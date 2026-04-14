--- v1 (2025-12-02)
+++ v2 (2026-04-14)
@@ -1,64 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29328"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\Domain 2 - Economic Statistics\2.4 Sectoral\2.4.5 Tourism\Monthly Tourism Data Files\2025\Released Data Files\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{871A35A6-9194-4A39-BCB8-D715956913F0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="601"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="601" xr2:uid="{3214BF40-B6DB-49CF-9AC5-7F3A93799403}"/>
   </bookViews>
   <sheets>
-    <sheet name="Tourism Summary August 2025" sheetId="9" r:id="rId1"/>
+    <sheet name="Tourism Summary September 2025" sheetId="9" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Tourism Summary August 2025'!$A$51:$P$89</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Tourism Summary September 2025'!$A$51:$P$89</definedName>
     <definedName name="_xlnm.Print_Area">#REF!</definedName>
-    <definedName name="PRINT_AREA_MI" localSheetId="0">'Tourism Summary August 2025'!$B$51:$K$56</definedName>
+    <definedName name="PRINT_AREA_MI" localSheetId="0">'Tourism Summary September 2025'!$B$51:$K$56</definedName>
     <definedName name="PRINT_AREA_MI">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="461" uniqueCount="94">
   <si>
     <t>TOTAL</t>
   </si>
   <si>
@@ -343,61 +344,61 @@
   <si>
     <t>Excursionist Arrivals by Country of Residence 2025</t>
   </si>
   <si>
     <t>Visitor Arrivals by Country of Residence 2025/2024 percentage change</t>
   </si>
   <si>
     <t>Tourist Arrivals by Country of Residence 2025/2024 percentage change</t>
   </si>
   <si>
     <t>Excursionist Arrivals by Country of Residence 2025/2024 percentage change</t>
   </si>
   <si>
     <t>Tourist Arrivals by Length of Stay 2025</t>
   </si>
   <si>
     <t>Avg 2025</t>
   </si>
   <si>
     <t>% Change 25/24</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="9">
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
-    <numFmt numFmtId="164" formatCode="0_)"/>
-[...6 lines deleted...]
-    <numFmt numFmtId="171" formatCode="0.0000_)"/>
+    <numFmt numFmtId="178" formatCode="0_)"/>
+    <numFmt numFmtId="179" formatCode="0.00_)"/>
+    <numFmt numFmtId="181" formatCode="0.0%"/>
+    <numFmt numFmtId="182" formatCode="_(* #,##0.0_);_(* \(#,##0.0\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="183" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="184" formatCode="0.0"/>
+    <numFmt numFmtId="187" formatCode="0.000_)"/>
+    <numFmt numFmtId="191" formatCode="0.0000_)"/>
   </numFmts>
   <fonts count="39" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <name val="Helv"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Helv"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Helv"/>
     </font>
     <font>
       <sz val="12"/>
       <color indexed="13"/>
       <name val="Helv"/>
     </font>
@@ -1067,51 +1068,51 @@
       </left>
       <right style="thin">
         <color rgb="FF3F3F3F"/>
       </right>
       <top style="thin">
         <color rgb="FF3F3F3F"/>
       </top>
       <bottom style="thin">
         <color rgb="FF3F3F3F"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom style="double">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="56">
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -1124,492 +1125,488 @@
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="38" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="31" fillId="39" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="40" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="41" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="34" fillId="36" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0"/>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="115">
-[...7 lines deleted...]
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+  <cellXfs count="113">
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="181" fontId="6" fillId="0" borderId="0" xfId="46" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="9" fontId="6" fillId="0" borderId="0" xfId="46" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="170" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="187" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="179" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="46" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="181" fontId="6" fillId="0" borderId="0" xfId="46" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="9" fontId="6" fillId="0" borderId="0" xfId="46" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="46" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="181" fontId="6" fillId="0" borderId="0" xfId="46" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" xfId="28" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="6" fillId="0" borderId="0" xfId="28" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="9" fontId="6" fillId="0" borderId="0" xfId="46" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="28" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="183" fontId="5" fillId="0" borderId="0" xfId="28" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" xfId="28" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="6" fillId="0" borderId="0" xfId="28" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="46" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="46" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="28" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="181" fontId="6" fillId="0" borderId="0" xfId="46" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="183" fontId="5" fillId="0" borderId="0" xfId="28" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="28" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="28" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
+    <xf numFmtId="178" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="178" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="178" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="178" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="178" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="16" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="16" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="16" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="16" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="6" xfId="28" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="166" fontId="17" fillId="0" borderId="0" xfId="46" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="181" fontId="17" fillId="0" borderId="0" xfId="46" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="16" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="16" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="166" fontId="18" fillId="7" borderId="0" xfId="46" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="181" fontId="18" fillId="7" borderId="0" xfId="46" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="16" fillId="8" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="167" fontId="17" fillId="0" borderId="6" xfId="28" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="16" fillId="8" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="178" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="181" fontId="17" fillId="0" borderId="6" xfId="46" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="181" fontId="17" fillId="0" borderId="0" xfId="46" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="182" fontId="17" fillId="0" borderId="6" xfId="28" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="182" fontId="17" fillId="0" borderId="6" xfId="28" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="182" fontId="17" fillId="0" borderId="6" xfId="28" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="17" fillId="0" borderId="0" xfId="28" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="167" fontId="17" fillId="0" borderId="0" xfId="28" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="182" fontId="17" fillId="0" borderId="0" xfId="28" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="182" fontId="17" fillId="0" borderId="0" xfId="28" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="182" fontId="17" fillId="0" borderId="0" xfId="28" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="18" fillId="7" borderId="0" xfId="28" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="182" fontId="18" fillId="7" borderId="0" xfId="28" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="43" fontId="6" fillId="0" borderId="0" xfId="28" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="167" fontId="18" fillId="8" borderId="3" xfId="28" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="182" fontId="18" fillId="8" borderId="3" xfId="28" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="178" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="164" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="178" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="164" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="16" fillId="8" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="16" fillId="8" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="164" fontId="16" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="16" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="16" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="16" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="16" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="16" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="16" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="16" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="18" fillId="8" borderId="3" xfId="46" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="181" fontId="18" fillId="8" borderId="3" xfId="46" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="28" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="170" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="187" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="46" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="46" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="181" fontId="8" fillId="0" borderId="0" xfId="46" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="181" fontId="5" fillId="0" borderId="0" xfId="46" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="17" fillId="0" borderId="6" xfId="28" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="17" fillId="0" borderId="6" xfId="28" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="17" fillId="0" borderId="0" xfId="28" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="17" fillId="0" borderId="0" xfId="28" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="18" fillId="7" borderId="0" xfId="28" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="18" fillId="8" borderId="3" xfId="28" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="18" fillId="0" borderId="0" xfId="28" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="18" fillId="5" borderId="9" xfId="28" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="18" fillId="7" borderId="9" xfId="28" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="18" fillId="9" borderId="10" xfId="28" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
-    <xf numFmtId="168" fontId="18" fillId="8" borderId="3" xfId="28" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="18" fillId="8" borderId="3" xfId="28" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="18" fillId="5" borderId="0" xfId="28" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="18" fillId="9" borderId="3" xfId="28" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
-    <xf numFmtId="164" fontId="16" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="16" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="46" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="46" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="0" xfId="46" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="10" fontId="5" fillId="0" borderId="0" xfId="46" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="10" fontId="38" fillId="0" borderId="0" xfId="46" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="46" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="46" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="16" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="181" fontId="0" fillId="0" borderId="0" xfId="46" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="178" fontId="16" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="17" fillId="0" borderId="6" xfId="28" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="17" fillId="0" borderId="6" xfId="28" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
-    <xf numFmtId="168" fontId="17" fillId="0" borderId="0" xfId="28" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="17" fillId="0" borderId="0" xfId="28" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
-    <xf numFmtId="170" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="187" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="43" fontId="6" fillId="0" borderId="0" xfId="46" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="169" fontId="17" fillId="0" borderId="0" xfId="28" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="16" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="184" fontId="17" fillId="0" borderId="0" xfId="28" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="178" fontId="16" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="46" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="181" fontId="6" fillId="0" borderId="0" xfId="46" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="5" xfId="28" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="171" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="168" fontId="18" fillId="7" borderId="0" xfId="28" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="191" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="183" fontId="18" fillId="7" borderId="0" xfId="28" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="46" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="12" fontId="6" fillId="0" borderId="0" xfId="46" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="170" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="164" fontId="19" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="19" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="19" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="19" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="19" fillId="10" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="19" fillId="10" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="19" fillId="10" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="19" fillId="10" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="19" fillId="10" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="19" fillId="10" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="19" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="19" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="56">
     <cellStyle name="20% - Accent1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Accent3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Accent4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Accent6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Accent1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Accent2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Accent3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Accent4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Accent5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Accent6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Accent1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Accent2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Accent3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Accent4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Accent5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Accent6" xfId="18" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="19" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="20" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Accent3" xfId="21" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Accent4" xfId="22" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Accent5" xfId="23" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Accent6" xfId="24" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Bad" xfId="25" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Calculation" xfId="26" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Check Cell" xfId="27" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Comma" xfId="28" builtinId="3"/>
-    <cellStyle name="Comma 2" xfId="29"/>
-[...1 lines deleted...]
-    <cellStyle name="Data   - Style2" xfId="31"/>
+    <cellStyle name="Comma 2" xfId="29" xr:uid="{2366658E-82E7-4DA1-B263-AD6D32C8855B}"/>
+    <cellStyle name="Custom - Style1" xfId="30" xr:uid="{292A954E-C90F-49E7-9E51-3D69E497644C}"/>
+    <cellStyle name="Data   - Style2" xfId="31" xr:uid="{61B11340-41B1-4F47-B43F-2E8ABC562D76}"/>
     <cellStyle name="Explanatory Text" xfId="32" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Good" xfId="33" builtinId="26" customBuiltin="1"/>
     <cellStyle name="Heading 1" xfId="34" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Heading 2" xfId="35" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Heading 3" xfId="36" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Heading 4" xfId="37" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="38" builtinId="20" customBuiltin="1"/>
-    <cellStyle name="Labels - Style3" xfId="39"/>
+    <cellStyle name="Labels - Style3" xfId="39" xr:uid="{138923FD-29E3-4ECF-A137-B49AE9B4902E}"/>
     <cellStyle name="Linked Cell" xfId="40" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="41" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2 2" xfId="42"/>
-[...1 lines deleted...]
-    <cellStyle name="Note 2" xfId="44"/>
+    <cellStyle name="Normal 2 2" xfId="42" xr:uid="{17846EFE-5111-4350-B7D4-4C50262E5F31}"/>
+    <cellStyle name="Normal 3" xfId="43" xr:uid="{D9E386F9-C8FA-475D-852A-E4F80842E1EB}"/>
+    <cellStyle name="Note 2" xfId="44" xr:uid="{DF5AB452-19F4-4799-AF3A-762C9AAFE77C}"/>
     <cellStyle name="Output" xfId="45" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Percent" xfId="46" builtinId="5"/>
-    <cellStyle name="Percent 2" xfId="47"/>
-[...1 lines deleted...]
-    <cellStyle name="Table  - Style5" xfId="49"/>
+    <cellStyle name="Percent 2" xfId="47" xr:uid="{B9EBB2A1-93F3-4DDA-B66C-0A0CE9D502C9}"/>
+    <cellStyle name="Reset  - Style4" xfId="48" xr:uid="{65458437-3939-4242-A9F7-DB2C6CFA32A8}"/>
+    <cellStyle name="Table  - Style5" xfId="49" xr:uid="{CDFF7EE1-33B1-4C16-B6BD-2C72E4E67ABF}"/>
     <cellStyle name="Title" xfId="50" builtinId="15" customBuiltin="1"/>
-    <cellStyle name="Title  - Style6" xfId="51"/>
+    <cellStyle name="Title  - Style6" xfId="51" xr:uid="{4731F89D-14E3-4D7B-84D5-6515EB824EBF}"/>
     <cellStyle name="Total" xfId="52" builtinId="25" customBuiltin="1"/>
-    <cellStyle name="TotCol - Style7" xfId="53"/>
-    <cellStyle name="TotRow - Style8" xfId="54"/>
+    <cellStyle name="TotCol - Style7" xfId="53" xr:uid="{658E8061-1306-488F-A637-72F1C7FAD2EF}"/>
+    <cellStyle name="TotRow - Style8" xfId="54" xr:uid="{FE4D1289-A229-482E-A344-41E29522AECD}"/>
     <cellStyle name="Warning Text" xfId="55" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1742,22681 +1739,23114 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3C16EBBA-2B13-4DB5-8165-8610C0409FCA}">
   <sheetPr transitionEvaluation="1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B2:AN336"/>
+  <dimension ref="A2:AN336"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="2" ySplit="12" topLeftCell="C181" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="12" topLeftCell="C13" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A13" sqref="A13"/>
-      <selection pane="bottomRight" activeCell="AI109" sqref="AI109"/>
+      <selection pane="bottomRight" activeCell="J10" sqref="J10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="1.6640625" style="28" customWidth="1"/>
-[...28 lines deleted...]
-    <col min="41" max="16384" width="8.88671875" style="28"/>
+    <col min="1" max="1" width="1.6640625" style="27" customWidth="1"/>
+    <col min="2" max="2" width="6.21875" style="3" customWidth="1"/>
+    <col min="3" max="3" width="9" style="3" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="8.44140625" style="3" customWidth="1"/>
+    <col min="5" max="5" width="8.21875" style="3" bestFit="1" customWidth="1"/>
+    <col min="6" max="7" width="8.44140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="8.21875" style="3" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="8.33203125" style="3" customWidth="1"/>
+    <col min="10" max="11" width="8.44140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="12" max="13" width="8.44140625" style="4" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="8.44140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="8.88671875" style="3" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="8.44140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="8.44140625" style="3" customWidth="1"/>
+    <col min="18" max="23" width="8.44140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="24" max="25" width="9.109375" style="3" bestFit="1" customWidth="1"/>
+    <col min="26" max="27" width="8.44140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="28" max="28" width="8.21875" style="3" bestFit="1" customWidth="1"/>
+    <col min="29" max="29" width="8.109375" style="3" bestFit="1" customWidth="1"/>
+    <col min="30" max="31" width="8.44140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="32" max="32" width="8.44140625" style="3" customWidth="1"/>
+    <col min="33" max="33" width="8.44140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="34" max="34" width="8.44140625" style="3" customWidth="1"/>
+    <col min="35" max="35" width="8.44140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="36" max="36" width="8.33203125" style="27" customWidth="1"/>
+    <col min="37" max="37" width="10" style="27" bestFit="1" customWidth="1"/>
+    <col min="38" max="38" width="11" style="27" bestFit="1" customWidth="1"/>
+    <col min="39" max="39" width="8.88671875" style="27"/>
+    <col min="40" max="40" width="10" style="27" bestFit="1" customWidth="1"/>
+    <col min="41" max="16384" width="8.88671875" style="27"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B2" s="30" t="s">
+      <c r="B2" s="29" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="3" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B3" s="30" t="s">
+      <c r="B3" s="29" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="4" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B4" s="30" t="s">
+      <c r="B4" s="29" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="5" spans="2:36" ht="6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B5" s="31"/>
+      <c r="B5" s="30"/>
     </row>
     <row r="6" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B6" s="31" t="s">
+      <c r="B6" s="30" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="7" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B7" s="31" t="s">
+      <c r="B7" s="30" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="8" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B8" s="32" t="s">
+      <c r="B8" s="31" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="9" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B9" s="32" t="s">
+      <c r="B9" s="31" t="s">
         <v>67</v>
       </c>
-      <c r="O9" s="3"/>
+      <c r="O9" s="2"/>
     </row>
     <row r="11" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B11" s="108" t="s">
+      <c r="B11" s="106" t="s">
         <v>79</v>
       </c>
-      <c r="C11" s="108"/>
-[...34 lines deleted...]
-      <c r="B12" s="34" t="s">
+      <c r="C11" s="106"/>
+      <c r="D11" s="106"/>
+      <c r="E11" s="106"/>
+      <c r="F11" s="106"/>
+      <c r="G11" s="106"/>
+      <c r="H11" s="106"/>
+      <c r="I11" s="106"/>
+      <c r="J11" s="106"/>
+      <c r="K11" s="106"/>
+      <c r="L11" s="106"/>
+      <c r="M11" s="106"/>
+      <c r="N11" s="106"/>
+      <c r="O11" s="106"/>
+      <c r="P11" s="106"/>
+      <c r="Q11" s="106"/>
+      <c r="R11" s="106"/>
+      <c r="S11" s="106"/>
+      <c r="T11" s="106"/>
+      <c r="U11" s="106"/>
+      <c r="V11" s="106"/>
+      <c r="W11" s="106"/>
+      <c r="X11" s="106"/>
+      <c r="Y11" s="106"/>
+      <c r="Z11" s="106"/>
+      <c r="AA11" s="106"/>
+      <c r="AB11" s="106"/>
+      <c r="AC11" s="106"/>
+      <c r="AD11" s="106"/>
+      <c r="AE11" s="82"/>
+      <c r="AF11" s="82"/>
+      <c r="AG11" s="82"/>
+      <c r="AH11" s="82"/>
+      <c r="AI11" s="82"/>
+    </row>
+    <row r="12" spans="2:36" s="32" customFormat="1" ht="26.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="33" t="s">
         <v>8</v>
       </c>
-      <c r="C12" s="35">
+      <c r="C12" s="34">
         <v>1993</v>
       </c>
-      <c r="D12" s="35">
+      <c r="D12" s="34">
         <v>1994</v>
       </c>
-      <c r="E12" s="35">
+      <c r="E12" s="34">
         <v>1995</v>
       </c>
-      <c r="F12" s="35">
+      <c r="F12" s="34">
         <v>1996</v>
       </c>
-      <c r="G12" s="35">
+      <c r="G12" s="34">
         <v>1997</v>
       </c>
-      <c r="H12" s="35">
+      <c r="H12" s="34">
         <v>1998</v>
       </c>
-      <c r="I12" s="35">
+      <c r="I12" s="34">
         <v>1999</v>
       </c>
-      <c r="J12" s="36">
+      <c r="J12" s="35">
         <v>2000</v>
       </c>
-      <c r="K12" s="36">
+      <c r="K12" s="35">
         <v>2001</v>
       </c>
-      <c r="L12" s="35">
+      <c r="L12" s="34">
         <v>2002</v>
       </c>
-      <c r="M12" s="35">
+      <c r="M12" s="34">
         <v>2003</v>
       </c>
-      <c r="N12" s="35">
+      <c r="N12" s="34">
         <v>2004</v>
       </c>
-      <c r="O12" s="35">
+      <c r="O12" s="34">
         <v>2005</v>
       </c>
-      <c r="P12" s="35">
+      <c r="P12" s="34">
         <v>2006</v>
       </c>
-      <c r="Q12" s="35">
+      <c r="Q12" s="34">
         <v>2007</v>
       </c>
-      <c r="R12" s="35">
+      <c r="R12" s="34">
         <v>2008</v>
       </c>
-      <c r="S12" s="35">
+      <c r="S12" s="34">
         <v>2009</v>
       </c>
-      <c r="T12" s="35">
+      <c r="T12" s="34">
         <v>2010</v>
       </c>
-      <c r="U12" s="35">
+      <c r="U12" s="34">
         <v>2011</v>
       </c>
-      <c r="V12" s="35">
+      <c r="V12" s="34">
         <v>2012</v>
       </c>
-      <c r="W12" s="35">
+      <c r="W12" s="34">
         <v>2013</v>
       </c>
-      <c r="X12" s="35">
+      <c r="X12" s="34">
         <v>2014</v>
       </c>
-      <c r="Y12" s="35">
+      <c r="Y12" s="34">
         <v>2015</v>
       </c>
-      <c r="Z12" s="35">
+      <c r="Z12" s="34">
         <v>2016</v>
       </c>
-      <c r="AA12" s="35">
+      <c r="AA12" s="34">
         <v>2017</v>
       </c>
-      <c r="AB12" s="35">
+      <c r="AB12" s="34">
         <v>2018</v>
       </c>
-      <c r="AC12" s="35">
+      <c r="AC12" s="34">
         <v>2019</v>
       </c>
-      <c r="AD12" s="35">
+      <c r="AD12" s="34">
         <v>2020</v>
       </c>
-      <c r="AE12" s="35">
+      <c r="AE12" s="34">
         <v>2021</v>
       </c>
-      <c r="AF12" s="35">
+      <c r="AF12" s="34">
         <v>2022</v>
       </c>
-      <c r="AG12" s="35">
+      <c r="AG12" s="34">
         <v>2023</v>
       </c>
-      <c r="AH12" s="35">
+      <c r="AH12" s="34">
         <v>2024</v>
       </c>
-      <c r="AI12" s="35">
+      <c r="AI12" s="34">
         <v>2025</v>
       </c>
-      <c r="AJ12" s="94" t="s">
+      <c r="AJ12" s="93" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="13" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B13" s="37" t="s">
+      <c r="B13" s="36" t="s">
         <v>9</v>
       </c>
-      <c r="C13" s="72">
+      <c r="C13" s="71">
         <v>10547</v>
       </c>
-      <c r="D13" s="72">
+      <c r="D13" s="71">
         <v>11670</v>
       </c>
-      <c r="E13" s="72">
+      <c r="E13" s="71">
         <v>14056</v>
       </c>
-      <c r="F13" s="72">
+      <c r="F13" s="71">
         <v>6790</v>
       </c>
-      <c r="G13" s="72">
+      <c r="G13" s="71">
         <v>11791</v>
       </c>
-      <c r="H13" s="73">
+      <c r="H13" s="72">
         <v>13099</v>
       </c>
-      <c r="I13" s="73">
+      <c r="I13" s="72">
         <v>11337</v>
       </c>
-      <c r="J13" s="72">
+      <c r="J13" s="71">
         <v>9399</v>
       </c>
-      <c r="K13" s="72">
+      <c r="K13" s="71">
         <v>11794</v>
       </c>
-      <c r="L13" s="73">
+      <c r="L13" s="72">
         <v>9030</v>
       </c>
-      <c r="M13" s="73">
+      <c r="M13" s="72">
         <v>9193</v>
       </c>
-      <c r="N13" s="72">
+      <c r="N13" s="71">
         <v>10507</v>
       </c>
-      <c r="O13" s="72">
+      <c r="O13" s="71">
         <v>13486</v>
       </c>
-      <c r="P13" s="72">
+      <c r="P13" s="71">
         <v>15456</v>
       </c>
-      <c r="Q13" s="72">
+      <c r="Q13" s="71">
         <v>16695</v>
       </c>
-      <c r="R13" s="72">
+      <c r="R13" s="71">
         <v>12336</v>
       </c>
-      <c r="S13" s="72">
+      <c r="S13" s="71">
         <v>10063</v>
       </c>
-      <c r="T13" s="72">
+      <c r="T13" s="71">
         <v>10502</v>
       </c>
-      <c r="U13" s="72">
+      <c r="U13" s="71">
         <v>11632</v>
       </c>
-      <c r="V13" s="72">
+      <c r="V13" s="71">
         <v>13166</v>
       </c>
-      <c r="W13" s="72">
+      <c r="W13" s="71">
         <v>14126</v>
       </c>
-      <c r="X13" s="72">
+      <c r="X13" s="71">
         <v>17183</v>
       </c>
-      <c r="Y13" s="72">
+      <c r="Y13" s="71">
         <v>19602</v>
       </c>
-      <c r="Z13" s="72">
+      <c r="Z13" s="71">
         <v>17918</v>
       </c>
-      <c r="AA13" s="72">
+      <c r="AA13" s="71">
         <v>18114</v>
       </c>
-      <c r="AB13" s="72">
+      <c r="AB13" s="71">
         <v>4984</v>
       </c>
-      <c r="AC13" s="72">
+      <c r="AC13" s="71">
         <v>15181</v>
       </c>
-      <c r="AD13" s="72">
+      <c r="AD13" s="71">
         <v>14654</v>
       </c>
-      <c r="AE13" s="72">
+      <c r="AE13" s="71">
         <v>987</v>
       </c>
-      <c r="AF13" s="72">
+      <c r="AF13" s="71">
         <v>5290</v>
       </c>
-      <c r="AG13" s="72">
+      <c r="AG13" s="71">
         <v>17128</v>
       </c>
-      <c r="AH13" s="72">
+      <c r="AH13" s="71">
         <v>20487</v>
       </c>
-      <c r="AI13" s="72">
+      <c r="AI13" s="71">
         <v>23548</v>
       </c>
-      <c r="AJ13" s="38">
+      <c r="AJ13" s="37">
         <v>0.14941182213110754</v>
       </c>
     </row>
     <row r="14" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B14" s="37" t="s">
+      <c r="B14" s="36" t="s">
         <v>10</v>
       </c>
-      <c r="C14" s="74">
+      <c r="C14" s="73">
         <v>11204</v>
       </c>
-      <c r="D14" s="74">
+      <c r="D14" s="73">
         <v>12647</v>
       </c>
-      <c r="E14" s="74">
+      <c r="E14" s="73">
         <v>13854</v>
       </c>
-      <c r="F14" s="74">
+      <c r="F14" s="73">
         <v>8205</v>
       </c>
-      <c r="G14" s="74">
+      <c r="G14" s="73">
         <v>11413</v>
       </c>
-      <c r="H14" s="75">
+      <c r="H14" s="74">
         <v>12429</v>
       </c>
-      <c r="I14" s="75">
+      <c r="I14" s="74">
         <v>10671</v>
       </c>
-      <c r="J14" s="74">
+      <c r="J14" s="73">
         <v>11299</v>
       </c>
-      <c r="K14" s="74">
+      <c r="K14" s="73">
         <v>11486</v>
       </c>
-      <c r="L14" s="75">
+      <c r="L14" s="74">
         <v>10533</v>
       </c>
-      <c r="M14" s="75">
+      <c r="M14" s="74">
         <v>10164</v>
       </c>
-      <c r="N14" s="74">
+      <c r="N14" s="73">
         <v>11797</v>
       </c>
-      <c r="O14" s="74">
+      <c r="O14" s="73">
         <v>14137</v>
       </c>
-      <c r="P14" s="74">
+      <c r="P14" s="73">
         <v>15383</v>
       </c>
-      <c r="Q14" s="74">
+      <c r="Q14" s="73">
         <v>16452</v>
       </c>
-      <c r="R14" s="74">
+      <c r="R14" s="73">
         <v>12549</v>
       </c>
-      <c r="S14" s="74">
+      <c r="S14" s="73">
         <v>10034</v>
       </c>
-      <c r="T14" s="74">
+      <c r="T14" s="73">
         <v>12037</v>
       </c>
-      <c r="U14" s="74">
+      <c r="U14" s="73">
         <v>12002</v>
       </c>
-      <c r="V14" s="74">
+      <c r="V14" s="73">
         <v>13361</v>
       </c>
-      <c r="W14" s="74">
+      <c r="W14" s="73">
         <v>14705</v>
       </c>
-      <c r="X14" s="74">
+      <c r="X14" s="73">
         <v>16354</v>
       </c>
-      <c r="Y14" s="74">
+      <c r="Y14" s="73">
         <v>18111</v>
       </c>
-      <c r="Z14" s="74">
+      <c r="Z14" s="73">
         <v>16869</v>
       </c>
-      <c r="AA14" s="74">
+      <c r="AA14" s="73">
         <v>18100</v>
       </c>
-      <c r="AB14" s="74">
+      <c r="AB14" s="73">
         <v>5549</v>
       </c>
-      <c r="AC14" s="74">
+      <c r="AC14" s="73">
         <v>15549</v>
       </c>
-      <c r="AD14" s="74">
+      <c r="AD14" s="73">
         <v>16357</v>
       </c>
-      <c r="AE14" s="74">
+      <c r="AE14" s="73">
         <v>1117</v>
       </c>
-      <c r="AF14" s="74">
+      <c r="AF14" s="73">
         <v>7419</v>
       </c>
-      <c r="AG14" s="74">
+      <c r="AG14" s="73">
         <v>16942</v>
       </c>
-      <c r="AH14" s="74">
+      <c r="AH14" s="73">
         <v>19512</v>
       </c>
-      <c r="AI14" s="74">
+      <c r="AI14" s="73">
         <v>23086</v>
       </c>
-      <c r="AJ14" s="38">
+      <c r="AJ14" s="37">
         <v>0.18316933169331692</v>
       </c>
     </row>
     <row r="15" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B15" s="37" t="s">
+      <c r="B15" s="36" t="s">
         <v>46</v>
       </c>
-      <c r="C15" s="74">
+      <c r="C15" s="73">
         <v>9871</v>
       </c>
-      <c r="D15" s="74">
+      <c r="D15" s="73">
         <v>12524</v>
       </c>
-      <c r="E15" s="74">
+      <c r="E15" s="73">
         <v>14412</v>
       </c>
-      <c r="F15" s="74">
+      <c r="F15" s="73">
         <v>7341</v>
       </c>
-      <c r="G15" s="74">
+      <c r="G15" s="73">
         <v>14282</v>
       </c>
-      <c r="H15" s="75">
+      <c r="H15" s="74">
         <v>13099</v>
       </c>
-      <c r="I15" s="75">
+      <c r="I15" s="74">
         <v>12580</v>
       </c>
-      <c r="J15" s="74">
+      <c r="J15" s="73">
         <v>12939</v>
       </c>
-      <c r="K15" s="74">
+      <c r="K15" s="73">
         <v>11316</v>
       </c>
-      <c r="L15" s="75">
+      <c r="L15" s="74">
         <v>13482</v>
       </c>
-      <c r="M15" s="75">
+      <c r="M15" s="74">
         <v>10808</v>
       </c>
-      <c r="N15" s="74">
+      <c r="N15" s="73">
         <v>12228</v>
       </c>
-      <c r="O15" s="74">
+      <c r="O15" s="73">
         <v>16765</v>
       </c>
-      <c r="P15" s="74">
+      <c r="P15" s="73">
         <v>18046</v>
       </c>
-      <c r="Q15" s="74">
+      <c r="Q15" s="73">
         <v>20424</v>
       </c>
-      <c r="R15" s="74">
+      <c r="R15" s="73">
         <v>14729</v>
       </c>
-      <c r="S15" s="74">
+      <c r="S15" s="73">
         <v>11152</v>
       </c>
-      <c r="T15" s="74">
+      <c r="T15" s="73">
         <v>13152</v>
       </c>
-      <c r="U15" s="74">
+      <c r="U15" s="73">
         <v>14706</v>
       </c>
-      <c r="V15" s="74">
+      <c r="V15" s="73">
         <v>14242</v>
       </c>
-      <c r="W15" s="74">
+      <c r="W15" s="73">
         <v>17732</v>
       </c>
-      <c r="X15" s="74">
+      <c r="X15" s="73">
         <v>18447</v>
       </c>
-      <c r="Y15" s="74">
+      <c r="Y15" s="73">
         <v>20989</v>
       </c>
-      <c r="Z15" s="74">
+      <c r="Z15" s="73">
         <v>19582</v>
       </c>
-      <c r="AA15" s="74">
+      <c r="AA15" s="73">
         <v>19912</v>
       </c>
-      <c r="AB15" s="74">
+      <c r="AB15" s="73">
         <v>6802</v>
       </c>
-      <c r="AC15" s="74">
+      <c r="AC15" s="73">
         <v>19222</v>
       </c>
-      <c r="AD15" s="74">
+      <c r="AD15" s="73">
         <v>7886</v>
       </c>
-      <c r="AE15" s="74">
+      <c r="AE15" s="73">
         <v>2405</v>
       </c>
-      <c r="AF15" s="74">
+      <c r="AF15" s="73">
         <v>8303</v>
       </c>
-      <c r="AG15" s="74">
+      <c r="AG15" s="73">
         <v>16814</v>
       </c>
-      <c r="AH15" s="74">
+      <c r="AH15" s="73">
         <v>22189</v>
       </c>
-      <c r="AI15" s="74">
+      <c r="AI15" s="73">
         <v>22625</v>
       </c>
-      <c r="AJ15" s="38">
+      <c r="AJ15" s="37">
         <v>1.9649375816846185E-2</v>
       </c>
     </row>
     <row r="16" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B16" s="39" t="s">
+      <c r="B16" s="38" t="s">
         <v>12</v>
       </c>
-      <c r="C16" s="76">
+      <c r="C16" s="75">
         <v>31622</v>
       </c>
-      <c r="D16" s="76">
+      <c r="D16" s="75">
         <v>36841</v>
       </c>
-      <c r="E16" s="76">
+      <c r="E16" s="75">
         <v>42322</v>
       </c>
-      <c r="F16" s="76">
+      <c r="F16" s="75">
         <v>22336</v>
       </c>
-      <c r="G16" s="76">
+      <c r="G16" s="75">
         <v>37486</v>
       </c>
-      <c r="H16" s="76">
+      <c r="H16" s="75">
         <v>38627</v>
       </c>
-      <c r="I16" s="76">
+      <c r="I16" s="75">
         <v>34588</v>
       </c>
-      <c r="J16" s="76">
+      <c r="J16" s="75">
         <v>33637</v>
       </c>
-      <c r="K16" s="76">
+      <c r="K16" s="75">
         <v>34596</v>
       </c>
-      <c r="L16" s="76">
+      <c r="L16" s="75">
         <v>33045</v>
       </c>
-      <c r="M16" s="76">
+      <c r="M16" s="75">
         <v>30165</v>
       </c>
-      <c r="N16" s="76">
+      <c r="N16" s="75">
         <v>34532</v>
       </c>
-      <c r="O16" s="76">
+      <c r="O16" s="75">
         <v>44388</v>
       </c>
-      <c r="P16" s="76">
+      <c r="P16" s="75">
         <v>48885</v>
       </c>
-      <c r="Q16" s="76">
+      <c r="Q16" s="75">
         <v>53571</v>
       </c>
-      <c r="R16" s="76">
+      <c r="R16" s="75">
         <v>39614</v>
       </c>
-      <c r="S16" s="76">
+      <c r="S16" s="75">
         <v>31249</v>
       </c>
-      <c r="T16" s="76">
+      <c r="T16" s="75">
         <v>35691</v>
       </c>
-      <c r="U16" s="76">
+      <c r="U16" s="75">
         <v>38340</v>
       </c>
-      <c r="V16" s="76">
+      <c r="V16" s="75">
         <v>40769</v>
       </c>
-      <c r="W16" s="76">
+      <c r="W16" s="75">
         <v>46563</v>
       </c>
-      <c r="X16" s="76">
+      <c r="X16" s="75">
         <v>51984</v>
       </c>
-      <c r="Y16" s="76">
+      <c r="Y16" s="75">
         <v>58702</v>
       </c>
-      <c r="Z16" s="76">
+      <c r="Z16" s="75">
         <v>54369</v>
       </c>
-      <c r="AA16" s="76">
+      <c r="AA16" s="75">
         <v>56126</v>
       </c>
-      <c r="AB16" s="76">
+      <c r="AB16" s="75">
         <v>17335</v>
       </c>
-      <c r="AC16" s="76">
+      <c r="AC16" s="75">
         <v>49952</v>
       </c>
-      <c r="AD16" s="76">
+      <c r="AD16" s="75">
         <v>38897</v>
       </c>
-      <c r="AE16" s="76">
+      <c r="AE16" s="75">
         <v>4509</v>
       </c>
-      <c r="AF16" s="76">
+      <c r="AF16" s="75">
         <v>21012</v>
       </c>
-      <c r="AG16" s="76">
+      <c r="AG16" s="75">
         <v>50884</v>
       </c>
-      <c r="AH16" s="76">
+      <c r="AH16" s="75">
         <v>62188</v>
       </c>
-      <c r="AI16" s="76">
+      <c r="AI16" s="75">
         <v>69259</v>
       </c>
-      <c r="AJ16" s="40">
+      <c r="AJ16" s="39">
         <v>0.11370360841319868</v>
       </c>
     </row>
     <row r="17" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B17" s="37" t="s">
+      <c r="B17" s="36" t="s">
         <v>47</v>
       </c>
-      <c r="C17" s="74">
+      <c r="C17" s="73">
         <v>10923</v>
       </c>
-      <c r="D17" s="74">
+      <c r="D17" s="73">
         <v>11274</v>
       </c>
-      <c r="E17" s="74">
+      <c r="E17" s="73">
         <v>13279</v>
       </c>
-      <c r="F17" s="74">
+      <c r="F17" s="73">
         <v>8086</v>
       </c>
-      <c r="G17" s="74">
+      <c r="G17" s="73">
         <v>9396</v>
       </c>
-      <c r="H17" s="75">
+      <c r="H17" s="74">
         <v>11525</v>
       </c>
-      <c r="I17" s="75">
+      <c r="I17" s="74">
         <v>10803</v>
       </c>
-      <c r="J17" s="74">
+      <c r="J17" s="73">
         <v>11857</v>
       </c>
-      <c r="K17" s="74">
+      <c r="K17" s="73">
         <v>11694</v>
       </c>
-      <c r="L17" s="75">
+      <c r="L17" s="74">
         <v>10903</v>
       </c>
-      <c r="M17" s="75">
+      <c r="M17" s="74">
         <v>9736</v>
       </c>
-      <c r="N17" s="74">
+      <c r="N17" s="73">
         <v>12292</v>
       </c>
-      <c r="O17" s="74">
+      <c r="O17" s="73">
         <v>13792</v>
       </c>
-      <c r="P17" s="74">
+      <c r="P17" s="73">
         <v>18483</v>
       </c>
-      <c r="Q17" s="74">
+      <c r="Q17" s="73">
         <v>17990</v>
       </c>
-      <c r="R17" s="74">
+      <c r="R17" s="73">
         <v>11998</v>
       </c>
-      <c r="S17" s="74">
+      <c r="S17" s="73">
         <v>11553</v>
       </c>
-      <c r="T17" s="74">
+      <c r="T17" s="73">
         <v>11605</v>
       </c>
-      <c r="U17" s="74">
+      <c r="U17" s="73">
         <v>12797</v>
       </c>
-      <c r="V17" s="74">
+      <c r="V17" s="73">
         <v>12595</v>
       </c>
-      <c r="W17" s="74">
+      <c r="W17" s="73">
         <v>13787</v>
       </c>
-      <c r="X17" s="74">
+      <c r="X17" s="73">
         <v>17923</v>
       </c>
-      <c r="Y17" s="74">
+      <c r="Y17" s="73">
         <v>18833</v>
       </c>
-      <c r="Z17" s="74">
+      <c r="Z17" s="73">
         <v>15746</v>
       </c>
-      <c r="AA17" s="74">
+      <c r="AA17" s="73">
         <v>19618</v>
       </c>
-      <c r="AB17" s="74">
+      <c r="AB17" s="73">
         <v>6475</v>
       </c>
-      <c r="AC17" s="74">
+      <c r="AC17" s="73">
         <v>16167</v>
       </c>
-      <c r="AD17" s="74">
+      <c r="AD17" s="73">
         <v>0</v>
       </c>
-      <c r="AE17" s="74">
+      <c r="AE17" s="73">
         <v>1300</v>
       </c>
-      <c r="AF17" s="74">
+      <c r="AF17" s="73">
         <v>8767</v>
       </c>
-      <c r="AG17" s="74">
+      <c r="AG17" s="73">
         <v>15548</v>
       </c>
-      <c r="AH17" s="74">
+      <c r="AH17" s="73">
         <v>17748</v>
       </c>
-      <c r="AI17" s="74">
+      <c r="AI17" s="73">
         <v>19859</v>
       </c>
-      <c r="AJ17" s="38">
+      <c r="AJ17" s="37">
         <v>0.11894297949064683</v>
       </c>
     </row>
     <row r="18" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B18" s="37" t="s">
+      <c r="B18" s="36" t="s">
         <v>14</v>
       </c>
-      <c r="C18" s="74">
+      <c r="C18" s="73">
         <v>8296</v>
       </c>
-      <c r="D18" s="74">
+      <c r="D18" s="73">
         <v>9243</v>
       </c>
-      <c r="E18" s="74">
+      <c r="E18" s="73">
         <v>9472</v>
       </c>
-      <c r="F18" s="74">
+      <c r="F18" s="73">
         <v>7473</v>
       </c>
-      <c r="G18" s="74">
+      <c r="G18" s="73">
         <v>8869</v>
       </c>
-      <c r="H18" s="75">
+      <c r="H18" s="74">
         <v>9867</v>
       </c>
-      <c r="I18" s="75">
+      <c r="I18" s="74">
         <v>8630</v>
       </c>
-      <c r="J18" s="74">
+      <c r="J18" s="73">
         <v>9504</v>
       </c>
-      <c r="K18" s="74">
+      <c r="K18" s="73">
         <v>8914</v>
       </c>
-      <c r="L18" s="75">
+      <c r="L18" s="74">
         <v>9841</v>
       </c>
-      <c r="M18" s="75">
+      <c r="M18" s="74">
         <v>10016</v>
       </c>
-      <c r="N18" s="74">
+      <c r="N18" s="73">
         <v>9683</v>
       </c>
-      <c r="O18" s="74">
+      <c r="O18" s="73">
         <v>10861</v>
       </c>
-      <c r="P18" s="74">
+      <c r="P18" s="73">
         <v>13835</v>
       </c>
-      <c r="Q18" s="74">
+      <c r="Q18" s="73">
         <v>13980</v>
       </c>
-      <c r="R18" s="74">
+      <c r="R18" s="73">
         <v>12122</v>
       </c>
-      <c r="S18" s="74">
+      <c r="S18" s="73">
         <v>9005</v>
       </c>
-      <c r="T18" s="74">
+      <c r="T18" s="73">
         <v>9723</v>
       </c>
-      <c r="U18" s="74">
+      <c r="U18" s="73">
         <v>10160</v>
       </c>
-      <c r="V18" s="74">
+      <c r="V18" s="73">
         <v>10344</v>
       </c>
-      <c r="W18" s="74">
+      <c r="W18" s="73">
         <v>11736</v>
       </c>
-      <c r="X18" s="74">
+      <c r="X18" s="73">
         <v>13609</v>
       </c>
-      <c r="Y18" s="74">
+      <c r="Y18" s="73">
         <v>13506</v>
       </c>
-      <c r="Z18" s="74">
+      <c r="Z18" s="73">
         <v>13232</v>
       </c>
-      <c r="AA18" s="74">
+      <c r="AA18" s="73">
         <v>14339</v>
       </c>
-      <c r="AB18" s="74">
+      <c r="AB18" s="73">
         <v>6445</v>
       </c>
-      <c r="AC18" s="74">
+      <c r="AC18" s="73">
         <v>14042</v>
       </c>
-      <c r="AD18" s="74">
+      <c r="AD18" s="73">
         <v>3</v>
       </c>
-      <c r="AE18" s="74">
+      <c r="AE18" s="73">
         <v>601</v>
       </c>
-      <c r="AF18" s="74">
+      <c r="AF18" s="73">
         <v>7440</v>
       </c>
-      <c r="AG18" s="74">
+      <c r="AG18" s="73">
         <v>11850</v>
       </c>
-      <c r="AH18" s="74">
+      <c r="AH18" s="73">
         <v>18116</v>
       </c>
-      <c r="AI18" s="74">
+      <c r="AI18" s="73">
         <v>18731</v>
       </c>
-      <c r="AJ18" s="38">
+      <c r="AJ18" s="37">
         <v>3.3947891366747626E-2</v>
       </c>
     </row>
     <row r="19" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B19" s="37" t="s">
+      <c r="B19" s="36" t="s">
         <v>48</v>
       </c>
-      <c r="C19" s="74">
+      <c r="C19" s="73">
         <v>7048</v>
       </c>
-      <c r="D19" s="74">
+      <c r="D19" s="73">
         <v>7650</v>
       </c>
-      <c r="E19" s="74">
+      <c r="E19" s="73">
         <v>8794</v>
       </c>
-      <c r="F19" s="74">
+      <c r="F19" s="73">
         <v>5810</v>
       </c>
-      <c r="G19" s="74">
+      <c r="G19" s="73">
         <v>6966</v>
       </c>
-      <c r="H19" s="75">
+      <c r="H19" s="74">
         <v>7600</v>
       </c>
-      <c r="I19" s="75">
+      <c r="I19" s="74">
         <v>7833</v>
       </c>
-      <c r="J19" s="74">
+      <c r="J19" s="73">
         <v>9183</v>
       </c>
-      <c r="K19" s="74">
+      <c r="K19" s="73">
         <v>8003</v>
       </c>
-      <c r="L19" s="75">
+      <c r="L19" s="74">
         <v>8004</v>
       </c>
-      <c r="M19" s="75">
+      <c r="M19" s="74">
         <v>7725</v>
       </c>
-      <c r="N19" s="74">
+      <c r="N19" s="73">
         <v>8240</v>
       </c>
-      <c r="O19" s="74">
+      <c r="O19" s="73">
         <v>9700</v>
       </c>
-      <c r="P19" s="74">
+      <c r="P19" s="73">
         <v>12780</v>
       </c>
-      <c r="Q19" s="74">
+      <c r="Q19" s="73">
         <v>12971</v>
       </c>
-      <c r="R19" s="74">
+      <c r="R19" s="73">
         <v>10027</v>
       </c>
-      <c r="S19" s="74">
+      <c r="S19" s="73">
         <v>8822</v>
       </c>
-      <c r="T19" s="74">
+      <c r="T19" s="73">
         <v>8626</v>
       </c>
-      <c r="U19" s="74">
+      <c r="U19" s="73">
         <v>9024</v>
       </c>
-      <c r="V19" s="74">
+      <c r="V19" s="73">
         <v>9246</v>
       </c>
-      <c r="W19" s="74">
+      <c r="W19" s="73">
         <v>11117</v>
       </c>
-      <c r="X19" s="74">
+      <c r="X19" s="73">
         <v>13315</v>
       </c>
-      <c r="Y19" s="74">
+      <c r="Y19" s="73">
         <v>13519</v>
       </c>
-      <c r="Z19" s="74">
+      <c r="Z19" s="73">
         <v>13500</v>
       </c>
-      <c r="AA19" s="74">
+      <c r="AA19" s="73">
         <v>15845</v>
       </c>
-      <c r="AB19" s="74">
+      <c r="AB19" s="73">
         <v>6845</v>
       </c>
-      <c r="AC19" s="74">
+      <c r="AC19" s="73">
         <v>13042</v>
       </c>
-      <c r="AD19" s="74">
+      <c r="AD19" s="73">
         <v>22</v>
       </c>
-      <c r="AE19" s="74">
+      <c r="AE19" s="73">
         <v>1923</v>
       </c>
-      <c r="AF19" s="74">
+      <c r="AF19" s="73">
         <v>7564</v>
       </c>
-      <c r="AG19" s="74">
+      <c r="AG19" s="73">
         <v>11068</v>
       </c>
-      <c r="AH19" s="74">
+      <c r="AH19" s="73">
         <v>18091</v>
       </c>
-      <c r="AI19" s="74">
+      <c r="AI19" s="73">
         <v>18992</v>
       </c>
-      <c r="AJ19" s="38">
+      <c r="AJ19" s="37">
         <v>4.9803769830302359E-2</v>
       </c>
     </row>
     <row r="20" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B20" s="39" t="s">
+      <c r="B20" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="C20" s="76">
+      <c r="C20" s="75">
         <v>26267</v>
       </c>
-      <c r="D20" s="76">
+      <c r="D20" s="75">
         <v>28167</v>
       </c>
-      <c r="E20" s="76">
+      <c r="E20" s="75">
         <v>31545</v>
       </c>
-      <c r="F20" s="76">
+      <c r="F20" s="75">
         <v>21369</v>
       </c>
-      <c r="G20" s="76">
+      <c r="G20" s="75">
         <v>25231</v>
       </c>
-      <c r="H20" s="76">
+      <c r="H20" s="75">
         <v>28992</v>
       </c>
-      <c r="I20" s="76">
+      <c r="I20" s="75">
         <v>27266</v>
       </c>
-      <c r="J20" s="76">
+      <c r="J20" s="75">
         <v>30544</v>
       </c>
-      <c r="K20" s="76">
+      <c r="K20" s="75">
         <v>28611</v>
       </c>
-      <c r="L20" s="76">
+      <c r="L20" s="75">
         <v>28748</v>
       </c>
-      <c r="M20" s="76">
+      <c r="M20" s="75">
         <v>27477</v>
       </c>
-      <c r="N20" s="76">
+      <c r="N20" s="75">
         <v>30215</v>
       </c>
-      <c r="O20" s="76">
+      <c r="O20" s="75">
         <v>34353</v>
       </c>
-      <c r="P20" s="76">
+      <c r="P20" s="75">
         <v>45098</v>
       </c>
-      <c r="Q20" s="76">
+      <c r="Q20" s="75">
         <v>44941</v>
       </c>
-      <c r="R20" s="76">
+      <c r="R20" s="75">
         <v>34147</v>
       </c>
-      <c r="S20" s="76">
+      <c r="S20" s="75">
         <v>29380</v>
       </c>
-      <c r="T20" s="76">
+      <c r="T20" s="75">
         <v>29954</v>
       </c>
-      <c r="U20" s="76">
+      <c r="U20" s="75">
         <v>31981</v>
       </c>
-      <c r="V20" s="76">
+      <c r="V20" s="75">
         <v>32185</v>
       </c>
-      <c r="W20" s="76">
+      <c r="W20" s="75">
         <v>36640</v>
       </c>
-      <c r="X20" s="76">
+      <c r="X20" s="75">
         <v>44847</v>
       </c>
-      <c r="Y20" s="76">
+      <c r="Y20" s="75">
         <v>45858</v>
       </c>
-      <c r="Z20" s="76">
+      <c r="Z20" s="75">
         <v>42478</v>
       </c>
-      <c r="AA20" s="76">
+      <c r="AA20" s="75">
         <v>49802</v>
       </c>
-      <c r="AB20" s="76">
+      <c r="AB20" s="75">
         <v>19765</v>
       </c>
-      <c r="AC20" s="76">
+      <c r="AC20" s="75">
         <v>43251</v>
       </c>
-      <c r="AD20" s="76">
+      <c r="AD20" s="75">
         <v>25</v>
       </c>
-      <c r="AE20" s="76">
+      <c r="AE20" s="75">
         <v>3824</v>
       </c>
-      <c r="AF20" s="76">
+      <c r="AF20" s="75">
         <v>23771</v>
       </c>
-      <c r="AG20" s="76">
+      <c r="AG20" s="75">
         <v>38466</v>
       </c>
-      <c r="AH20" s="76">
+      <c r="AH20" s="75">
         <v>53955</v>
       </c>
-      <c r="AI20" s="76">
+      <c r="AI20" s="75">
         <v>57582</v>
       </c>
-      <c r="AJ20" s="40">
+      <c r="AJ20" s="39">
         <v>6.7222685571309421E-2</v>
       </c>
     </row>
     <row r="21" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B21" s="37" t="s">
+      <c r="B21" s="36" t="s">
         <v>49</v>
       </c>
-      <c r="C21" s="74">
+      <c r="C21" s="73">
         <v>9190</v>
       </c>
-      <c r="D21" s="74">
+      <c r="D21" s="73">
         <v>10271</v>
       </c>
-      <c r="E21" s="74">
+      <c r="E21" s="73">
         <v>9914</v>
       </c>
-      <c r="F21" s="74">
+      <c r="F21" s="73">
         <v>6193</v>
       </c>
-      <c r="G21" s="74">
+      <c r="G21" s="73">
         <v>9383</v>
       </c>
-      <c r="H21" s="75">
+      <c r="H21" s="74">
         <v>9344</v>
       </c>
-      <c r="I21" s="75">
+      <c r="I21" s="74">
         <v>9409</v>
       </c>
-      <c r="J21" s="74">
+      <c r="J21" s="73">
         <v>9747</v>
       </c>
-      <c r="K21" s="74">
+      <c r="K21" s="73">
         <v>8919</v>
       </c>
-      <c r="L21" s="75">
+      <c r="L21" s="74">
         <v>9835</v>
       </c>
-      <c r="M21" s="75">
+      <c r="M21" s="74">
         <v>11020</v>
       </c>
-      <c r="N21" s="74">
+      <c r="N21" s="73">
         <v>11169</v>
       </c>
-      <c r="O21" s="74">
+      <c r="O21" s="73">
         <v>13114</v>
       </c>
-      <c r="P21" s="74">
+      <c r="P21" s="73">
         <v>14391</v>
       </c>
-      <c r="Q21" s="74">
+      <c r="Q21" s="73">
         <v>15524</v>
       </c>
-      <c r="R21" s="74">
+      <c r="R21" s="73">
         <v>12372</v>
       </c>
-      <c r="S21" s="74">
+      <c r="S21" s="73">
         <v>11536</v>
       </c>
-      <c r="T21" s="74">
+      <c r="T21" s="73">
         <v>11307</v>
       </c>
-      <c r="U21" s="74">
+      <c r="U21" s="73">
         <v>12702</v>
       </c>
-      <c r="V21" s="74">
+      <c r="V21" s="73">
         <v>11282</v>
       </c>
-      <c r="W21" s="74">
+      <c r="W21" s="73">
         <v>13497</v>
       </c>
-      <c r="X21" s="74">
+      <c r="X21" s="73">
         <v>16098</v>
       </c>
-      <c r="Y21" s="74">
+      <c r="Y21" s="73">
         <v>18482</v>
       </c>
-      <c r="Z21" s="74">
+      <c r="Z21" s="73">
         <v>18913</v>
       </c>
-      <c r="AA21" s="74">
+      <c r="AA21" s="73">
         <v>19092</v>
       </c>
-      <c r="AB21" s="74">
+      <c r="AB21" s="73">
         <v>8110</v>
       </c>
-      <c r="AC21" s="74">
+      <c r="AC21" s="73">
         <v>16377</v>
       </c>
-      <c r="AD21" s="74">
+      <c r="AD21" s="73">
         <v>4</v>
       </c>
-      <c r="AE21" s="74">
+      <c r="AE21" s="73">
         <v>4889</v>
       </c>
-      <c r="AF21" s="74">
+      <c r="AF21" s="73">
         <v>8854</v>
       </c>
-      <c r="AG21" s="74">
+      <c r="AG21" s="73">
         <v>13037</v>
       </c>
-      <c r="AH21" s="74">
+      <c r="AH21" s="73">
         <v>18567</v>
       </c>
-      <c r="AI21" s="74">
+      <c r="AI21" s="73">
         <v>22561</v>
       </c>
-      <c r="AJ21" s="38">
+      <c r="AJ21" s="37">
         <v>0.21511283459901975</v>
       </c>
     </row>
     <row r="22" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B22" s="37" t="s">
+      <c r="B22" s="36" t="s">
         <v>50</v>
       </c>
-      <c r="C22" s="74">
+      <c r="C22" s="73">
         <v>10622</v>
       </c>
-      <c r="D22" s="74">
+      <c r="D22" s="73">
         <v>12180</v>
       </c>
-      <c r="E22" s="74">
+      <c r="E22" s="73">
         <v>12299</v>
       </c>
-      <c r="F22" s="74">
+      <c r="F22" s="73">
         <v>8600</v>
       </c>
-      <c r="G22" s="74">
+      <c r="G22" s="73">
         <v>10497</v>
       </c>
-      <c r="H22" s="75">
+      <c r="H22" s="74">
         <v>10448</v>
       </c>
-      <c r="I22" s="75">
+      <c r="I22" s="74">
         <v>11777</v>
       </c>
-      <c r="J22" s="74">
+      <c r="J22" s="73">
         <v>10350</v>
       </c>
-      <c r="K22" s="74">
+      <c r="K22" s="73">
         <v>9710</v>
       </c>
-      <c r="L22" s="75">
+      <c r="L22" s="74">
         <v>11132</v>
       </c>
-      <c r="M22" s="75">
+      <c r="M22" s="74">
         <v>11947</v>
       </c>
-      <c r="N22" s="74">
+      <c r="N22" s="73">
         <v>12641</v>
       </c>
-      <c r="O22" s="74">
+      <c r="O22" s="73">
         <v>11548</v>
       </c>
-      <c r="P22" s="74">
+      <c r="P22" s="73">
         <v>14957</v>
       </c>
-      <c r="Q22" s="74">
+      <c r="Q22" s="73">
         <v>15721</v>
       </c>
-      <c r="R22" s="74">
+      <c r="R22" s="73">
         <v>12508</v>
       </c>
-      <c r="S22" s="74">
+      <c r="S22" s="73">
         <v>10084</v>
       </c>
-      <c r="T22" s="74">
+      <c r="T22" s="73">
         <v>10936</v>
       </c>
-      <c r="U22" s="74">
+      <c r="U22" s="73">
         <v>9161</v>
       </c>
-      <c r="V22" s="74">
+      <c r="V22" s="73">
         <v>12380</v>
       </c>
-      <c r="W22" s="74">
+      <c r="W22" s="73">
         <v>14974</v>
       </c>
-      <c r="X22" s="74">
+      <c r="X22" s="73">
         <v>16210</v>
       </c>
-      <c r="Y22" s="74">
+      <c r="Y22" s="73">
         <v>17319</v>
       </c>
-      <c r="Z22" s="74">
+      <c r="Z22" s="73">
         <v>15608</v>
       </c>
-      <c r="AA22" s="74">
+      <c r="AA22" s="73">
         <v>17588</v>
       </c>
-      <c r="AB22" s="74">
+      <c r="AB22" s="73">
         <v>10037</v>
       </c>
-      <c r="AC22" s="74">
+      <c r="AC22" s="73">
         <v>16575</v>
       </c>
-      <c r="AD22" s="74">
+      <c r="AD22" s="73">
         <v>41</v>
       </c>
-      <c r="AE22" s="74">
+      <c r="AE22" s="73">
         <v>2639</v>
       </c>
-      <c r="AF22" s="74">
+      <c r="AF22" s="73">
         <v>7829</v>
       </c>
-      <c r="AG22" s="74">
+      <c r="AG22" s="73">
         <v>10937</v>
       </c>
-      <c r="AH22" s="74">
+      <c r="AH22" s="73">
         <v>15869</v>
       </c>
-      <c r="AI22" s="74">
+      <c r="AI22" s="73">
         <v>17905</v>
       </c>
-      <c r="AJ22" s="38">
+      <c r="AJ22" s="37">
         <v>0.12830046001638415</v>
       </c>
     </row>
     <row r="23" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B23" s="37" t="s">
+      <c r="B23" s="36" t="s">
         <v>19</v>
       </c>
-      <c r="C23" s="74">
+      <c r="C23" s="73">
         <v>5600</v>
       </c>
-      <c r="D23" s="74">
+      <c r="D23" s="73">
         <v>6398</v>
       </c>
-      <c r="E23" s="74">
+      <c r="E23" s="73">
         <v>1702</v>
       </c>
-      <c r="F23" s="74">
+      <c r="F23" s="73">
         <v>3642</v>
       </c>
-      <c r="G23" s="74">
+      <c r="G23" s="73">
         <v>3804</v>
       </c>
-      <c r="H23" s="75">
+      <c r="H23" s="74">
         <v>3840</v>
       </c>
-      <c r="I23" s="75">
+      <c r="I23" s="74">
         <v>4873</v>
       </c>
-      <c r="J23" s="74">
+      <c r="J23" s="73">
         <v>3661</v>
       </c>
-      <c r="K23" s="74">
+      <c r="K23" s="73">
         <v>3241</v>
       </c>
-      <c r="L23" s="75">
+      <c r="L23" s="74">
         <v>3767</v>
       </c>
-      <c r="M23" s="75">
+      <c r="M23" s="74">
         <v>3482</v>
       </c>
-      <c r="N23" s="74">
+      <c r="N23" s="73">
         <v>4165</v>
       </c>
-      <c r="O23" s="74">
+      <c r="O23" s="73">
         <v>5084</v>
       </c>
-      <c r="P23" s="74">
+      <c r="P23" s="73">
         <v>6067</v>
       </c>
-      <c r="Q23" s="74">
+      <c r="Q23" s="73">
         <v>5547</v>
       </c>
-      <c r="R23" s="74">
+      <c r="R23" s="73">
         <v>4056</v>
       </c>
-      <c r="S23" s="74">
+      <c r="S23" s="73">
         <v>3815</v>
       </c>
-      <c r="T23" s="74">
+      <c r="T23" s="73">
         <v>3865</v>
       </c>
-      <c r="U23" s="74">
+      <c r="U23" s="73">
         <v>3637</v>
       </c>
-      <c r="V23" s="74">
+      <c r="V23" s="73">
         <v>4344</v>
       </c>
-      <c r="W23" s="74">
+      <c r="W23" s="73">
         <v>4479</v>
       </c>
-      <c r="X23" s="74">
+      <c r="X23" s="73">
         <v>5956</v>
       </c>
-      <c r="Y23" s="74">
+      <c r="Y23" s="73">
         <v>5987</v>
       </c>
-      <c r="Z23" s="74">
+      <c r="Z23" s="73">
         <v>5478</v>
       </c>
-      <c r="AA23" s="74">
+      <c r="AA23" s="73">
         <v>653</v>
       </c>
-      <c r="AB23" s="74">
+      <c r="AB23" s="73">
         <v>3420</v>
       </c>
-      <c r="AC23" s="74">
+      <c r="AC23" s="73">
         <v>4004</v>
       </c>
-      <c r="AD23" s="74">
+      <c r="AD23" s="73">
         <v>45</v>
       </c>
-      <c r="AE23" s="74">
+      <c r="AE23" s="73">
         <v>443</v>
       </c>
-      <c r="AF23" s="74">
+      <c r="AF23" s="73">
         <v>2725</v>
       </c>
-      <c r="AG23" s="74">
+      <c r="AG23" s="73">
         <v>4371</v>
       </c>
-      <c r="AH23" s="74">
+      <c r="AH23" s="73">
         <v>6690</v>
       </c>
-      <c r="AI23" s="74"/>
-      <c r="AJ23" s="38"/>
+      <c r="AI23" s="73">
+        <v>6453</v>
+      </c>
+      <c r="AJ23" s="37">
+        <v>-3.5426008968609868E-2</v>
+      </c>
     </row>
     <row r="24" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B24" s="39" t="s">
+      <c r="B24" s="38" t="s">
         <v>20</v>
       </c>
-      <c r="C24" s="76">
+      <c r="C24" s="75">
         <v>25412</v>
       </c>
-      <c r="D24" s="76">
+      <c r="D24" s="75">
         <v>28849</v>
       </c>
-      <c r="E24" s="76">
+      <c r="E24" s="75">
         <v>23915</v>
       </c>
-      <c r="F24" s="76">
+      <c r="F24" s="75">
         <v>18435</v>
       </c>
-      <c r="G24" s="76">
+      <c r="G24" s="75">
         <v>23684</v>
       </c>
-      <c r="H24" s="76">
+      <c r="H24" s="75">
         <v>23632</v>
       </c>
-      <c r="I24" s="76">
+      <c r="I24" s="75">
         <v>26059</v>
       </c>
-      <c r="J24" s="76">
+      <c r="J24" s="75">
         <v>23758</v>
       </c>
-      <c r="K24" s="76">
+      <c r="K24" s="75">
         <v>21870</v>
       </c>
-      <c r="L24" s="76">
+      <c r="L24" s="75">
         <v>24734</v>
       </c>
-      <c r="M24" s="76">
+      <c r="M24" s="75">
         <v>26449</v>
       </c>
-      <c r="N24" s="76">
+      <c r="N24" s="75">
         <v>27975</v>
       </c>
-      <c r="O24" s="76">
+      <c r="O24" s="75">
         <v>29746</v>
       </c>
-      <c r="P24" s="76">
+      <c r="P24" s="75">
         <v>35415</v>
       </c>
-      <c r="Q24" s="76">
+      <c r="Q24" s="75">
         <v>36792</v>
       </c>
-      <c r="R24" s="76">
+      <c r="R24" s="75">
         <v>28936</v>
       </c>
-      <c r="S24" s="76">
+      <c r="S24" s="75">
         <v>25435</v>
       </c>
-      <c r="T24" s="76">
+      <c r="T24" s="75">
         <v>26108</v>
       </c>
-      <c r="U24" s="76">
+      <c r="U24" s="75">
         <v>25500</v>
       </c>
-      <c r="V24" s="76">
+      <c r="V24" s="75">
         <v>28006</v>
       </c>
-      <c r="W24" s="76">
+      <c r="W24" s="75">
         <v>32950</v>
       </c>
-      <c r="X24" s="76">
+      <c r="X24" s="75">
         <v>38264</v>
       </c>
-      <c r="Y24" s="76">
+      <c r="Y24" s="75">
         <v>41788</v>
       </c>
-      <c r="Z24" s="76">
+      <c r="Z24" s="75">
         <v>39999</v>
       </c>
-      <c r="AA24" s="76">
+      <c r="AA24" s="75">
         <v>37333</v>
       </c>
-      <c r="AB24" s="76">
+      <c r="AB24" s="75">
         <v>21567</v>
       </c>
-      <c r="AC24" s="76">
+      <c r="AC24" s="75">
         <v>36956</v>
       </c>
-      <c r="AD24" s="76">
+      <c r="AD24" s="75">
         <v>90</v>
       </c>
-      <c r="AE24" s="76">
+      <c r="AE24" s="75">
         <v>7971</v>
       </c>
-      <c r="AF24" s="76">
+      <c r="AF24" s="75">
         <v>19408</v>
       </c>
-      <c r="AG24" s="76">
+      <c r="AG24" s="75">
         <v>28345</v>
       </c>
-      <c r="AH24" s="76">
+      <c r="AH24" s="75">
         <v>41126</v>
       </c>
-      <c r="AI24" s="76">
-[...2 lines deleted...]
-      <c r="AJ24" s="40"/>
+      <c r="AI24" s="75">
+        <v>46919</v>
+      </c>
+      <c r="AJ24" s="39">
+        <v>0.14085979672226814</v>
+      </c>
     </row>
     <row r="25" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B25" s="37" t="s">
+      <c r="B25" s="36" t="s">
         <v>21</v>
       </c>
-      <c r="C25" s="74">
+      <c r="C25" s="73">
         <v>7379</v>
       </c>
-      <c r="D25" s="74">
+      <c r="D25" s="73">
         <v>8770</v>
       </c>
-      <c r="E25" s="74">
+      <c r="E25" s="73">
         <v>1694</v>
       </c>
-      <c r="F25" s="74">
+      <c r="F25" s="73">
         <v>5983</v>
       </c>
-      <c r="G25" s="74">
+      <c r="G25" s="73">
         <v>6769</v>
       </c>
-      <c r="H25" s="75">
+      <c r="H25" s="74">
         <v>6138</v>
       </c>
-      <c r="I25" s="75">
+      <c r="I25" s="74">
         <v>5801</v>
       </c>
-      <c r="J25" s="74">
+      <c r="J25" s="73">
         <v>5302</v>
       </c>
-      <c r="K25" s="74">
+      <c r="K25" s="73">
         <v>4354</v>
       </c>
-      <c r="L25" s="75">
+      <c r="L25" s="74">
         <v>5850</v>
       </c>
-      <c r="M25" s="75">
+      <c r="M25" s="74">
         <v>5447</v>
       </c>
-      <c r="N25" s="74">
+      <c r="N25" s="73">
         <v>5134</v>
       </c>
-      <c r="O25" s="74">
+      <c r="O25" s="73">
         <v>6177</v>
       </c>
-      <c r="P25" s="74">
+      <c r="P25" s="73">
         <v>7295</v>
       </c>
-      <c r="Q25" s="74">
+      <c r="Q25" s="73">
         <v>6441</v>
       </c>
-      <c r="R25" s="74">
+      <c r="R25" s="73">
         <v>5192</v>
       </c>
-      <c r="S25" s="74">
+      <c r="S25" s="73">
         <v>6117</v>
       </c>
-      <c r="T25" s="74">
+      <c r="T25" s="73">
         <v>5619</v>
       </c>
-      <c r="U25" s="74">
+      <c r="U25" s="73">
         <v>5498</v>
       </c>
-      <c r="V25" s="74">
+      <c r="V25" s="73">
         <v>6001</v>
       </c>
-      <c r="W25" s="74">
+      <c r="W25" s="73">
         <v>6579</v>
       </c>
-      <c r="X25" s="74">
+      <c r="X25" s="73">
         <v>7134</v>
       </c>
-      <c r="Y25" s="74">
+      <c r="Y25" s="73">
         <v>7767</v>
       </c>
-      <c r="Z25" s="74">
+      <c r="Z25" s="73">
         <v>8635</v>
       </c>
-      <c r="AA25" s="74">
+      <c r="AA25" s="73">
         <v>833</v>
       </c>
-      <c r="AB25" s="74">
+      <c r="AB25" s="73">
         <v>5355</v>
       </c>
-      <c r="AC25" s="74">
+      <c r="AC25" s="73">
         <v>6611</v>
       </c>
-      <c r="AD25" s="74">
+      <c r="AD25" s="73">
         <v>135</v>
       </c>
-      <c r="AE25" s="74">
+      <c r="AE25" s="73">
         <v>1188</v>
       </c>
-      <c r="AF25" s="74">
+      <c r="AF25" s="73">
         <v>5740</v>
       </c>
-      <c r="AG25" s="74">
+      <c r="AG25" s="73">
         <v>5611</v>
       </c>
-      <c r="AH25" s="74">
+      <c r="AH25" s="73">
         <v>9105</v>
       </c>
-      <c r="AI25" s="74"/>
-      <c r="AJ25" s="38"/>
+      <c r="AI25" s="73"/>
+      <c r="AJ25" s="37"/>
     </row>
     <row r="26" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B26" s="37" t="s">
+      <c r="B26" s="36" t="s">
         <v>22</v>
       </c>
-      <c r="C26" s="74">
+      <c r="C26" s="73">
         <v>9550</v>
       </c>
-      <c r="D26" s="74">
+      <c r="D26" s="73">
         <v>10846</v>
       </c>
-      <c r="E26" s="74">
+      <c r="E26" s="73">
         <v>2764</v>
       </c>
-      <c r="F26" s="74">
+      <c r="F26" s="73">
         <v>8331</v>
       </c>
-      <c r="G26" s="74">
+      <c r="G26" s="73">
         <v>9627</v>
       </c>
-      <c r="H26" s="75">
+      <c r="H26" s="74">
         <v>7192</v>
       </c>
-      <c r="I26" s="75">
+      <c r="I26" s="74">
         <v>5592</v>
       </c>
-      <c r="J26" s="74">
+      <c r="J26" s="73">
         <v>8259</v>
       </c>
-      <c r="K26" s="74">
+      <c r="K26" s="73">
         <v>7103</v>
       </c>
-      <c r="L26" s="75">
+      <c r="L26" s="74">
         <v>8445</v>
       </c>
-      <c r="M26" s="75">
+      <c r="M26" s="74">
         <v>8244</v>
       </c>
-      <c r="N26" s="74">
+      <c r="N26" s="73">
         <v>9774</v>
       </c>
-      <c r="O26" s="74">
+      <c r="O26" s="73">
         <v>12335</v>
       </c>
-      <c r="P26" s="74">
+      <c r="P26" s="73">
         <v>14010</v>
       </c>
-      <c r="Q26" s="74">
+      <c r="Q26" s="73">
         <v>9823</v>
       </c>
-      <c r="R26" s="74">
+      <c r="R26" s="73">
         <v>9540</v>
       </c>
-      <c r="S26" s="74">
+      <c r="S26" s="73">
         <v>8492</v>
       </c>
-      <c r="T26" s="74">
+      <c r="T26" s="73">
         <v>9075</v>
       </c>
-      <c r="U26" s="74">
+      <c r="U26" s="73">
         <v>9966</v>
       </c>
-      <c r="V26" s="74">
+      <c r="V26" s="73">
         <v>8866</v>
       </c>
-      <c r="W26" s="74">
+      <c r="W26" s="73">
         <v>11936</v>
       </c>
-      <c r="X26" s="74">
+      <c r="X26" s="73">
         <v>13590</v>
       </c>
-      <c r="Y26" s="74">
+      <c r="Y26" s="73">
         <v>13927</v>
       </c>
-      <c r="Z26" s="74">
+      <c r="Z26" s="73">
         <v>12988</v>
       </c>
-      <c r="AA26" s="74">
+      <c r="AA26" s="73">
         <v>2352</v>
       </c>
-      <c r="AB26" s="74">
+      <c r="AB26" s="73">
         <v>8978</v>
       </c>
-      <c r="AC26" s="74">
+      <c r="AC26" s="73">
         <v>13088</v>
       </c>
-      <c r="AD26" s="74">
+      <c r="AD26" s="73">
         <v>625</v>
       </c>
-      <c r="AE26" s="74">
+      <c r="AE26" s="73">
         <v>4506</v>
       </c>
-      <c r="AF26" s="74">
+      <c r="AF26" s="73">
         <v>10844</v>
       </c>
-      <c r="AG26" s="74">
+      <c r="AG26" s="73">
         <v>13248</v>
       </c>
-      <c r="AH26" s="74">
+      <c r="AH26" s="73">
         <v>16251</v>
       </c>
-      <c r="AI26" s="74"/>
-      <c r="AJ26" s="38"/>
+      <c r="AI26" s="73"/>
+      <c r="AJ26" s="37"/>
     </row>
     <row r="27" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B27" s="37" t="s">
+      <c r="B27" s="36" t="s">
         <v>23</v>
       </c>
-      <c r="C27" s="74">
+      <c r="C27" s="73">
         <v>11120</v>
       </c>
-      <c r="D27" s="74">
+      <c r="D27" s="73">
         <v>12307</v>
       </c>
-      <c r="E27" s="74">
+      <c r="E27" s="73">
         <v>4846</v>
       </c>
-      <c r="F27" s="74">
+      <c r="F27" s="73">
         <v>9785</v>
       </c>
-      <c r="G27" s="74">
+      <c r="G27" s="73">
         <v>11068</v>
       </c>
-      <c r="H27" s="75">
+      <c r="H27" s="74">
         <v>9215</v>
       </c>
-      <c r="I27" s="75">
+      <c r="I27" s="74">
         <v>7423</v>
       </c>
-      <c r="J27" s="74">
+      <c r="J27" s="73">
         <v>10969</v>
       </c>
-      <c r="K27" s="74">
+      <c r="K27" s="73">
         <v>8440</v>
       </c>
-      <c r="L27" s="75">
+      <c r="L27" s="74">
         <v>10296</v>
       </c>
-      <c r="M27" s="75">
+      <c r="M27" s="74">
         <v>11500</v>
       </c>
-      <c r="N27" s="74">
+      <c r="N27" s="73">
         <v>13158</v>
       </c>
-      <c r="O27" s="74">
+      <c r="O27" s="73">
         <v>16187</v>
       </c>
-      <c r="P27" s="74">
+      <c r="P27" s="73">
         <v>16542</v>
       </c>
-      <c r="Q27" s="74">
+      <c r="Q27" s="73">
         <v>12499</v>
       </c>
-      <c r="R27" s="74">
+      <c r="R27" s="73">
         <v>10432</v>
       </c>
-      <c r="S27" s="74">
+      <c r="S27" s="73">
         <v>11442</v>
       </c>
-      <c r="T27" s="74">
+      <c r="T27" s="73">
         <v>11964</v>
       </c>
-      <c r="U27" s="74">
+      <c r="U27" s="73">
         <v>12273</v>
       </c>
-      <c r="V27" s="74">
+      <c r="V27" s="73">
         <v>13564</v>
       </c>
-      <c r="W27" s="74">
+      <c r="W27" s="73">
         <v>16635</v>
       </c>
-      <c r="X27" s="74">
+      <c r="X27" s="73">
         <v>20961</v>
       </c>
-      <c r="Y27" s="74">
+      <c r="Y27" s="73">
         <v>18026</v>
       </c>
-      <c r="Z27" s="74">
+      <c r="Z27" s="73">
         <v>17501</v>
       </c>
-      <c r="AA27" s="74">
+      <c r="AA27" s="73">
         <v>4232</v>
       </c>
-      <c r="AB27" s="74">
+      <c r="AB27" s="73">
         <v>14345</v>
       </c>
-      <c r="AC27" s="74">
+      <c r="AC27" s="73">
         <v>16493</v>
       </c>
-      <c r="AD27" s="74">
+      <c r="AD27" s="73">
         <v>1321</v>
       </c>
-      <c r="AE27" s="74">
+      <c r="AE27" s="73">
         <v>6698</v>
       </c>
-      <c r="AF27" s="74">
+      <c r="AF27" s="73">
         <v>14992</v>
       </c>
-      <c r="AG27" s="74">
+      <c r="AG27" s="73">
         <v>19178</v>
       </c>
-      <c r="AH27" s="74">
+      <c r="AH27" s="73">
         <v>23871</v>
       </c>
-      <c r="AI27" s="74"/>
-      <c r="AJ27" s="38"/>
+      <c r="AI27" s="73"/>
+      <c r="AJ27" s="37"/>
     </row>
     <row r="28" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B28" s="39" t="s">
+      <c r="B28" s="38" t="s">
         <v>24</v>
       </c>
-      <c r="C28" s="76">
+      <c r="C28" s="75">
         <v>28049</v>
       </c>
-      <c r="D28" s="76">
+      <c r="D28" s="75">
         <v>31923</v>
       </c>
-      <c r="E28" s="76">
+      <c r="E28" s="75">
         <v>9304</v>
       </c>
-      <c r="F28" s="76">
+      <c r="F28" s="75">
         <v>24099</v>
       </c>
-      <c r="G28" s="76">
+      <c r="G28" s="75">
         <v>27464</v>
       </c>
-      <c r="H28" s="76">
+      <c r="H28" s="75">
         <v>22545</v>
       </c>
-      <c r="I28" s="76">
+      <c r="I28" s="75">
         <v>18816</v>
       </c>
-      <c r="J28" s="76">
+      <c r="J28" s="75">
         <v>24530</v>
       </c>
-      <c r="K28" s="76">
+      <c r="K28" s="75">
         <v>19897</v>
       </c>
-      <c r="L28" s="76">
+      <c r="L28" s="75">
         <v>24591</v>
       </c>
-      <c r="M28" s="76">
+      <c r="M28" s="75">
         <v>25191</v>
       </c>
-      <c r="N28" s="76">
+      <c r="N28" s="75">
         <v>28066</v>
       </c>
-      <c r="O28" s="76">
+      <c r="O28" s="75">
         <v>34699</v>
       </c>
-      <c r="P28" s="76">
+      <c r="P28" s="75">
         <v>37847</v>
       </c>
-      <c r="Q28" s="76">
+      <c r="Q28" s="75">
         <v>28763</v>
       </c>
-      <c r="R28" s="76">
+      <c r="R28" s="75">
         <v>25164</v>
       </c>
-      <c r="S28" s="76">
+      <c r="S28" s="75">
         <v>26051</v>
       </c>
-      <c r="T28" s="76">
+      <c r="T28" s="75">
         <v>26658</v>
       </c>
-      <c r="U28" s="76">
+      <c r="U28" s="75">
         <v>27737</v>
       </c>
-      <c r="V28" s="76">
+      <c r="V28" s="75">
         <v>28431</v>
       </c>
-      <c r="W28" s="76">
+      <c r="W28" s="75">
         <v>35150</v>
       </c>
-      <c r="X28" s="76">
+      <c r="X28" s="75">
         <v>41685</v>
       </c>
-      <c r="Y28" s="76">
+      <c r="Y28" s="75">
         <v>39720</v>
       </c>
-      <c r="Z28" s="76">
+      <c r="Z28" s="75">
         <v>39124</v>
       </c>
-      <c r="AA28" s="76">
+      <c r="AA28" s="75">
         <v>7417</v>
       </c>
-      <c r="AB28" s="76">
+      <c r="AB28" s="75">
         <v>28678</v>
       </c>
-      <c r="AC28" s="76">
+      <c r="AC28" s="75">
         <v>36192</v>
       </c>
-      <c r="AD28" s="76">
+      <c r="AD28" s="75">
         <v>2081</v>
       </c>
-      <c r="AE28" s="76">
+      <c r="AE28" s="75">
         <v>12392</v>
       </c>
-      <c r="AF28" s="76">
+      <c r="AF28" s="75">
         <v>31576</v>
       </c>
-      <c r="AG28" s="76">
+      <c r="AG28" s="75">
         <v>38037</v>
       </c>
-      <c r="AH28" s="76">
+      <c r="AH28" s="75">
         <v>49227</v>
       </c>
-      <c r="AI28" s="76"/>
-      <c r="AJ28" s="40"/>
+      <c r="AI28" s="75"/>
+      <c r="AJ28" s="39"/>
     </row>
     <row r="29" spans="2:36" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B29" s="41" t="s">
+      <c r="B29" s="40" t="s">
         <v>7</v>
       </c>
-      <c r="C29" s="77">
+      <c r="C29" s="76">
         <v>111350</v>
       </c>
-      <c r="D29" s="77">
+      <c r="D29" s="76">
         <v>125780</v>
       </c>
-      <c r="E29" s="77">
+      <c r="E29" s="76">
         <v>107086</v>
       </c>
-      <c r="F29" s="77">
+      <c r="F29" s="76">
         <v>86239</v>
       </c>
-      <c r="G29" s="77">
+      <c r="G29" s="76">
         <v>113865</v>
       </c>
-      <c r="H29" s="77">
+      <c r="H29" s="76">
         <v>113796</v>
       </c>
-      <c r="I29" s="77">
+      <c r="I29" s="76">
         <v>106729</v>
       </c>
-      <c r="J29" s="77">
+      <c r="J29" s="76">
         <v>112469</v>
       </c>
-      <c r="K29" s="77">
+      <c r="K29" s="76">
         <v>104974</v>
       </c>
-      <c r="L29" s="77">
+      <c r="L29" s="76">
         <v>111118</v>
       </c>
-      <c r="M29" s="77">
+      <c r="M29" s="76">
         <v>109282</v>
       </c>
-      <c r="N29" s="77">
+      <c r="N29" s="76">
         <v>120788</v>
       </c>
-      <c r="O29" s="77">
+      <c r="O29" s="76">
         <v>143186</v>
       </c>
-      <c r="P29" s="77">
+      <c r="P29" s="76">
         <v>167245</v>
       </c>
-      <c r="Q29" s="77">
+      <c r="Q29" s="76">
         <v>164067</v>
       </c>
-      <c r="R29" s="77">
+      <c r="R29" s="76">
         <v>127861</v>
       </c>
-      <c r="S29" s="77">
+      <c r="S29" s="76">
         <v>112115</v>
       </c>
-      <c r="T29" s="77">
+      <c r="T29" s="76">
         <v>118411</v>
       </c>
-      <c r="U29" s="77">
+      <c r="U29" s="76">
         <v>123558</v>
       </c>
-      <c r="V29" s="77">
+      <c r="V29" s="76">
         <v>129391</v>
       </c>
-      <c r="W29" s="77">
+      <c r="W29" s="76">
         <v>151303</v>
       </c>
-      <c r="X29" s="77">
+      <c r="X29" s="76">
         <v>176780</v>
       </c>
-      <c r="Y29" s="77">
+      <c r="Y29" s="76">
         <v>186068</v>
       </c>
-      <c r="Z29" s="77">
+      <c r="Z29" s="76">
         <v>175970</v>
       </c>
-      <c r="AA29" s="77">
+      <c r="AA29" s="76">
         <v>150678</v>
       </c>
-      <c r="AB29" s="77">
+      <c r="AB29" s="76">
         <v>87345</v>
       </c>
-      <c r="AC29" s="77">
+      <c r="AC29" s="76">
         <v>166351</v>
       </c>
-      <c r="AD29" s="77">
+      <c r="AD29" s="76">
         <v>41093</v>
       </c>
-      <c r="AE29" s="77">
+      <c r="AE29" s="76">
         <v>28696</v>
       </c>
-      <c r="AF29" s="77">
+      <c r="AF29" s="76">
         <v>95767</v>
       </c>
-      <c r="AG29" s="77">
+      <c r="AG29" s="76">
         <v>155732</v>
       </c>
-      <c r="AH29" s="77">
+      <c r="AH29" s="76">
         <v>206496</v>
       </c>
-      <c r="AI29" s="77">
-[...2 lines deleted...]
-      <c r="AJ29" s="67"/>
+      <c r="AI29" s="76">
+        <v>173760</v>
+      </c>
+      <c r="AJ29" s="66"/>
     </row>
     <row r="30" spans="2:36" x14ac:dyDescent="0.25">
       <c r="B30" s="1"/>
       <c r="C30" s="1"/>
       <c r="D30" s="1"/>
       <c r="E30" s="1"/>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
       <c r="I30" s="1"/>
       <c r="J30" s="1"/>
       <c r="K30" s="1"/>
       <c r="L30" s="1"/>
       <c r="M30" s="1"/>
       <c r="N30" s="1"/>
       <c r="O30" s="1"/>
       <c r="P30" s="1"/>
       <c r="Q30" s="1"/>
       <c r="R30" s="1"/>
       <c r="S30" s="1"/>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
       <c r="X30" s="1"/>
       <c r="Y30" s="1"/>
       <c r="Z30" s="1"/>
       <c r="AA30" s="1"/>
       <c r="AB30" s="1"/>
       <c r="AC30" s="1"/>
       <c r="AD30" s="1"/>
       <c r="AE30" s="1"/>
       <c r="AF30" s="1"/>
       <c r="AG30" s="1"/>
       <c r="AH30" s="1"/>
       <c r="AI30" s="1"/>
       <c r="AJ30" s="1"/>
     </row>
     <row r="31" spans="2:36" ht="20.25" x14ac:dyDescent="0.3">
-      <c r="B31" s="42" t="s">
+      <c r="B31" s="41" t="s">
         <v>80</v>
       </c>
       <c r="C31" s="1"/>
-      <c r="D31" s="29"/>
-[...18 lines deleted...]
-      <c r="W31" s="29"/>
+      <c r="D31" s="28"/>
+      <c r="E31" s="28"/>
+      <c r="F31" s="28"/>
+      <c r="G31" s="28"/>
+      <c r="H31" s="28"/>
+      <c r="I31" s="28"/>
+      <c r="J31" s="28"/>
+      <c r="K31" s="28"/>
+      <c r="L31" s="28"/>
+      <c r="M31" s="28"/>
+      <c r="N31" s="28"/>
+      <c r="O31" s="28"/>
+      <c r="P31" s="28"/>
+      <c r="Q31" s="28"/>
+      <c r="R31" s="28"/>
+      <c r="S31" s="28"/>
+      <c r="T31" s="28"/>
+      <c r="U31" s="28"/>
+      <c r="V31" s="28"/>
+      <c r="W31" s="28"/>
       <c r="X31" s="1"/>
       <c r="Y31" s="1"/>
       <c r="Z31" s="1"/>
       <c r="AA31" s="1"/>
       <c r="AB31" s="1"/>
       <c r="AC31" s="1"/>
       <c r="AD31" s="1"/>
       <c r="AE31" s="1"/>
       <c r="AF31" s="1"/>
       <c r="AG31" s="1"/>
       <c r="AH31" s="1"/>
       <c r="AI31" s="1"/>
-      <c r="AJ31" s="19"/>
-[...2 lines deleted...]
-      <c r="B32" s="34" t="s">
+      <c r="AJ31" s="18"/>
+    </row>
+    <row r="32" spans="2:36" s="32" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B32" s="33" t="s">
         <v>25</v>
       </c>
-      <c r="C32" s="35">
+      <c r="C32" s="34">
         <v>1993</v>
       </c>
-      <c r="D32" s="35">
+      <c r="D32" s="34">
         <v>1994</v>
       </c>
-      <c r="E32" s="35">
+      <c r="E32" s="34">
         <v>1995</v>
       </c>
-      <c r="F32" s="35">
+      <c r="F32" s="34">
         <v>1996</v>
       </c>
-      <c r="G32" s="35">
+      <c r="G32" s="34">
         <v>1997</v>
       </c>
-      <c r="H32" s="35">
+      <c r="H32" s="34">
         <v>1998</v>
       </c>
-      <c r="I32" s="35">
+      <c r="I32" s="34">
         <v>1999</v>
       </c>
-      <c r="J32" s="35">
+      <c r="J32" s="34">
         <v>2000</v>
       </c>
-      <c r="K32" s="35">
+      <c r="K32" s="34">
         <v>2001</v>
       </c>
-      <c r="L32" s="35">
+      <c r="L32" s="34">
         <v>2002</v>
       </c>
-      <c r="M32" s="35">
+      <c r="M32" s="34">
         <v>2003</v>
       </c>
-      <c r="N32" s="35">
+      <c r="N32" s="34">
         <v>2004</v>
       </c>
-      <c r="O32" s="35">
+      <c r="O32" s="34">
         <v>2005</v>
       </c>
-      <c r="P32" s="35">
+      <c r="P32" s="34">
         <v>2006</v>
       </c>
-      <c r="Q32" s="35">
+      <c r="Q32" s="34">
         <v>2007</v>
       </c>
-      <c r="R32" s="35">
+      <c r="R32" s="34">
         <v>2008</v>
       </c>
-      <c r="S32" s="35">
+      <c r="S32" s="34">
         <v>2009</v>
       </c>
-      <c r="T32" s="35">
+      <c r="T32" s="34">
         <v>2010</v>
       </c>
-      <c r="U32" s="35">
+      <c r="U32" s="34">
         <v>2011</v>
       </c>
-      <c r="V32" s="35">
+      <c r="V32" s="34">
         <v>2012</v>
       </c>
-      <c r="W32" s="35">
+      <c r="W32" s="34">
         <v>2013</v>
       </c>
-      <c r="X32" s="35">
+      <c r="X32" s="34">
         <v>2014</v>
       </c>
-      <c r="Y32" s="35">
+      <c r="Y32" s="34">
         <v>2015</v>
       </c>
-      <c r="Z32" s="35">
+      <c r="Z32" s="34">
         <v>2016</v>
       </c>
-      <c r="AA32" s="35">
+      <c r="AA32" s="34">
         <v>2017</v>
       </c>
-      <c r="AB32" s="35">
+      <c r="AB32" s="34">
         <v>2018</v>
       </c>
-      <c r="AC32" s="35">
+      <c r="AC32" s="34">
         <v>2019</v>
       </c>
-      <c r="AD32" s="35">
+      <c r="AD32" s="34">
         <v>2020</v>
       </c>
-      <c r="AE32" s="35">
+      <c r="AE32" s="34">
         <v>2021</v>
       </c>
-      <c r="AF32" s="35">
+      <c r="AF32" s="34">
         <v>2022</v>
       </c>
-      <c r="AG32" s="35">
+      <c r="AG32" s="34">
         <v>2023</v>
       </c>
-      <c r="AH32" s="35">
+      <c r="AH32" s="34">
         <v>2024</v>
       </c>
-      <c r="AI32" s="35">
+      <c r="AI32" s="34">
         <v>2025</v>
       </c>
-      <c r="AJ32" s="94" t="s">
+      <c r="AJ32" s="93" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="33" spans="2:39" x14ac:dyDescent="0.25">
-      <c r="B33" s="37" t="s">
+      <c r="B33" s="36" t="s">
         <v>9</v>
       </c>
-      <c r="C33" s="72">
+      <c r="C33" s="71">
         <v>3641</v>
       </c>
-      <c r="D33" s="72">
+      <c r="D33" s="71">
         <v>4722</v>
       </c>
-      <c r="E33" s="72">
+      <c r="E33" s="71">
         <v>4674</v>
       </c>
-      <c r="F33" s="72">
+      <c r="F33" s="71">
         <v>3600</v>
       </c>
-      <c r="G33" s="72">
+      <c r="G33" s="71">
         <v>4478</v>
       </c>
-      <c r="H33" s="73">
+      <c r="H33" s="72">
         <v>4987</v>
       </c>
-      <c r="I33" s="73">
+      <c r="I33" s="72">
         <v>4963</v>
       </c>
-      <c r="J33" s="72">
+      <c r="J33" s="71">
         <v>3611</v>
       </c>
-      <c r="K33" s="72">
+      <c r="K33" s="71">
         <v>4504</v>
       </c>
-      <c r="L33" s="73">
+      <c r="L33" s="72">
         <v>3868</v>
       </c>
-      <c r="M33" s="73">
+      <c r="M33" s="72">
         <v>4018</v>
       </c>
-      <c r="N33" s="72">
+      <c r="N33" s="71">
         <v>4580</v>
       </c>
-      <c r="O33" s="72">
+      <c r="O33" s="71">
         <v>5430</v>
       </c>
-      <c r="P33" s="72">
+      <c r="P33" s="71">
         <v>6042</v>
       </c>
-      <c r="Q33" s="72">
+      <c r="Q33" s="71">
         <v>7411</v>
       </c>
-      <c r="R33" s="72">
+      <c r="R33" s="71">
         <v>6108</v>
       </c>
-      <c r="S33" s="72">
+      <c r="S33" s="71">
         <v>4958</v>
       </c>
-      <c r="T33" s="72">
+      <c r="T33" s="71">
         <v>5207</v>
       </c>
-      <c r="U33" s="72">
+      <c r="U33" s="71">
         <v>5707</v>
       </c>
-      <c r="V33" s="72">
+      <c r="V33" s="71">
         <v>6342</v>
       </c>
-      <c r="W33" s="72">
+      <c r="W33" s="71">
         <v>6351</v>
       </c>
-      <c r="X33" s="72">
+      <c r="X33" s="71">
         <v>6644</v>
       </c>
-      <c r="Y33" s="72">
+      <c r="Y33" s="71">
         <v>6758</v>
       </c>
-      <c r="Z33" s="72">
+      <c r="Z33" s="71">
         <v>7280</v>
       </c>
-      <c r="AA33" s="72">
+      <c r="AA33" s="71">
         <v>7267</v>
       </c>
-      <c r="AB33" s="72">
+      <c r="AB33" s="71">
         <v>2804</v>
       </c>
-      <c r="AC33" s="72">
+      <c r="AC33" s="71">
         <v>8906</v>
       </c>
-      <c r="AD33" s="72">
+      <c r="AD33" s="71">
         <v>9170</v>
       </c>
-      <c r="AE33" s="72">
+      <c r="AE33" s="71">
         <v>986</v>
       </c>
-      <c r="AF33" s="72">
+      <c r="AF33" s="71">
         <v>4755</v>
       </c>
-      <c r="AG33" s="72">
+      <c r="AG33" s="71">
         <v>10444</v>
       </c>
-      <c r="AH33" s="72">
+      <c r="AH33" s="71">
         <v>12135</v>
       </c>
-      <c r="AI33" s="72">
+      <c r="AI33" s="71">
         <v>12812</v>
       </c>
-      <c r="AJ33" s="38">
+      <c r="AJ33" s="37">
         <v>5.5789039967037497E-2</v>
       </c>
-      <c r="AK33" s="71"/>
+      <c r="AK33" s="70"/>
       <c r="AL33" s="1"/>
     </row>
     <row r="34" spans="2:39" x14ac:dyDescent="0.25">
-      <c r="B34" s="37" t="s">
+      <c r="B34" s="36" t="s">
         <v>10</v>
       </c>
-      <c r="C34" s="74">
+      <c r="C34" s="73">
         <v>3955</v>
       </c>
-      <c r="D34" s="74">
+      <c r="D34" s="73">
         <v>4965</v>
       </c>
-      <c r="E34" s="74">
+      <c r="E34" s="73">
         <v>4876</v>
       </c>
-      <c r="F34" s="74">
+      <c r="F34" s="73">
         <v>3848</v>
       </c>
-      <c r="G34" s="74">
+      <c r="G34" s="73">
         <v>4888</v>
       </c>
-      <c r="H34" s="75">
+      <c r="H34" s="74">
         <v>5178</v>
       </c>
-      <c r="I34" s="75">
+      <c r="I34" s="74">
         <v>5524</v>
       </c>
-      <c r="J34" s="74">
+      <c r="J34" s="73">
         <v>4435</v>
       </c>
-      <c r="K34" s="74">
+      <c r="K34" s="73">
         <v>5552</v>
       </c>
-      <c r="L34" s="75">
+      <c r="L34" s="74">
         <v>4677</v>
       </c>
-      <c r="M34" s="75">
+      <c r="M34" s="74">
         <v>4501</v>
       </c>
-      <c r="N34" s="74">
+      <c r="N34" s="73">
         <v>5563</v>
       </c>
-      <c r="O34" s="74">
+      <c r="O34" s="73">
         <v>6208</v>
       </c>
-      <c r="P34" s="74">
+      <c r="P34" s="73">
         <v>6681</v>
       </c>
-      <c r="Q34" s="74">
+      <c r="Q34" s="73">
         <v>7668</v>
       </c>
-      <c r="R34" s="74">
+      <c r="R34" s="73">
         <v>7177</v>
       </c>
-      <c r="S34" s="74">
+      <c r="S34" s="73">
         <v>5489</v>
       </c>
-      <c r="T34" s="74">
+      <c r="T34" s="73">
         <v>5892</v>
       </c>
-      <c r="U34" s="74">
+      <c r="U34" s="73">
         <v>6463</v>
       </c>
-      <c r="V34" s="74">
+      <c r="V34" s="73">
         <v>6762</v>
       </c>
-      <c r="W34" s="74">
+      <c r="W34" s="73">
         <v>6809</v>
       </c>
-      <c r="X34" s="74">
+      <c r="X34" s="73">
         <v>7026</v>
       </c>
-      <c r="Y34" s="74">
+      <c r="Y34" s="73">
         <v>7395</v>
       </c>
-      <c r="Z34" s="74">
+      <c r="Z34" s="73">
         <v>7960</v>
       </c>
-      <c r="AA34" s="74">
+      <c r="AA34" s="73">
         <v>7934</v>
       </c>
-      <c r="AB34" s="74">
+      <c r="AB34" s="73">
         <v>3260</v>
       </c>
-      <c r="AC34" s="74">
+      <c r="AC34" s="73">
         <v>9289</v>
       </c>
-      <c r="AD34" s="74">
+      <c r="AD34" s="73">
         <v>9811</v>
       </c>
-      <c r="AE34" s="74">
+      <c r="AE34" s="73">
         <v>1114</v>
       </c>
-      <c r="AF34" s="74">
+      <c r="AF34" s="73">
         <v>6616</v>
       </c>
-      <c r="AG34" s="74">
+      <c r="AG34" s="73">
         <v>10423</v>
       </c>
-      <c r="AH34" s="74">
+      <c r="AH34" s="73">
         <v>11474</v>
       </c>
-      <c r="AI34" s="74">
+      <c r="AI34" s="73">
         <v>11891</v>
       </c>
-      <c r="AJ34" s="38">
+      <c r="AJ34" s="37">
         <v>3.6343036430189997E-2</v>
       </c>
-      <c r="AK34" s="71"/>
+      <c r="AK34" s="70"/>
       <c r="AL34" s="1"/>
     </row>
     <row r="35" spans="2:39" x14ac:dyDescent="0.25">
-      <c r="B35" s="37" t="s">
+      <c r="B35" s="36" t="s">
         <v>46</v>
       </c>
-      <c r="C35" s="74">
+      <c r="C35" s="73">
         <v>3579</v>
       </c>
-      <c r="D35" s="74">
+      <c r="D35" s="73">
         <v>4827</v>
       </c>
-      <c r="E35" s="74">
+      <c r="E35" s="73">
         <v>4672</v>
       </c>
-      <c r="F35" s="74">
+      <c r="F35" s="73">
         <v>3589</v>
       </c>
-      <c r="G35" s="74">
+      <c r="G35" s="73">
         <v>5307</v>
       </c>
-      <c r="H35" s="75">
+      <c r="H35" s="74">
         <v>4712</v>
       </c>
-      <c r="I35" s="75">
+      <c r="I35" s="74">
         <v>5908</v>
       </c>
-      <c r="J35" s="74">
+      <c r="J35" s="73">
         <v>4787</v>
       </c>
-      <c r="K35" s="74">
+      <c r="K35" s="73">
         <v>5594</v>
       </c>
-      <c r="L35" s="75">
+      <c r="L35" s="74">
         <v>5702</v>
       </c>
-      <c r="M35" s="75">
+      <c r="M35" s="74">
         <v>4930</v>
       </c>
-      <c r="N35" s="74">
+      <c r="N35" s="73">
         <v>5846</v>
       </c>
-      <c r="O35" s="74">
+      <c r="O35" s="73">
         <v>6997</v>
       </c>
-      <c r="P35" s="74">
+      <c r="P35" s="73">
         <v>7718</v>
       </c>
-      <c r="Q35" s="74">
+      <c r="Q35" s="73">
         <v>9895</v>
       </c>
-      <c r="R35" s="74">
+      <c r="R35" s="73">
         <v>8446</v>
       </c>
-      <c r="S35" s="74">
+      <c r="S35" s="73">
         <v>5714</v>
       </c>
-      <c r="T35" s="74">
+      <c r="T35" s="73">
         <v>6969</v>
       </c>
-      <c r="U35" s="74">
+      <c r="U35" s="73">
         <v>7357</v>
       </c>
-      <c r="V35" s="74">
+      <c r="V35" s="73">
         <v>7538</v>
       </c>
-      <c r="W35" s="74">
+      <c r="W35" s="73">
         <v>8342</v>
       </c>
-      <c r="X35" s="74">
+      <c r="X35" s="73">
         <v>7868</v>
       </c>
-      <c r="Y35" s="74">
+      <c r="Y35" s="73">
         <v>8683</v>
       </c>
-      <c r="Z35" s="74">
+      <c r="Z35" s="73">
         <v>9743</v>
       </c>
-      <c r="AA35" s="74">
+      <c r="AA35" s="73">
         <v>9244</v>
       </c>
-      <c r="AB35" s="74">
+      <c r="AB35" s="73">
         <v>4561</v>
       </c>
-      <c r="AC35" s="74">
+      <c r="AC35" s="73">
         <v>11940</v>
       </c>
-      <c r="AD35" s="74">
+      <c r="AD35" s="73">
         <v>4217</v>
       </c>
-      <c r="AE35" s="74">
+      <c r="AE35" s="73">
         <v>2403</v>
       </c>
-      <c r="AF35" s="74">
+      <c r="AF35" s="73">
         <v>7451</v>
       </c>
-      <c r="AG35" s="74">
+      <c r="AG35" s="73">
         <v>11335</v>
       </c>
-      <c r="AH35" s="74">
+      <c r="AH35" s="73">
         <v>13397</v>
       </c>
-      <c r="AI35" s="74">
+      <c r="AI35" s="73">
         <v>12772</v>
       </c>
-      <c r="AJ35" s="38">
+      <c r="AJ35" s="37">
         <v>-4.6652235575128757E-2</v>
       </c>
-      <c r="AK35" s="71"/>
+      <c r="AK35" s="70"/>
       <c r="AL35" s="1"/>
     </row>
     <row r="36" spans="2:39" x14ac:dyDescent="0.25">
-      <c r="B36" s="39" t="s">
+      <c r="B36" s="38" t="s">
         <v>12</v>
       </c>
-      <c r="C36" s="76">
+      <c r="C36" s="75">
         <v>11175</v>
       </c>
-      <c r="D36" s="76">
+      <c r="D36" s="75">
         <v>14514</v>
       </c>
-      <c r="E36" s="76">
+      <c r="E36" s="75">
         <v>14222</v>
       </c>
-      <c r="F36" s="76">
+      <c r="F36" s="75">
         <v>11037</v>
       </c>
-      <c r="G36" s="76">
+      <c r="G36" s="75">
         <v>14673</v>
       </c>
-      <c r="H36" s="76">
+      <c r="H36" s="75">
         <v>14877</v>
       </c>
-      <c r="I36" s="76">
+      <c r="I36" s="75">
         <v>16395</v>
       </c>
-      <c r="J36" s="76">
+      <c r="J36" s="75">
         <v>12833</v>
       </c>
-      <c r="K36" s="76">
+      <c r="K36" s="75">
         <v>15650</v>
       </c>
-      <c r="L36" s="76">
+      <c r="L36" s="75">
         <v>14247</v>
       </c>
-      <c r="M36" s="76">
+      <c r="M36" s="75">
         <v>13449</v>
       </c>
-      <c r="N36" s="76">
+      <c r="N36" s="75">
         <v>15989</v>
       </c>
-      <c r="O36" s="76">
+      <c r="O36" s="75">
         <v>18635</v>
       </c>
-      <c r="P36" s="76">
+      <c r="P36" s="75">
         <v>20441</v>
       </c>
-      <c r="Q36" s="76">
+      <c r="Q36" s="75">
         <v>24974</v>
       </c>
-      <c r="R36" s="76">
+      <c r="R36" s="75">
         <v>21731</v>
       </c>
-      <c r="S36" s="76">
+      <c r="S36" s="75">
         <v>16161</v>
       </c>
-      <c r="T36" s="76">
+      <c r="T36" s="75">
         <v>18068</v>
       </c>
-      <c r="U36" s="76">
+      <c r="U36" s="75">
         <v>19527</v>
       </c>
-      <c r="V36" s="76">
+      <c r="V36" s="75">
         <v>20642</v>
       </c>
-      <c r="W36" s="76">
+      <c r="W36" s="75">
         <v>21502</v>
       </c>
-      <c r="X36" s="76">
+      <c r="X36" s="75">
         <v>21538</v>
       </c>
-      <c r="Y36" s="76">
+      <c r="Y36" s="75">
         <v>22836</v>
       </c>
-      <c r="Z36" s="76">
+      <c r="Z36" s="75">
         <v>24983</v>
       </c>
-      <c r="AA36" s="76">
+      <c r="AA36" s="75">
         <v>24445</v>
       </c>
-      <c r="AB36" s="76">
+      <c r="AB36" s="75">
         <v>10625</v>
       </c>
-      <c r="AC36" s="76">
+      <c r="AC36" s="75">
         <v>30135</v>
       </c>
-      <c r="AD36" s="76">
+      <c r="AD36" s="75">
         <v>23198</v>
       </c>
-      <c r="AE36" s="76">
+      <c r="AE36" s="75">
         <v>4503</v>
       </c>
-      <c r="AF36" s="76">
+      <c r="AF36" s="75">
         <v>18822</v>
       </c>
-      <c r="AG36" s="76">
+      <c r="AG36" s="75">
         <v>32202</v>
       </c>
-      <c r="AH36" s="76">
+      <c r="AH36" s="75">
         <v>37006</v>
       </c>
-      <c r="AI36" s="76">
+      <c r="AI36" s="75">
         <v>37475</v>
       </c>
-      <c r="AJ36" s="40">
+      <c r="AJ36" s="39">
         <v>1.267362049397395E-2</v>
       </c>
-      <c r="AK36" s="103"/>
+      <c r="AK36" s="102"/>
       <c r="AL36" s="1"/>
     </row>
     <row r="37" spans="2:39" x14ac:dyDescent="0.25">
-      <c r="B37" s="37" t="s">
+      <c r="B37" s="36" t="s">
         <v>47</v>
       </c>
-      <c r="C37" s="74">
+      <c r="C37" s="73">
         <v>3696</v>
       </c>
-      <c r="D37" s="74">
+      <c r="D37" s="73">
         <v>4572</v>
       </c>
-      <c r="E37" s="74">
+      <c r="E37" s="73">
         <v>4706</v>
       </c>
-      <c r="F37" s="74">
+      <c r="F37" s="73">
         <v>3854</v>
       </c>
-      <c r="G37" s="74">
+      <c r="G37" s="73">
         <v>4056</v>
       </c>
-      <c r="H37" s="75">
+      <c r="H37" s="74">
         <v>4658</v>
       </c>
-      <c r="I37" s="75">
+      <c r="I37" s="74">
         <v>5050</v>
       </c>
-      <c r="J37" s="74">
+      <c r="J37" s="73">
         <v>4821</v>
       </c>
-      <c r="K37" s="74">
+      <c r="K37" s="73">
         <v>6054</v>
       </c>
-      <c r="L37" s="75">
+      <c r="L37" s="74">
         <v>4472</v>
       </c>
-      <c r="M37" s="75">
+      <c r="M37" s="74">
         <v>4787</v>
       </c>
-      <c r="N37" s="74">
+      <c r="N37" s="73">
         <v>6005</v>
       </c>
-      <c r="O37" s="74">
+      <c r="O37" s="73">
         <v>6117</v>
       </c>
-      <c r="P37" s="74">
+      <c r="P37" s="73">
         <v>8392</v>
       </c>
-      <c r="Q37" s="74">
+      <c r="Q37" s="73">
         <v>7736</v>
       </c>
-      <c r="R37" s="74">
+      <c r="R37" s="73">
         <v>6442</v>
       </c>
-      <c r="S37" s="74">
+      <c r="S37" s="73">
         <v>5861</v>
       </c>
-      <c r="T37" s="74">
+      <c r="T37" s="73">
         <v>5998</v>
       </c>
-      <c r="U37" s="74">
+      <c r="U37" s="73">
         <v>7230</v>
       </c>
-      <c r="V37" s="74">
+      <c r="V37" s="73">
         <v>6346</v>
       </c>
-      <c r="W37" s="74">
+      <c r="W37" s="73">
         <v>6386</v>
       </c>
-      <c r="X37" s="74">
+      <c r="X37" s="73">
         <v>7688</v>
       </c>
-      <c r="Y37" s="74">
+      <c r="Y37" s="73">
         <v>7667</v>
       </c>
-      <c r="Z37" s="74">
+      <c r="Z37" s="73">
         <v>7340</v>
       </c>
-      <c r="AA37" s="74">
+      <c r="AA37" s="73">
         <v>9664</v>
       </c>
-      <c r="AB37" s="74">
+      <c r="AB37" s="73">
         <v>3956</v>
       </c>
-      <c r="AC37" s="74">
+      <c r="AC37" s="73">
         <v>9790</v>
       </c>
-      <c r="AD37" s="74">
+      <c r="AD37" s="73">
         <v>0</v>
       </c>
-      <c r="AE37" s="74">
+      <c r="AE37" s="73">
         <v>1296</v>
       </c>
-      <c r="AF37" s="74">
+      <c r="AF37" s="73">
         <v>7952</v>
       </c>
-      <c r="AG37" s="74">
+      <c r="AG37" s="73">
         <v>10152</v>
       </c>
-      <c r="AH37" s="74">
+      <c r="AH37" s="73">
         <v>10091</v>
       </c>
-      <c r="AI37" s="74">
+      <c r="AI37" s="73">
         <v>11345</v>
       </c>
-      <c r="AJ37" s="38">
+      <c r="AJ37" s="37">
         <v>0.12426915072837182</v>
       </c>
-      <c r="AK37" s="71"/>
-      <c r="AL37" s="71"/>
+      <c r="AK37" s="70"/>
+      <c r="AL37" s="70"/>
     </row>
     <row r="38" spans="2:39" x14ac:dyDescent="0.25">
-      <c r="B38" s="37" t="s">
+      <c r="B38" s="36" t="s">
         <v>14</v>
       </c>
-      <c r="C38" s="74">
+      <c r="C38" s="73">
         <v>2900</v>
       </c>
-      <c r="D38" s="74">
+      <c r="D38" s="73">
         <v>3037</v>
       </c>
-      <c r="E38" s="74">
+      <c r="E38" s="73">
         <v>3152</v>
       </c>
-      <c r="F38" s="74">
+      <c r="F38" s="73">
         <v>3030</v>
       </c>
-      <c r="G38" s="74">
+      <c r="G38" s="73">
         <v>3344</v>
       </c>
-      <c r="H38" s="75">
+      <c r="H38" s="74">
         <v>3389</v>
       </c>
-      <c r="I38" s="75">
+      <c r="I38" s="74">
         <v>3744</v>
       </c>
-      <c r="J38" s="74">
+      <c r="J38" s="73">
         <v>3694</v>
       </c>
-      <c r="K38" s="74">
+      <c r="K38" s="73">
         <v>3965</v>
       </c>
-      <c r="L38" s="75">
+      <c r="L38" s="74">
         <v>3783</v>
       </c>
-      <c r="M38" s="75">
+      <c r="M38" s="74">
         <v>3915</v>
       </c>
-      <c r="N38" s="74">
+      <c r="N38" s="73">
         <v>5130</v>
       </c>
-      <c r="O38" s="74">
+      <c r="O38" s="73">
         <v>5588</v>
       </c>
-      <c r="P38" s="74">
+      <c r="P38" s="73">
         <v>6466</v>
       </c>
-      <c r="Q38" s="74">
+      <c r="Q38" s="73">
         <v>6907</v>
       </c>
-      <c r="R38" s="74">
+      <c r="R38" s="73">
         <v>6322</v>
       </c>
-      <c r="S38" s="74">
+      <c r="S38" s="73">
         <v>4354</v>
       </c>
-      <c r="T38" s="74">
+      <c r="T38" s="73">
         <v>5286</v>
       </c>
-      <c r="U38" s="74">
+      <c r="U38" s="73">
         <v>6072</v>
       </c>
-      <c r="V38" s="74">
+      <c r="V38" s="73">
         <v>5410</v>
       </c>
-      <c r="W38" s="74">
+      <c r="W38" s="73">
         <v>5961</v>
       </c>
-      <c r="X38" s="74">
+      <c r="X38" s="73">
         <v>5894</v>
       </c>
-      <c r="Y38" s="74">
+      <c r="Y38" s="73">
         <v>5797</v>
       </c>
-      <c r="Z38" s="74">
+      <c r="Z38" s="73">
         <v>6457</v>
       </c>
-      <c r="AA38" s="74">
+      <c r="AA38" s="73">
         <v>7100</v>
       </c>
-      <c r="AB38" s="74">
+      <c r="AB38" s="73">
         <v>4293</v>
       </c>
-      <c r="AC38" s="74">
+      <c r="AC38" s="73">
         <v>8166</v>
       </c>
-      <c r="AD38" s="74">
+      <c r="AD38" s="73">
         <v>0</v>
       </c>
-      <c r="AE38" s="74">
+      <c r="AE38" s="73">
         <v>601</v>
       </c>
-      <c r="AF38" s="74">
+      <c r="AF38" s="73">
         <v>6573</v>
       </c>
-      <c r="AG38" s="74">
+      <c r="AG38" s="73">
         <v>7830</v>
       </c>
-      <c r="AH38" s="74">
+      <c r="AH38" s="73">
         <v>10068</v>
       </c>
-      <c r="AI38" s="74">
+      <c r="AI38" s="73">
         <v>9669</v>
       </c>
-      <c r="AJ38" s="38">
+      <c r="AJ38" s="37">
         <v>-3.9630512514898686E-2</v>
       </c>
-      <c r="AK38" s="71"/>
+      <c r="AK38" s="70"/>
       <c r="AL38" s="1"/>
-      <c r="AM38" s="87"/>
+      <c r="AM38" s="86"/>
     </row>
     <row r="39" spans="2:39" x14ac:dyDescent="0.25">
-      <c r="B39" s="37" t="s">
+      <c r="B39" s="36" t="s">
         <v>48</v>
       </c>
-      <c r="C39" s="74">
+      <c r="C39" s="73">
         <v>2323</v>
       </c>
-      <c r="D39" s="74">
+      <c r="D39" s="73">
         <v>2523</v>
       </c>
-      <c r="E39" s="74">
+      <c r="E39" s="73">
         <v>3287</v>
       </c>
-      <c r="F39" s="74">
+      <c r="F39" s="73">
         <v>2497</v>
       </c>
-      <c r="G39" s="74">
+      <c r="G39" s="73">
         <v>2574</v>
       </c>
-      <c r="H39" s="75">
+      <c r="H39" s="74">
         <v>2825</v>
       </c>
-      <c r="I39" s="75">
+      <c r="I39" s="74">
         <v>3138</v>
       </c>
-      <c r="J39" s="74">
+      <c r="J39" s="73">
         <v>3390</v>
       </c>
-      <c r="K39" s="74">
+      <c r="K39" s="73">
         <v>3498</v>
       </c>
-      <c r="L39" s="75">
+      <c r="L39" s="74">
         <v>2997</v>
       </c>
-      <c r="M39" s="75">
+      <c r="M39" s="74">
         <v>3373</v>
       </c>
-      <c r="N39" s="74">
+      <c r="N39" s="73">
         <v>4001</v>
       </c>
-      <c r="O39" s="74">
+      <c r="O39" s="73">
         <v>4766</v>
       </c>
-      <c r="P39" s="74">
+      <c r="P39" s="73">
         <v>5845</v>
       </c>
-      <c r="Q39" s="74">
+      <c r="Q39" s="73">
         <v>6017</v>
       </c>
-      <c r="R39" s="74">
+      <c r="R39" s="73">
         <v>5177</v>
       </c>
-      <c r="S39" s="74">
+      <c r="S39" s="73">
         <v>4340</v>
       </c>
-      <c r="T39" s="74">
+      <c r="T39" s="73">
         <v>4384</v>
       </c>
-      <c r="U39" s="74">
+      <c r="U39" s="73">
         <v>5426</v>
       </c>
-      <c r="V39" s="74">
+      <c r="V39" s="73">
         <v>4791</v>
       </c>
-      <c r="W39" s="74">
+      <c r="W39" s="73">
         <v>5559</v>
       </c>
-      <c r="X39" s="74">
+      <c r="X39" s="73">
         <v>5296</v>
       </c>
-      <c r="Y39" s="74">
+      <c r="Y39" s="73">
         <v>5055</v>
       </c>
-      <c r="Z39" s="74">
+      <c r="Z39" s="73">
         <v>5588</v>
       </c>
-      <c r="AA39" s="74">
+      <c r="AA39" s="73">
         <v>6685</v>
       </c>
-      <c r="AB39" s="74">
+      <c r="AB39" s="73">
         <v>4405</v>
       </c>
-      <c r="AC39" s="74">
+      <c r="AC39" s="73">
         <v>7787</v>
       </c>
-      <c r="AD39" s="74">
+      <c r="AD39" s="73">
         <v>22</v>
       </c>
-      <c r="AE39" s="74">
+      <c r="AE39" s="73">
         <v>1922</v>
       </c>
-      <c r="AF39" s="74">
+      <c r="AF39" s="73">
         <v>6603</v>
       </c>
-      <c r="AG39" s="74">
+      <c r="AG39" s="73">
         <v>7310</v>
       </c>
-      <c r="AH39" s="74">
+      <c r="AH39" s="73">
         <v>9151</v>
       </c>
-      <c r="AI39" s="74">
+      <c r="AI39" s="73">
         <v>9798</v>
       </c>
-      <c r="AJ39" s="38">
+      <c r="AJ39" s="37">
         <v>7.0702655447492074E-2</v>
       </c>
-      <c r="AK39" s="71"/>
-      <c r="AL39" s="97"/>
+      <c r="AK39" s="70"/>
+      <c r="AL39" s="96"/>
     </row>
     <row r="40" spans="2:39" x14ac:dyDescent="0.25">
-      <c r="B40" s="39" t="s">
+      <c r="B40" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="C40" s="76">
+      <c r="C40" s="75">
         <v>8919</v>
       </c>
-      <c r="D40" s="76">
+      <c r="D40" s="75">
         <v>10132</v>
       </c>
-      <c r="E40" s="76">
+      <c r="E40" s="75">
         <v>11145</v>
       </c>
-      <c r="F40" s="76">
+      <c r="F40" s="75">
         <v>9381</v>
       </c>
-      <c r="G40" s="76">
+      <c r="G40" s="75">
         <v>9974</v>
       </c>
-      <c r="H40" s="76">
+      <c r="H40" s="75">
         <v>10872</v>
       </c>
-      <c r="I40" s="76">
+      <c r="I40" s="75">
         <v>11932</v>
       </c>
-      <c r="J40" s="76">
+      <c r="J40" s="75">
         <v>11905</v>
       </c>
-      <c r="K40" s="76">
+      <c r="K40" s="75">
         <v>13517</v>
       </c>
-      <c r="L40" s="76">
+      <c r="L40" s="75">
         <v>11252</v>
       </c>
-      <c r="M40" s="76">
+      <c r="M40" s="75">
         <v>12075</v>
       </c>
-      <c r="N40" s="76">
+      <c r="N40" s="75">
         <v>15136</v>
       </c>
-      <c r="O40" s="76">
+      <c r="O40" s="75">
         <v>16471</v>
       </c>
-      <c r="P40" s="76">
+      <c r="P40" s="75">
         <v>20703</v>
       </c>
-      <c r="Q40" s="76">
+      <c r="Q40" s="75">
         <v>20660</v>
       </c>
-      <c r="R40" s="76">
+      <c r="R40" s="75">
         <v>17941</v>
       </c>
-      <c r="S40" s="76">
+      <c r="S40" s="75">
         <v>14555</v>
       </c>
-      <c r="T40" s="76">
+      <c r="T40" s="75">
         <v>15668</v>
       </c>
-      <c r="U40" s="76">
+      <c r="U40" s="75">
         <v>18728</v>
       </c>
-      <c r="V40" s="76">
+      <c r="V40" s="75">
         <v>16547</v>
       </c>
-      <c r="W40" s="76">
+      <c r="W40" s="75">
         <v>17906</v>
       </c>
-      <c r="X40" s="76">
+      <c r="X40" s="75">
         <v>18878</v>
       </c>
-      <c r="Y40" s="76">
+      <c r="Y40" s="75">
         <v>18519</v>
       </c>
-      <c r="Z40" s="76">
+      <c r="Z40" s="75">
         <v>19385</v>
       </c>
-      <c r="AA40" s="76">
+      <c r="AA40" s="75">
         <v>23449</v>
       </c>
-      <c r="AB40" s="76">
+      <c r="AB40" s="75">
         <v>12654</v>
       </c>
-      <c r="AC40" s="76">
+      <c r="AC40" s="75">
         <v>25743</v>
       </c>
-      <c r="AD40" s="76">
+      <c r="AD40" s="75">
         <v>22</v>
       </c>
-      <c r="AE40" s="76">
+      <c r="AE40" s="75">
         <v>3819</v>
       </c>
-      <c r="AF40" s="76">
+      <c r="AF40" s="75">
         <v>21128</v>
       </c>
-      <c r="AG40" s="76">
+      <c r="AG40" s="75">
         <v>25292</v>
       </c>
-      <c r="AH40" s="76">
+      <c r="AH40" s="75">
         <v>29310</v>
       </c>
-      <c r="AI40" s="76">
+      <c r="AI40" s="75">
         <v>30812</v>
       </c>
-      <c r="AJ40" s="40">
+      <c r="AJ40" s="39">
         <v>5.1245308768338452E-2</v>
       </c>
       <c r="AK40" s="1"/>
       <c r="AL40" s="1"/>
     </row>
     <row r="41" spans="2:39" x14ac:dyDescent="0.25">
-      <c r="B41" s="37" t="s">
+      <c r="B41" s="36" t="s">
         <v>49</v>
       </c>
-      <c r="C41" s="74">
+      <c r="C41" s="73">
         <v>3096</v>
       </c>
-      <c r="D41" s="74">
+      <c r="D41" s="73">
         <v>3482</v>
       </c>
-      <c r="E41" s="74">
+      <c r="E41" s="73">
         <v>3311</v>
       </c>
-      <c r="F41" s="74">
+      <c r="F41" s="73">
         <v>2869</v>
       </c>
-      <c r="G41" s="74">
+      <c r="G41" s="73">
         <v>3456</v>
       </c>
-      <c r="H41" s="75">
+      <c r="H41" s="74">
         <v>3590</v>
       </c>
-      <c r="I41" s="75">
+      <c r="I41" s="74">
         <v>4034</v>
       </c>
-      <c r="J41" s="74">
+      <c r="J41" s="73">
         <v>3836</v>
       </c>
-      <c r="K41" s="74">
+      <c r="K41" s="73">
         <v>4295</v>
       </c>
-      <c r="L41" s="75">
+      <c r="L41" s="74">
         <v>3771</v>
       </c>
-      <c r="M41" s="75">
+      <c r="M41" s="74">
         <v>4542</v>
       </c>
-      <c r="N41" s="74">
+      <c r="N41" s="73">
         <v>5485</v>
       </c>
-      <c r="O41" s="74">
+      <c r="O41" s="73">
         <v>6093</v>
       </c>
-      <c r="P41" s="74">
+      <c r="P41" s="73">
         <v>6588</v>
       </c>
-      <c r="Q41" s="74">
+      <c r="Q41" s="73">
         <v>6936</v>
       </c>
-      <c r="R41" s="74">
+      <c r="R41" s="73">
         <v>6964</v>
       </c>
-      <c r="S41" s="74">
+      <c r="S41" s="73">
         <v>5537</v>
       </c>
-      <c r="T41" s="74">
+      <c r="T41" s="73">
         <v>6398</v>
       </c>
-      <c r="U41" s="74">
+      <c r="U41" s="73">
         <v>6682</v>
       </c>
-      <c r="V41" s="74">
+      <c r="V41" s="73">
         <v>5923</v>
       </c>
-      <c r="W41" s="74">
+      <c r="W41" s="73">
         <v>6138</v>
       </c>
-      <c r="X41" s="74">
+      <c r="X41" s="73">
         <v>6159</v>
       </c>
-      <c r="Y41" s="74">
+      <c r="Y41" s="73">
         <v>7532</v>
       </c>
-      <c r="Z41" s="74">
+      <c r="Z41" s="73">
         <v>9512</v>
       </c>
-      <c r="AA41" s="74">
+      <c r="AA41" s="73">
         <v>8084</v>
       </c>
-      <c r="AB41" s="74">
+      <c r="AB41" s="73">
         <v>5251</v>
       </c>
-      <c r="AC41" s="74">
+      <c r="AC41" s="73">
         <v>8852</v>
       </c>
-      <c r="AD41" s="74">
+      <c r="AD41" s="73">
         <v>4</v>
       </c>
-      <c r="AE41" s="74">
+      <c r="AE41" s="73">
         <v>4884</v>
       </c>
-      <c r="AF41" s="74">
+      <c r="AF41" s="73">
         <v>7932</v>
       </c>
-      <c r="AG41" s="74">
+      <c r="AG41" s="73">
         <v>8040</v>
       </c>
-      <c r="AH41" s="74">
+      <c r="AH41" s="73">
         <v>9675</v>
       </c>
-      <c r="AI41" s="74">
+      <c r="AI41" s="73">
         <v>10080</v>
       </c>
-      <c r="AJ41" s="38">
+      <c r="AJ41" s="37">
         <v>4.1860465116279069E-2</v>
       </c>
-      <c r="AK41" s="71"/>
-      <c r="AL41" s="24"/>
+      <c r="AK41" s="70"/>
+      <c r="AL41" s="96"/>
     </row>
     <row r="42" spans="2:39" x14ac:dyDescent="0.25">
-      <c r="B42" s="37" t="s">
+      <c r="B42" s="36" t="s">
         <v>50</v>
       </c>
-      <c r="C42" s="74">
+      <c r="C42" s="73">
         <v>2776</v>
       </c>
-      <c r="D42" s="74">
+      <c r="D42" s="73">
         <v>2995</v>
       </c>
-      <c r="E42" s="74">
+      <c r="E42" s="73">
         <v>3688</v>
       </c>
-      <c r="F42" s="74">
+      <c r="F42" s="73">
         <v>2687</v>
       </c>
-      <c r="G42" s="74">
+      <c r="G42" s="73">
         <v>3226</v>
       </c>
-      <c r="H42" s="75">
+      <c r="H42" s="74">
         <v>3403</v>
       </c>
-      <c r="I42" s="75">
+      <c r="I42" s="74">
         <v>3806</v>
       </c>
-      <c r="J42" s="74">
+      <c r="J42" s="73">
         <v>3498</v>
       </c>
-      <c r="K42" s="74">
+      <c r="K42" s="73">
         <v>4016</v>
       </c>
-      <c r="L42" s="75">
+      <c r="L42" s="74">
         <v>3536</v>
       </c>
-      <c r="M42" s="75">
+      <c r="M42" s="74">
         <v>3856</v>
       </c>
-      <c r="N42" s="74">
+      <c r="N42" s="73">
         <v>4246</v>
       </c>
-      <c r="O42" s="74">
+      <c r="O42" s="73">
         <v>4460</v>
       </c>
-      <c r="P42" s="74">
+      <c r="P42" s="73">
         <v>6086</v>
       </c>
-      <c r="Q42" s="74">
+      <c r="Q42" s="73">
         <v>6929</v>
       </c>
-      <c r="R42" s="74">
+      <c r="R42" s="73">
         <v>6443</v>
       </c>
-      <c r="S42" s="74">
+      <c r="S42" s="73">
         <v>5374</v>
       </c>
-      <c r="T42" s="74">
+      <c r="T42" s="73">
         <v>4643</v>
       </c>
-      <c r="U42" s="74">
+      <c r="U42" s="73">
         <v>4009</v>
       </c>
-      <c r="V42" s="74">
+      <c r="V42" s="73">
         <v>5026</v>
       </c>
-      <c r="W42" s="74">
+      <c r="W42" s="73">
         <v>5754</v>
       </c>
-      <c r="X42" s="74">
+      <c r="X42" s="73">
         <v>5735</v>
       </c>
-      <c r="Y42" s="74">
+      <c r="Y42" s="73">
         <v>5663</v>
       </c>
-      <c r="Z42" s="74">
+      <c r="Z42" s="73">
         <v>5320</v>
       </c>
-      <c r="AA42" s="74">
+      <c r="AA42" s="73">
         <v>7428</v>
       </c>
-      <c r="AB42" s="74">
+      <c r="AB42" s="73">
         <v>6394</v>
       </c>
-      <c r="AC42" s="74">
+      <c r="AC42" s="73">
         <v>8903</v>
       </c>
-      <c r="AD42" s="74">
+      <c r="AD42" s="73">
         <v>38</v>
       </c>
-      <c r="AE42" s="74">
+      <c r="AE42" s="73">
         <v>2632</v>
       </c>
-      <c r="AF42" s="74">
+      <c r="AF42" s="73">
         <v>4822</v>
       </c>
-      <c r="AG42" s="74">
+      <c r="AG42" s="73">
         <v>5900</v>
       </c>
-      <c r="AH42" s="74">
+      <c r="AH42" s="73">
         <v>7563</v>
       </c>
-      <c r="AI42" s="74">
+      <c r="AI42" s="73">
         <v>7026</v>
       </c>
-      <c r="AJ42" s="38">
+      <c r="AJ42" s="37">
         <v>-7.1003570011900038E-2</v>
       </c>
-      <c r="AK42" s="71"/>
-      <c r="AL42" s="24"/>
+      <c r="AK42" s="92"/>
     </row>
     <row r="43" spans="2:39" x14ac:dyDescent="0.25">
-      <c r="B43" s="37" t="s">
+      <c r="B43" s="36" t="s">
         <v>19</v>
       </c>
-      <c r="C43" s="74">
+      <c r="C43" s="73">
         <v>1432</v>
       </c>
-      <c r="D43" s="74">
+      <c r="D43" s="73">
         <v>1688</v>
       </c>
-      <c r="E43" s="74">
+      <c r="E43" s="73">
         <v>825</v>
       </c>
-      <c r="F43" s="74">
+      <c r="F43" s="73">
         <v>1354</v>
       </c>
-      <c r="G43" s="74">
+      <c r="G43" s="73">
         <v>1207</v>
       </c>
-      <c r="H43" s="75">
+      <c r="H43" s="74">
         <v>1157</v>
       </c>
-      <c r="I43" s="75">
+      <c r="I43" s="74">
         <v>1765</v>
       </c>
-      <c r="J43" s="74">
+      <c r="J43" s="73">
         <v>1031</v>
       </c>
-      <c r="K43" s="74">
+      <c r="K43" s="73">
         <v>907</v>
       </c>
-      <c r="L43" s="75">
+      <c r="L43" s="74">
         <v>787</v>
       </c>
-      <c r="M43" s="75">
+      <c r="M43" s="74">
         <v>967</v>
       </c>
-      <c r="N43" s="74">
+      <c r="N43" s="73">
         <v>1178</v>
       </c>
-      <c r="O43" s="74">
+      <c r="O43" s="73">
         <v>1525</v>
       </c>
-      <c r="P43" s="74">
+      <c r="P43" s="73">
         <v>2196</v>
       </c>
-      <c r="Q43" s="74">
+      <c r="Q43" s="73">
         <v>1889</v>
       </c>
-      <c r="R43" s="74">
+      <c r="R43" s="73">
         <v>1675</v>
       </c>
-      <c r="S43" s="74">
+      <c r="S43" s="73">
         <v>1706</v>
       </c>
-      <c r="T43" s="74">
+      <c r="T43" s="73">
         <v>1763</v>
       </c>
-      <c r="U43" s="74">
+      <c r="U43" s="73">
         <v>1594</v>
       </c>
-      <c r="V43" s="74">
+      <c r="V43" s="73">
         <v>1574</v>
       </c>
-      <c r="W43" s="74">
+      <c r="W43" s="73">
         <v>1449</v>
       </c>
-      <c r="X43" s="74">
+      <c r="X43" s="73">
         <v>1649</v>
       </c>
-      <c r="Y43" s="74">
+      <c r="Y43" s="73">
         <v>1564</v>
       </c>
-      <c r="Z43" s="74">
+      <c r="Z43" s="73">
         <v>1710</v>
       </c>
-      <c r="AA43" s="74">
+      <c r="AA43" s="73">
         <v>351</v>
       </c>
-      <c r="AB43" s="74">
+      <c r="AB43" s="73">
         <v>1812</v>
       </c>
-      <c r="AC43" s="74">
+      <c r="AC43" s="73">
         <v>1457</v>
       </c>
-      <c r="AD43" s="74">
+      <c r="AD43" s="73">
         <v>39</v>
       </c>
-      <c r="AE43" s="74">
+      <c r="AE43" s="73">
         <v>443</v>
       </c>
-      <c r="AF43" s="74">
+      <c r="AF43" s="73">
         <v>1395</v>
       </c>
-      <c r="AG43" s="74">
+      <c r="AG43" s="73">
         <v>1561</v>
       </c>
-      <c r="AH43" s="74">
+      <c r="AH43" s="73">
         <v>1806</v>
       </c>
-      <c r="AI43" s="74"/>
-[...2 lines deleted...]
-      <c r="AL43" s="93"/>
+      <c r="AI43" s="73">
+        <v>1676</v>
+      </c>
+      <c r="AJ43" s="37">
+        <v>-7.1982281284606861E-2</v>
+      </c>
+      <c r="AK43" s="92"/>
+      <c r="AL43" s="92"/>
     </row>
     <row r="44" spans="2:39" x14ac:dyDescent="0.25">
-      <c r="B44" s="39" t="s">
+      <c r="B44" s="38" t="s">
         <v>20</v>
       </c>
-      <c r="C44" s="76">
+      <c r="C44" s="75">
         <v>7304</v>
       </c>
-      <c r="D44" s="76">
+      <c r="D44" s="75">
         <v>8165</v>
       </c>
-      <c r="E44" s="76">
+      <c r="E44" s="75">
         <v>7824</v>
       </c>
-      <c r="F44" s="76">
+      <c r="F44" s="75">
         <v>6910</v>
       </c>
-      <c r="G44" s="76">
+      <c r="G44" s="75">
         <v>7889</v>
       </c>
-      <c r="H44" s="76">
+      <c r="H44" s="75">
         <v>8150</v>
       </c>
-      <c r="I44" s="76">
+      <c r="I44" s="75">
         <v>9605</v>
       </c>
-      <c r="J44" s="76">
+      <c r="J44" s="75">
         <v>8365</v>
       </c>
-      <c r="K44" s="76">
+      <c r="K44" s="75">
         <v>9218</v>
       </c>
-      <c r="L44" s="76">
+      <c r="L44" s="75">
         <v>8094</v>
       </c>
-      <c r="M44" s="76">
+      <c r="M44" s="75">
         <v>9365</v>
       </c>
-      <c r="N44" s="76">
+      <c r="N44" s="75">
         <v>10909</v>
       </c>
-      <c r="O44" s="76">
+      <c r="O44" s="75">
         <v>12078</v>
       </c>
-      <c r="P44" s="76">
+      <c r="P44" s="75">
         <v>14870</v>
       </c>
-      <c r="Q44" s="76">
+      <c r="Q44" s="75">
         <v>15754</v>
       </c>
-      <c r="R44" s="76">
+      <c r="R44" s="75">
         <v>15082</v>
       </c>
-      <c r="S44" s="76">
+      <c r="S44" s="75">
         <v>12617</v>
       </c>
-      <c r="T44" s="76">
+      <c r="T44" s="75">
         <v>12804</v>
       </c>
-      <c r="U44" s="76">
+      <c r="U44" s="75">
         <v>12285</v>
       </c>
-      <c r="V44" s="76">
+      <c r="V44" s="75">
         <v>12523</v>
       </c>
-      <c r="W44" s="76">
+      <c r="W44" s="75">
         <v>13341</v>
       </c>
-      <c r="X44" s="76">
+      <c r="X44" s="75">
         <v>13543</v>
       </c>
-      <c r="Y44" s="76">
+      <c r="Y44" s="75">
         <v>14759</v>
       </c>
-      <c r="Z44" s="76">
+      <c r="Z44" s="75">
         <v>16542</v>
       </c>
-      <c r="AA44" s="76">
+      <c r="AA44" s="75">
         <v>15863</v>
       </c>
-      <c r="AB44" s="76">
+      <c r="AB44" s="75">
         <v>13457</v>
       </c>
-      <c r="AC44" s="76">
+      <c r="AC44" s="75">
         <v>19212</v>
       </c>
-      <c r="AD44" s="76">
+      <c r="AD44" s="75">
         <v>81</v>
       </c>
-      <c r="AE44" s="76">
+      <c r="AE44" s="75">
         <v>7959</v>
       </c>
-      <c r="AF44" s="76">
+      <c r="AF44" s="75">
         <v>14149</v>
       </c>
-      <c r="AG44" s="76">
+      <c r="AG44" s="75">
         <v>15501</v>
       </c>
-      <c r="AH44" s="76">
+      <c r="AH44" s="75">
         <v>19044</v>
       </c>
-      <c r="AI44" s="76"/>
-      <c r="AJ44" s="40"/>
+      <c r="AI44" s="75">
+        <v>18782</v>
+      </c>
+      <c r="AJ44" s="39">
+        <v>-1.3757613946649863E-2</v>
+      </c>
     </row>
     <row r="45" spans="2:39" x14ac:dyDescent="0.25">
-      <c r="B45" s="37" t="s">
+      <c r="B45" s="36" t="s">
         <v>21</v>
       </c>
-      <c r="C45" s="74">
+      <c r="C45" s="73">
         <v>2448</v>
       </c>
-      <c r="D45" s="74">
+      <c r="D45" s="73">
         <v>2895</v>
       </c>
-      <c r="E45" s="74">
+      <c r="E45" s="73">
         <v>871</v>
       </c>
-      <c r="F45" s="74">
+      <c r="F45" s="73">
         <v>2228</v>
       </c>
-      <c r="G45" s="74">
+      <c r="G45" s="73">
         <v>2320</v>
       </c>
-      <c r="H45" s="75">
+      <c r="H45" s="74">
         <v>1956</v>
       </c>
-      <c r="I45" s="75">
+      <c r="I45" s="74">
         <v>2370</v>
       </c>
-      <c r="J45" s="74">
+      <c r="J45" s="73">
         <v>1650</v>
       </c>
-      <c r="K45" s="74">
+      <c r="K45" s="73">
         <v>1596</v>
       </c>
-      <c r="L45" s="75">
+      <c r="L45" s="74">
         <v>1619</v>
       </c>
-      <c r="M45" s="75">
+      <c r="M45" s="74">
         <v>1712</v>
       </c>
-      <c r="N45" s="74">
+      <c r="N45" s="73">
         <v>1494</v>
       </c>
-      <c r="O45" s="74">
+      <c r="O45" s="73">
         <v>2093</v>
       </c>
-      <c r="P45" s="74">
+      <c r="P45" s="73">
         <v>2513</v>
       </c>
-      <c r="Q45" s="74">
+      <c r="Q45" s="73">
         <v>2847</v>
       </c>
-      <c r="R45" s="74">
+      <c r="R45" s="73">
         <v>2320</v>
       </c>
-      <c r="S45" s="74">
+      <c r="S45" s="73">
         <v>2985</v>
       </c>
-      <c r="T45" s="74">
+      <c r="T45" s="73">
         <v>2956</v>
       </c>
-      <c r="U45" s="74">
+      <c r="U45" s="73">
         <v>2553</v>
       </c>
-      <c r="V45" s="74">
+      <c r="V45" s="73">
         <v>2909</v>
       </c>
-      <c r="W45" s="74">
+      <c r="W45" s="73">
         <v>2312</v>
       </c>
-      <c r="X45" s="74">
+      <c r="X45" s="73">
         <v>2236</v>
       </c>
-      <c r="Y45" s="74">
+      <c r="Y45" s="73">
         <v>2841</v>
       </c>
-      <c r="Z45" s="74">
+      <c r="Z45" s="73">
         <v>3246</v>
       </c>
-      <c r="AA45" s="74">
+      <c r="AA45" s="73">
         <v>602</v>
       </c>
-      <c r="AB45" s="74">
+      <c r="AB45" s="73">
         <v>2858</v>
       </c>
-      <c r="AC45" s="74">
+      <c r="AC45" s="73">
         <v>2814</v>
       </c>
-      <c r="AD45" s="74">
+      <c r="AD45" s="73">
         <v>135</v>
       </c>
-      <c r="AE45" s="74">
+      <c r="AE45" s="73">
         <v>1187</v>
       </c>
-      <c r="AF45" s="74">
+      <c r="AF45" s="73">
         <v>3301</v>
       </c>
-      <c r="AG45" s="74">
+      <c r="AG45" s="73">
         <v>2953</v>
       </c>
-      <c r="AH45" s="74">
+      <c r="AH45" s="73">
         <v>3732</v>
       </c>
-      <c r="AI45" s="74"/>
-      <c r="AJ45" s="38"/>
+      <c r="AI45" s="73"/>
+      <c r="AJ45" s="37"/>
     </row>
     <row r="46" spans="2:39" x14ac:dyDescent="0.25">
-      <c r="B46" s="37" t="s">
+      <c r="B46" s="36" t="s">
         <v>22</v>
       </c>
-      <c r="C46" s="74">
+      <c r="C46" s="73">
         <v>3335</v>
       </c>
-      <c r="D46" s="74">
+      <c r="D46" s="73">
         <v>3336</v>
       </c>
-      <c r="E46" s="74">
+      <c r="E46" s="73">
         <v>1551</v>
       </c>
-      <c r="F46" s="74">
+      <c r="F46" s="73">
         <v>3530</v>
       </c>
-      <c r="G46" s="74">
+      <c r="G46" s="73">
         <v>3620</v>
       </c>
-      <c r="H46" s="75">
+      <c r="H46" s="74">
         <v>3038</v>
       </c>
-      <c r="I46" s="75">
+      <c r="I46" s="74">
         <v>2632</v>
       </c>
-      <c r="J46" s="74">
+      <c r="J46" s="73">
         <v>3536</v>
       </c>
-      <c r="K46" s="74">
+      <c r="K46" s="73">
         <v>3291</v>
       </c>
-      <c r="L46" s="75">
+      <c r="L46" s="74">
         <v>3786</v>
       </c>
-      <c r="M46" s="75">
+      <c r="M46" s="74">
         <v>4541</v>
       </c>
-      <c r="N46" s="74">
+      <c r="N46" s="73">
         <v>4410</v>
       </c>
-      <c r="O46" s="74">
+      <c r="O46" s="73">
         <v>5708</v>
       </c>
-      <c r="P46" s="74">
+      <c r="P46" s="73">
         <v>6268</v>
       </c>
-      <c r="Q46" s="74">
+      <c r="Q46" s="73">
         <v>6063</v>
       </c>
-      <c r="R46" s="74">
+      <c r="R46" s="73">
         <v>4866</v>
       </c>
-      <c r="S46" s="74">
+      <c r="S46" s="73">
         <v>4874</v>
       </c>
-      <c r="T46" s="74">
+      <c r="T46" s="73">
         <v>5213</v>
       </c>
-      <c r="U46" s="74">
+      <c r="U46" s="73">
         <v>5726</v>
       </c>
-      <c r="V46" s="74">
+      <c r="V46" s="73">
         <v>4847</v>
       </c>
-      <c r="W46" s="74">
+      <c r="W46" s="73">
         <v>5945</v>
       </c>
-      <c r="X46" s="74">
+      <c r="X46" s="73">
         <v>6148</v>
       </c>
-      <c r="Y46" s="74">
+      <c r="Y46" s="73">
         <v>5963</v>
       </c>
-      <c r="Z46" s="74">
+      <c r="Z46" s="73">
         <v>6557</v>
       </c>
-      <c r="AA46" s="74">
+      <c r="AA46" s="73">
         <v>1299</v>
       </c>
-      <c r="AB46" s="74">
+      <c r="AB46" s="73">
         <v>5805</v>
       </c>
-      <c r="AC46" s="74">
+      <c r="AC46" s="73">
         <v>7603</v>
       </c>
-      <c r="AD46" s="74">
+      <c r="AD46" s="73">
         <v>624</v>
       </c>
-      <c r="AE46" s="74">
+      <c r="AE46" s="73">
         <v>4501</v>
       </c>
-      <c r="AF46" s="74">
+      <c r="AF46" s="73">
         <v>7196</v>
       </c>
-      <c r="AG46" s="74">
+      <c r="AG46" s="73">
         <v>8260</v>
       </c>
-      <c r="AH46" s="74">
+      <c r="AH46" s="73">
         <v>9342</v>
       </c>
-      <c r="AI46" s="74"/>
-      <c r="AJ46" s="38"/>
+      <c r="AI46" s="73"/>
+      <c r="AJ46" s="37"/>
     </row>
     <row r="47" spans="2:39" x14ac:dyDescent="0.25">
-      <c r="B47" s="37" t="s">
+      <c r="B47" s="36" t="s">
         <v>23</v>
       </c>
-      <c r="C47" s="74">
+      <c r="C47" s="73">
         <v>4477</v>
       </c>
-      <c r="D47" s="74">
+      <c r="D47" s="73">
         <v>4663</v>
       </c>
-      <c r="E47" s="74">
+      <c r="E47" s="73">
         <v>2918</v>
       </c>
-      <c r="F47" s="74">
+      <c r="F47" s="73">
         <v>4412</v>
       </c>
-      <c r="G47" s="74">
+      <c r="G47" s="73">
         <v>4705</v>
       </c>
-      <c r="H47" s="75">
+      <c r="H47" s="74">
         <v>4981</v>
       </c>
-      <c r="I47" s="75">
+      <c r="I47" s="74">
         <v>3848</v>
       </c>
-      <c r="J47" s="74">
+      <c r="J47" s="73">
         <v>5500</v>
       </c>
-      <c r="K47" s="74">
+      <c r="K47" s="73">
         <v>4693</v>
       </c>
-      <c r="L47" s="75">
+      <c r="L47" s="74">
         <v>4971</v>
       </c>
-      <c r="M47" s="75">
+      <c r="M47" s="74">
         <v>5773</v>
       </c>
-      <c r="N47" s="74">
+      <c r="N47" s="73">
         <v>6049</v>
       </c>
-      <c r="O47" s="74">
+      <c r="O47" s="73">
         <v>7099</v>
       </c>
-      <c r="P47" s="74">
+      <c r="P47" s="73">
         <v>8167</v>
       </c>
-      <c r="Q47" s="74">
+      <c r="Q47" s="73">
         <v>7354</v>
       </c>
-      <c r="R47" s="74">
+      <c r="R47" s="73">
         <v>6344</v>
       </c>
-      <c r="S47" s="74">
+      <c r="S47" s="73">
         <v>6699</v>
       </c>
-      <c r="T47" s="74">
+      <c r="T47" s="73">
         <v>7289</v>
       </c>
-      <c r="U47" s="74">
+      <c r="U47" s="73">
         <v>6964</v>
       </c>
-      <c r="V47" s="74">
+      <c r="V47" s="73">
         <v>7230</v>
       </c>
-      <c r="W47" s="74">
+      <c r="W47" s="73">
         <v>8062</v>
       </c>
-      <c r="X47" s="74">
+      <c r="X47" s="73">
         <v>8574</v>
       </c>
-      <c r="Y47" s="74">
+      <c r="Y47" s="73">
         <v>8314</v>
       </c>
-      <c r="Z47" s="74">
+      <c r="Z47" s="73">
         <v>8526</v>
       </c>
-      <c r="AA47" s="74">
+      <c r="AA47" s="73">
         <v>2596</v>
       </c>
-      <c r="AB47" s="74">
+      <c r="AB47" s="73">
         <v>9134</v>
       </c>
-      <c r="AC47" s="74">
+      <c r="AC47" s="73">
         <v>9868</v>
       </c>
-      <c r="AD47" s="74">
+      <c r="AD47" s="73">
         <v>1321</v>
       </c>
-      <c r="AE47" s="74">
+      <c r="AE47" s="73">
         <v>6407</v>
       </c>
-      <c r="AF47" s="74">
+      <c r="AF47" s="73">
         <v>9457</v>
       </c>
-      <c r="AG47" s="74">
+      <c r="AG47" s="73">
         <v>11736</v>
       </c>
-      <c r="AH47" s="74">
+      <c r="AH47" s="73">
         <v>13205</v>
       </c>
-      <c r="AI47" s="74"/>
-[...1 lines deleted...]
-      <c r="AK47" s="93"/>
+      <c r="AI47" s="73"/>
+      <c r="AJ47" s="37"/>
+      <c r="AK47" s="92"/>
     </row>
     <row r="48" spans="2:39" x14ac:dyDescent="0.25">
-      <c r="B48" s="39" t="s">
+      <c r="B48" s="38" t="s">
         <v>24</v>
       </c>
-      <c r="C48" s="76">
+      <c r="C48" s="75">
         <v>10260</v>
       </c>
-      <c r="D48" s="76">
+      <c r="D48" s="75">
         <v>10894</v>
       </c>
-      <c r="E48" s="76">
+      <c r="E48" s="75">
         <v>5340</v>
       </c>
-      <c r="F48" s="76">
+      <c r="F48" s="75">
         <v>10170</v>
       </c>
-      <c r="G48" s="76">
+      <c r="G48" s="75">
         <v>10645</v>
       </c>
-      <c r="H48" s="76">
+      <c r="H48" s="75">
         <v>9975</v>
       </c>
-      <c r="I48" s="76">
+      <c r="I48" s="75">
         <v>8850</v>
       </c>
-      <c r="J48" s="76">
+      <c r="J48" s="75">
         <v>10686</v>
       </c>
-      <c r="K48" s="76">
+      <c r="K48" s="75">
         <v>9580</v>
       </c>
-      <c r="L48" s="76">
+      <c r="L48" s="75">
         <v>10376</v>
       </c>
-      <c r="M48" s="76">
+      <c r="M48" s="75">
         <v>12026</v>
       </c>
-      <c r="N48" s="76">
+      <c r="N48" s="75">
         <v>11953</v>
       </c>
-      <c r="O48" s="76">
+      <c r="O48" s="75">
         <v>14900</v>
       </c>
-      <c r="P48" s="76">
+      <c r="P48" s="75">
         <v>16948</v>
       </c>
-      <c r="Q48" s="76">
+      <c r="Q48" s="75">
         <v>16264</v>
       </c>
-      <c r="R48" s="76">
+      <c r="R48" s="75">
         <v>13530</v>
       </c>
-      <c r="S48" s="76">
+      <c r="S48" s="75">
         <v>14558</v>
       </c>
-      <c r="T48" s="76">
+      <c r="T48" s="75">
         <v>15458</v>
       </c>
-      <c r="U48" s="76">
+      <c r="U48" s="75">
         <v>15243</v>
       </c>
-      <c r="V48" s="76">
+      <c r="V48" s="75">
         <v>14986</v>
       </c>
-      <c r="W48" s="76">
+      <c r="W48" s="75">
         <v>16319</v>
       </c>
-      <c r="X48" s="76">
+      <c r="X48" s="75">
         <v>16958</v>
       </c>
-      <c r="Y48" s="76">
+      <c r="Y48" s="75">
         <v>17118</v>
       </c>
-      <c r="Z48" s="76">
+      <c r="Z48" s="75">
         <v>18329</v>
       </c>
-      <c r="AA48" s="76">
+      <c r="AA48" s="75">
         <v>4497</v>
       </c>
-      <c r="AB48" s="76">
+      <c r="AB48" s="75">
         <v>17797</v>
       </c>
-      <c r="AC48" s="76">
+      <c r="AC48" s="75">
         <v>20285</v>
       </c>
-      <c r="AD48" s="76">
+      <c r="AD48" s="75">
         <v>2080</v>
       </c>
-      <c r="AE48" s="76">
+      <c r="AE48" s="75">
         <v>12095</v>
       </c>
-      <c r="AF48" s="76">
+      <c r="AF48" s="75">
         <v>19954</v>
       </c>
-      <c r="AG48" s="76">
+      <c r="AG48" s="75">
         <v>22949</v>
       </c>
-      <c r="AH48" s="76">
+      <c r="AH48" s="75">
         <v>26279</v>
       </c>
-      <c r="AI48" s="76"/>
-      <c r="AJ48" s="40"/>
+      <c r="AI48" s="75"/>
+      <c r="AJ48" s="39"/>
     </row>
     <row r="49" spans="2:38" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B49" s="41" t="s">
+      <c r="B49" s="40" t="s">
         <v>7</v>
       </c>
-      <c r="C49" s="77">
+      <c r="C49" s="76">
         <v>37658</v>
       </c>
-      <c r="D49" s="77">
+      <c r="D49" s="76">
         <v>43705</v>
       </c>
-      <c r="E49" s="77">
+      <c r="E49" s="76">
         <v>38531</v>
       </c>
-      <c r="F49" s="77">
+      <c r="F49" s="76">
         <v>37498</v>
       </c>
-      <c r="G49" s="77">
+      <c r="G49" s="76">
         <v>43181</v>
       </c>
-      <c r="H49" s="77">
+      <c r="H49" s="76">
         <v>43874</v>
       </c>
-      <c r="I49" s="77">
+      <c r="I49" s="76">
         <v>46782</v>
       </c>
-      <c r="J49" s="77">
+      <c r="J49" s="76">
         <v>43789</v>
       </c>
-      <c r="K49" s="77">
+      <c r="K49" s="76">
         <v>47965</v>
       </c>
-      <c r="L49" s="77">
+      <c r="L49" s="76">
         <v>43969</v>
       </c>
-      <c r="M49" s="77">
+      <c r="M49" s="76">
         <v>46915</v>
       </c>
-      <c r="N49" s="77">
+      <c r="N49" s="76">
         <v>53987</v>
       </c>
-      <c r="O49" s="77">
+      <c r="O49" s="76">
         <v>62084</v>
       </c>
-      <c r="P49" s="77">
+      <c r="P49" s="76">
         <v>72962</v>
       </c>
-      <c r="Q49" s="77">
+      <c r="Q49" s="76">
         <v>77652</v>
       </c>
-      <c r="R49" s="77">
+      <c r="R49" s="76">
         <v>68284</v>
       </c>
-      <c r="S49" s="77">
+      <c r="S49" s="76">
         <v>57891</v>
       </c>
-      <c r="T49" s="77">
+      <c r="T49" s="76">
         <v>61998</v>
       </c>
-      <c r="U49" s="77">
+      <c r="U49" s="76">
         <v>65783</v>
       </c>
-      <c r="V49" s="77">
+      <c r="V49" s="76">
         <v>64698</v>
       </c>
-      <c r="W49" s="77">
+      <c r="W49" s="76">
         <v>69068</v>
       </c>
-      <c r="X49" s="77">
+      <c r="X49" s="76">
         <v>70917</v>
       </c>
-      <c r="Y49" s="77">
+      <c r="Y49" s="76">
         <v>73232</v>
       </c>
-      <c r="Z49" s="77">
+      <c r="Z49" s="76">
         <v>79239</v>
       </c>
-      <c r="AA49" s="77">
+      <c r="AA49" s="76">
         <v>68254</v>
       </c>
-      <c r="AB49" s="77">
+      <c r="AB49" s="76">
         <v>54533</v>
       </c>
-      <c r="AC49" s="77">
+      <c r="AC49" s="76">
         <v>95375</v>
       </c>
-      <c r="AD49" s="77">
+      <c r="AD49" s="76">
         <v>25381</v>
       </c>
-      <c r="AE49" s="77">
+      <c r="AE49" s="76">
         <v>28376</v>
       </c>
-      <c r="AF49" s="77">
+      <c r="AF49" s="76">
         <v>74053</v>
       </c>
-      <c r="AG49" s="77">
+      <c r="AG49" s="76">
         <v>95944</v>
       </c>
-      <c r="AH49" s="77">
+      <c r="AH49" s="76">
         <v>111639</v>
       </c>
-      <c r="AI49" s="77"/>
-      <c r="AJ49" s="67"/>
+      <c r="AI49" s="76"/>
+      <c r="AJ49" s="66"/>
     </row>
     <row r="50" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B50" s="1"/>
       <c r="C50" s="1"/>
       <c r="D50" s="1"/>
       <c r="E50" s="1"/>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
       <c r="I50" s="1"/>
       <c r="J50" s="1"/>
       <c r="K50" s="1"/>
       <c r="L50" s="1"/>
       <c r="M50" s="1"/>
       <c r="N50" s="1"/>
       <c r="O50" s="1"/>
       <c r="P50" s="1"/>
       <c r="Q50" s="1"/>
       <c r="R50" s="1"/>
       <c r="S50" s="1"/>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
       <c r="X50" s="1"/>
       <c r="Y50" s="1"/>
       <c r="Z50" s="1"/>
       <c r="AA50" s="1"/>
       <c r="AB50" s="1"/>
       <c r="AC50" s="1"/>
       <c r="AD50" s="1"/>
       <c r="AE50" s="1"/>
       <c r="AF50" s="1"/>
       <c r="AG50" s="1"/>
       <c r="AH50" s="1"/>
       <c r="AI50" s="1"/>
       <c r="AJ50" s="1"/>
     </row>
     <row r="51" spans="2:38" ht="20.25" x14ac:dyDescent="0.3">
-      <c r="B51" s="42" t="s">
+      <c r="B51" s="41" t="s">
         <v>82</v>
       </c>
-      <c r="C51" s="70"/>
-[...25 lines deleted...]
-      <c r="AC51" s="70"/>
+      <c r="C51" s="69"/>
+      <c r="D51" s="69"/>
+      <c r="E51" s="69"/>
+      <c r="F51" s="69"/>
+      <c r="G51" s="69"/>
+      <c r="H51" s="69"/>
+      <c r="I51" s="69"/>
+      <c r="J51" s="69"/>
+      <c r="K51" s="69"/>
+      <c r="L51" s="69"/>
+      <c r="M51" s="69"/>
+      <c r="N51" s="69"/>
+      <c r="O51" s="69"/>
+      <c r="P51" s="69"/>
+      <c r="Q51" s="69"/>
+      <c r="R51" s="69"/>
+      <c r="S51" s="69"/>
+      <c r="T51" s="69"/>
+      <c r="U51" s="69"/>
+      <c r="V51" s="69"/>
+      <c r="W51" s="69"/>
+      <c r="X51" s="69"/>
+      <c r="Y51" s="69"/>
+      <c r="Z51" s="69"/>
+      <c r="AA51" s="69"/>
+      <c r="AB51" s="69"/>
+      <c r="AC51" s="69"/>
       <c r="AD51" s="1"/>
       <c r="AE51" s="1"/>
       <c r="AF51" s="1"/>
       <c r="AG51" s="1"/>
       <c r="AH51" s="1"/>
       <c r="AI51" s="1"/>
-      <c r="AJ51" s="19"/>
-[...2 lines deleted...]
-      <c r="B52" s="34" t="s">
+      <c r="AJ51" s="18"/>
+    </row>
+    <row r="52" spans="2:38" s="32" customFormat="1" ht="24" x14ac:dyDescent="0.2">
+      <c r="B52" s="33" t="s">
         <v>8</v>
       </c>
-      <c r="C52" s="35">
+      <c r="C52" s="34">
         <v>1993</v>
       </c>
-      <c r="D52" s="35">
+      <c r="D52" s="34">
         <v>1994</v>
       </c>
-      <c r="E52" s="35">
+      <c r="E52" s="34">
         <v>1995</v>
       </c>
-      <c r="F52" s="35">
+      <c r="F52" s="34">
         <v>1996</v>
       </c>
-      <c r="G52" s="35">
+      <c r="G52" s="34">
         <v>1997</v>
       </c>
-      <c r="H52" s="35">
+      <c r="H52" s="34">
         <v>1998</v>
       </c>
-      <c r="I52" s="35">
+      <c r="I52" s="34">
         <v>1999</v>
       </c>
-      <c r="J52" s="35">
+      <c r="J52" s="34">
         <v>2000</v>
       </c>
-      <c r="K52" s="35">
+      <c r="K52" s="34">
         <v>2001</v>
       </c>
-      <c r="L52" s="35">
+      <c r="L52" s="34">
         <v>2002</v>
       </c>
-      <c r="M52" s="35">
+      <c r="M52" s="34">
         <v>2003</v>
       </c>
-      <c r="N52" s="35">
+      <c r="N52" s="34">
         <v>2004</v>
       </c>
-      <c r="O52" s="35">
+      <c r="O52" s="34">
         <v>2005</v>
       </c>
-      <c r="P52" s="35">
+      <c r="P52" s="34">
         <v>2006</v>
       </c>
-      <c r="Q52" s="35">
+      <c r="Q52" s="34">
         <v>2007</v>
       </c>
-      <c r="R52" s="35">
+      <c r="R52" s="34">
         <v>2008</v>
       </c>
-      <c r="S52" s="35">
+      <c r="S52" s="34">
         <v>2009</v>
       </c>
-      <c r="T52" s="35">
+      <c r="T52" s="34">
         <v>2010</v>
       </c>
-      <c r="U52" s="35">
+      <c r="U52" s="34">
         <v>2011</v>
       </c>
-      <c r="V52" s="35">
+      <c r="V52" s="34">
         <v>2012</v>
       </c>
-      <c r="W52" s="35">
+      <c r="W52" s="34">
         <v>2013</v>
       </c>
-      <c r="X52" s="35">
+      <c r="X52" s="34">
         <v>2014</v>
       </c>
-      <c r="Y52" s="35">
+      <c r="Y52" s="34">
         <v>2015</v>
       </c>
-      <c r="Z52" s="35">
+      <c r="Z52" s="34">
         <v>2016</v>
       </c>
-      <c r="AA52" s="35">
+      <c r="AA52" s="34">
         <v>2017</v>
       </c>
-      <c r="AB52" s="35">
+      <c r="AB52" s="34">
         <v>2018</v>
       </c>
-      <c r="AC52" s="35">
+      <c r="AC52" s="34">
         <v>2019</v>
       </c>
-      <c r="AD52" s="35">
+      <c r="AD52" s="34">
         <v>2020</v>
       </c>
-      <c r="AE52" s="35">
+      <c r="AE52" s="34">
         <v>2021</v>
       </c>
-      <c r="AF52" s="35">
+      <c r="AF52" s="34">
         <v>2022</v>
       </c>
-      <c r="AG52" s="35">
+      <c r="AG52" s="34">
         <v>2023</v>
       </c>
-      <c r="AH52" s="35">
+      <c r="AH52" s="34">
         <v>2024</v>
       </c>
-      <c r="AI52" s="35">
+      <c r="AI52" s="34">
         <v>2025</v>
       </c>
-      <c r="AJ52" s="94" t="s">
+      <c r="AJ52" s="93" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="53" spans="2:38" x14ac:dyDescent="0.25">
-      <c r="B53" s="37" t="s">
+      <c r="B53" s="36" t="s">
         <v>9</v>
       </c>
-      <c r="C53" s="72">
+      <c r="C53" s="71">
         <v>6906</v>
       </c>
-      <c r="D53" s="72">
+      <c r="D53" s="71">
         <v>6948</v>
       </c>
-      <c r="E53" s="72">
+      <c r="E53" s="71">
         <v>9382</v>
       </c>
-      <c r="F53" s="72">
+      <c r="F53" s="71">
         <v>3190</v>
       </c>
-      <c r="G53" s="72">
+      <c r="G53" s="71">
         <v>7313</v>
       </c>
-      <c r="H53" s="73">
+      <c r="H53" s="72">
         <v>8112</v>
       </c>
-      <c r="I53" s="73">
+      <c r="I53" s="72">
         <v>6374</v>
       </c>
-      <c r="J53" s="72">
+      <c r="J53" s="71">
         <v>5788</v>
       </c>
-      <c r="K53" s="72">
+      <c r="K53" s="71">
         <v>7290</v>
       </c>
-      <c r="L53" s="73">
+      <c r="L53" s="72">
         <v>5162</v>
       </c>
-      <c r="M53" s="73">
+      <c r="M53" s="72">
         <v>5175</v>
       </c>
-      <c r="N53" s="72">
+      <c r="N53" s="71">
         <v>5927</v>
       </c>
-      <c r="O53" s="72">
+      <c r="O53" s="71">
         <v>8056</v>
       </c>
-      <c r="P53" s="72">
+      <c r="P53" s="71">
         <v>9414</v>
       </c>
-      <c r="Q53" s="72">
+      <c r="Q53" s="71">
         <v>9284</v>
       </c>
-      <c r="R53" s="72">
+      <c r="R53" s="71">
         <v>6228</v>
       </c>
-      <c r="S53" s="72">
+      <c r="S53" s="71">
         <v>5105</v>
       </c>
-      <c r="T53" s="72">
+      <c r="T53" s="71">
         <v>5295</v>
       </c>
-      <c r="U53" s="72">
+      <c r="U53" s="71">
         <v>5925</v>
       </c>
-      <c r="V53" s="72">
+      <c r="V53" s="71">
         <v>6824</v>
       </c>
-      <c r="W53" s="72">
+      <c r="W53" s="71">
         <v>7775</v>
       </c>
-      <c r="X53" s="72">
+      <c r="X53" s="71">
         <v>10539</v>
       </c>
-      <c r="Y53" s="72">
+      <c r="Y53" s="71">
         <v>12844</v>
       </c>
-      <c r="Z53" s="72">
+      <c r="Z53" s="71">
         <v>10638</v>
       </c>
-      <c r="AA53" s="72">
+      <c r="AA53" s="71">
         <v>10847</v>
       </c>
-      <c r="AB53" s="72">
+      <c r="AB53" s="71">
         <v>2180</v>
       </c>
-      <c r="AC53" s="72">
+      <c r="AC53" s="71">
         <v>6275</v>
       </c>
-      <c r="AD53" s="72">
+      <c r="AD53" s="71">
         <v>5484</v>
       </c>
-      <c r="AE53" s="72">
+      <c r="AE53" s="71">
         <v>1</v>
       </c>
-      <c r="AF53" s="72">
+      <c r="AF53" s="71">
         <v>535</v>
       </c>
-      <c r="AG53" s="72">
+      <c r="AG53" s="71">
         <v>6684</v>
       </c>
-      <c r="AH53" s="72">
+      <c r="AH53" s="71">
         <v>8352</v>
       </c>
-      <c r="AI53" s="72">
+      <c r="AI53" s="71">
         <v>10736</v>
       </c>
-      <c r="AJ53" s="38">
+      <c r="AJ53" s="37">
         <v>0.28544061302681994</v>
       </c>
-      <c r="AK53" s="38"/>
+      <c r="AK53" s="37"/>
     </row>
     <row r="54" spans="2:38" x14ac:dyDescent="0.25">
-      <c r="B54" s="37" t="s">
+      <c r="B54" s="36" t="s">
         <v>10</v>
       </c>
-      <c r="C54" s="74">
+      <c r="C54" s="73">
         <v>7249</v>
       </c>
-      <c r="D54" s="74">
+      <c r="D54" s="73">
         <v>7682</v>
       </c>
-      <c r="E54" s="74">
+      <c r="E54" s="73">
         <v>8978</v>
       </c>
-      <c r="F54" s="74">
+      <c r="F54" s="73">
         <v>4357</v>
       </c>
-      <c r="G54" s="74">
+      <c r="G54" s="73">
         <v>6525</v>
       </c>
-      <c r="H54" s="75">
+      <c r="H54" s="74">
         <v>7251</v>
       </c>
-      <c r="I54" s="75">
+      <c r="I54" s="74">
         <v>5147</v>
       </c>
-      <c r="J54" s="74">
+      <c r="J54" s="73">
         <v>6864</v>
       </c>
-      <c r="K54" s="74">
+      <c r="K54" s="73">
         <v>5934</v>
       </c>
-      <c r="L54" s="75">
+      <c r="L54" s="74">
         <v>5856</v>
       </c>
-      <c r="M54" s="75">
+      <c r="M54" s="74">
         <v>5663</v>
       </c>
-      <c r="N54" s="74">
+      <c r="N54" s="73">
         <v>6234</v>
       </c>
-      <c r="O54" s="74">
+      <c r="O54" s="73">
         <v>7929</v>
       </c>
-      <c r="P54" s="74">
+      <c r="P54" s="73">
         <v>8702</v>
       </c>
-      <c r="Q54" s="74">
+      <c r="Q54" s="73">
         <v>8784</v>
       </c>
-      <c r="R54" s="74">
+      <c r="R54" s="73">
         <v>5372</v>
       </c>
-      <c r="S54" s="74">
+      <c r="S54" s="73">
         <v>4545</v>
       </c>
-      <c r="T54" s="74">
+      <c r="T54" s="73">
         <v>6145</v>
       </c>
-      <c r="U54" s="74">
+      <c r="U54" s="73">
         <v>5539</v>
       </c>
-      <c r="V54" s="74">
+      <c r="V54" s="73">
         <v>6599</v>
       </c>
-      <c r="W54" s="74">
+      <c r="W54" s="73">
         <v>7896</v>
       </c>
-      <c r="X54" s="74">
+      <c r="X54" s="73">
         <v>9328</v>
       </c>
-      <c r="Y54" s="74">
+      <c r="Y54" s="73">
         <v>10716</v>
       </c>
-      <c r="Z54" s="74">
+      <c r="Z54" s="73">
         <v>8909</v>
       </c>
-      <c r="AA54" s="74">
+      <c r="AA54" s="73">
         <v>10166</v>
       </c>
-      <c r="AB54" s="74">
+      <c r="AB54" s="73">
         <v>2289</v>
       </c>
-      <c r="AC54" s="74">
+      <c r="AC54" s="73">
         <v>6260</v>
       </c>
-      <c r="AD54" s="74">
+      <c r="AD54" s="73">
         <v>6546</v>
       </c>
-      <c r="AE54" s="74">
+      <c r="AE54" s="73">
         <v>3</v>
       </c>
-      <c r="AF54" s="74">
+      <c r="AF54" s="73">
         <v>803</v>
       </c>
-      <c r="AG54" s="74">
+      <c r="AG54" s="73">
         <v>6519</v>
       </c>
-      <c r="AH54" s="74">
+      <c r="AH54" s="73">
         <v>8038</v>
       </c>
-      <c r="AI54" s="74">
+      <c r="AI54" s="73">
         <v>11195</v>
       </c>
-      <c r="AJ54" s="38">
+      <c r="AJ54" s="37">
         <v>0.39275939288380196</v>
       </c>
     </row>
     <row r="55" spans="2:38" x14ac:dyDescent="0.25">
-      <c r="B55" s="37" t="s">
+      <c r="B55" s="36" t="s">
         <v>46</v>
       </c>
-      <c r="C55" s="74">
+      <c r="C55" s="73">
         <v>6292</v>
       </c>
-      <c r="D55" s="74">
+      <c r="D55" s="73">
         <v>7697</v>
       </c>
-      <c r="E55" s="74">
+      <c r="E55" s="73">
         <v>9740</v>
       </c>
-      <c r="F55" s="74">
+      <c r="F55" s="73">
         <v>3752</v>
       </c>
-      <c r="G55" s="74">
+      <c r="G55" s="73">
         <v>8975</v>
       </c>
-      <c r="H55" s="75">
+      <c r="H55" s="74">
         <v>8387</v>
       </c>
-      <c r="I55" s="75">
+      <c r="I55" s="74">
         <v>6672</v>
       </c>
-      <c r="J55" s="74">
+      <c r="J55" s="73">
         <v>8152</v>
       </c>
-      <c r="K55" s="74">
+      <c r="K55" s="73">
         <v>5722</v>
       </c>
-      <c r="L55" s="75">
+      <c r="L55" s="74">
         <v>7780</v>
       </c>
-      <c r="M55" s="75">
+      <c r="M55" s="74">
         <v>5878</v>
       </c>
-      <c r="N55" s="74">
+      <c r="N55" s="73">
         <v>6382</v>
       </c>
-      <c r="O55" s="74">
+      <c r="O55" s="73">
         <v>9768</v>
       </c>
-      <c r="P55" s="74">
+      <c r="P55" s="73">
         <v>10328</v>
       </c>
-      <c r="Q55" s="74">
+      <c r="Q55" s="73">
         <v>10529</v>
       </c>
-      <c r="R55" s="74">
+      <c r="R55" s="73">
         <v>6283</v>
       </c>
-      <c r="S55" s="74">
+      <c r="S55" s="73">
         <v>5438</v>
       </c>
-      <c r="T55" s="74">
+      <c r="T55" s="73">
         <v>6183</v>
       </c>
-      <c r="U55" s="74">
+      <c r="U55" s="73">
         <v>7349</v>
       </c>
-      <c r="V55" s="74">
+      <c r="V55" s="73">
         <v>6704</v>
       </c>
-      <c r="W55" s="74">
+      <c r="W55" s="73">
         <v>9390</v>
       </c>
-      <c r="X55" s="74">
+      <c r="X55" s="73">
         <v>10579</v>
       </c>
-      <c r="Y55" s="74">
+      <c r="Y55" s="73">
         <v>12306</v>
       </c>
-      <c r="Z55" s="74">
+      <c r="Z55" s="73">
         <v>9839</v>
       </c>
-      <c r="AA55" s="74">
+      <c r="AA55" s="73">
         <v>10668</v>
       </c>
-      <c r="AB55" s="74">
+      <c r="AB55" s="73">
         <v>2241</v>
       </c>
-      <c r="AC55" s="74">
+      <c r="AC55" s="73">
         <v>7282</v>
       </c>
-      <c r="AD55" s="74">
+      <c r="AD55" s="73">
         <v>3669</v>
       </c>
-      <c r="AE55" s="74">
+      <c r="AE55" s="73">
         <v>2</v>
       </c>
-      <c r="AF55" s="74">
+      <c r="AF55" s="73">
         <v>852</v>
       </c>
-      <c r="AG55" s="74">
+      <c r="AG55" s="73">
         <v>5479</v>
       </c>
-      <c r="AH55" s="74">
+      <c r="AH55" s="73">
         <v>8792</v>
       </c>
-      <c r="AI55" s="74">
+      <c r="AI55" s="73">
         <v>9853</v>
       </c>
-      <c r="AJ55" s="38">
+      <c r="AJ55" s="37">
         <v>0.12067788898999091</v>
       </c>
     </row>
     <row r="56" spans="2:38" x14ac:dyDescent="0.25">
-      <c r="B56" s="39" t="s">
+      <c r="B56" s="38" t="s">
         <v>12</v>
       </c>
-      <c r="C56" s="76">
+      <c r="C56" s="75">
         <v>20447</v>
       </c>
-      <c r="D56" s="76">
+      <c r="D56" s="75">
         <v>22327</v>
       </c>
-      <c r="E56" s="76">
+      <c r="E56" s="75">
         <v>28100</v>
       </c>
-      <c r="F56" s="76">
+      <c r="F56" s="75">
         <v>11299</v>
       </c>
-      <c r="G56" s="76">
+      <c r="G56" s="75">
         <v>22813</v>
       </c>
-      <c r="H56" s="76">
+      <c r="H56" s="75">
         <v>23750</v>
       </c>
-      <c r="I56" s="76">
+      <c r="I56" s="75">
         <v>18193</v>
       </c>
-      <c r="J56" s="76">
+      <c r="J56" s="75">
         <v>20804</v>
       </c>
-      <c r="K56" s="76">
+      <c r="K56" s="75">
         <v>18946</v>
       </c>
-      <c r="L56" s="76">
+      <c r="L56" s="75">
         <v>18798</v>
       </c>
-      <c r="M56" s="76">
+      <c r="M56" s="75">
         <v>16716</v>
       </c>
-      <c r="N56" s="76">
+      <c r="N56" s="75">
         <v>18543</v>
       </c>
-      <c r="O56" s="76">
+      <c r="O56" s="75">
         <v>25753</v>
       </c>
-      <c r="P56" s="76">
+      <c r="P56" s="75">
         <v>28444</v>
       </c>
-      <c r="Q56" s="76">
+      <c r="Q56" s="75">
         <v>28597</v>
       </c>
-      <c r="R56" s="76">
+      <c r="R56" s="75">
         <v>17883</v>
       </c>
-      <c r="S56" s="76">
+      <c r="S56" s="75">
         <v>15088</v>
       </c>
-      <c r="T56" s="76">
+      <c r="T56" s="75">
         <v>17623</v>
       </c>
-      <c r="U56" s="76">
+      <c r="U56" s="75">
         <v>18813</v>
       </c>
-      <c r="V56" s="76">
+      <c r="V56" s="75">
         <v>20127</v>
       </c>
-      <c r="W56" s="76">
+      <c r="W56" s="75">
         <v>25061</v>
       </c>
-      <c r="X56" s="76">
+      <c r="X56" s="75">
         <v>30446</v>
       </c>
-      <c r="Y56" s="76">
+      <c r="Y56" s="75">
         <v>35866</v>
       </c>
-      <c r="Z56" s="76">
+      <c r="Z56" s="75">
         <v>29386</v>
       </c>
-      <c r="AA56" s="76">
+      <c r="AA56" s="75">
         <v>31681</v>
       </c>
-      <c r="AB56" s="76">
+      <c r="AB56" s="75">
         <v>6710</v>
       </c>
-      <c r="AC56" s="76">
+      <c r="AC56" s="75">
         <v>19817</v>
       </c>
-      <c r="AD56" s="76">
+      <c r="AD56" s="75">
         <v>15699</v>
       </c>
-      <c r="AE56" s="76">
+      <c r="AE56" s="75">
         <v>6</v>
       </c>
-      <c r="AF56" s="76">
+      <c r="AF56" s="75">
         <v>2190</v>
       </c>
-      <c r="AG56" s="76">
+      <c r="AG56" s="75">
         <v>18682</v>
       </c>
-      <c r="AH56" s="76">
+      <c r="AH56" s="75">
         <v>25182</v>
       </c>
-      <c r="AI56" s="76">
+      <c r="AI56" s="75">
         <v>31784</v>
       </c>
-      <c r="AJ56" s="40">
+      <c r="AJ56" s="39">
         <v>0.26217139226431579</v>
       </c>
     </row>
     <row r="57" spans="2:38" x14ac:dyDescent="0.25">
-      <c r="B57" s="37" t="s">
+      <c r="B57" s="36" t="s">
         <v>47</v>
       </c>
-      <c r="C57" s="74">
+      <c r="C57" s="73">
         <v>7227</v>
       </c>
-      <c r="D57" s="74">
+      <c r="D57" s="73">
         <v>6702</v>
       </c>
-      <c r="E57" s="74">
+      <c r="E57" s="73">
         <v>8573</v>
       </c>
-      <c r="F57" s="74">
+      <c r="F57" s="73">
         <v>4232</v>
       </c>
-      <c r="G57" s="74">
+      <c r="G57" s="73">
         <v>5340</v>
       </c>
-      <c r="H57" s="75">
+      <c r="H57" s="74">
         <v>6867</v>
       </c>
-      <c r="I57" s="75">
+      <c r="I57" s="74">
         <v>5753</v>
       </c>
-      <c r="J57" s="74">
+      <c r="J57" s="73">
         <v>7036</v>
       </c>
-      <c r="K57" s="74">
+      <c r="K57" s="73">
         <v>5640</v>
       </c>
-      <c r="L57" s="75">
+      <c r="L57" s="74">
         <v>6431</v>
       </c>
-      <c r="M57" s="75">
+      <c r="M57" s="74">
         <v>4949</v>
       </c>
-      <c r="N57" s="74">
+      <c r="N57" s="73">
         <v>6287</v>
       </c>
-      <c r="O57" s="74">
+      <c r="O57" s="73">
         <v>7675</v>
       </c>
-      <c r="P57" s="74">
+      <c r="P57" s="73">
         <v>10091</v>
       </c>
-      <c r="Q57" s="74">
+      <c r="Q57" s="73">
         <v>10254</v>
       </c>
-      <c r="R57" s="74">
+      <c r="R57" s="73">
         <v>5556</v>
       </c>
-      <c r="S57" s="74">
+      <c r="S57" s="73">
         <v>5692</v>
       </c>
-      <c r="T57" s="74">
+      <c r="T57" s="73">
         <v>5607</v>
       </c>
-      <c r="U57" s="74">
+      <c r="U57" s="73">
         <v>5567</v>
       </c>
-      <c r="V57" s="74">
+      <c r="V57" s="73">
         <v>6249</v>
       </c>
-      <c r="W57" s="74">
+      <c r="W57" s="73">
         <v>7401</v>
       </c>
-      <c r="X57" s="74">
+      <c r="X57" s="73">
         <v>10235</v>
       </c>
-      <c r="Y57" s="74">
+      <c r="Y57" s="73">
         <v>11166</v>
       </c>
-      <c r="Z57" s="74">
+      <c r="Z57" s="73">
         <v>8406</v>
       </c>
-      <c r="AA57" s="74">
+      <c r="AA57" s="73">
         <v>9954</v>
       </c>
-      <c r="AB57" s="74">
+      <c r="AB57" s="73">
         <v>2519</v>
       </c>
-      <c r="AC57" s="74">
+      <c r="AC57" s="73">
         <v>6377</v>
       </c>
-      <c r="AD57" s="74">
+      <c r="AD57" s="73">
         <v>0</v>
       </c>
-      <c r="AE57" s="74">
+      <c r="AE57" s="73">
         <v>4</v>
       </c>
-      <c r="AF57" s="74">
+      <c r="AF57" s="73">
         <v>815</v>
       </c>
-      <c r="AG57" s="74">
+      <c r="AG57" s="73">
         <v>5396</v>
       </c>
-      <c r="AH57" s="74">
+      <c r="AH57" s="73">
         <v>7657</v>
       </c>
-      <c r="AI57" s="74">
+      <c r="AI57" s="73">
         <v>8514</v>
       </c>
-      <c r="AJ57" s="38">
+      <c r="AJ57" s="37">
         <v>0.11192372992033434</v>
       </c>
-      <c r="AK57" s="93"/>
+      <c r="AK57" s="92"/>
     </row>
     <row r="58" spans="2:38" x14ac:dyDescent="0.25">
-      <c r="B58" s="37" t="s">
+      <c r="B58" s="36" t="s">
         <v>14</v>
       </c>
-      <c r="C58" s="74">
+      <c r="C58" s="73">
         <v>5396</v>
       </c>
-      <c r="D58" s="74">
+      <c r="D58" s="73">
         <v>6206</v>
       </c>
-      <c r="E58" s="74">
+      <c r="E58" s="73">
         <v>6320</v>
       </c>
-      <c r="F58" s="74">
+      <c r="F58" s="73">
         <v>4443</v>
       </c>
-      <c r="G58" s="74">
+      <c r="G58" s="73">
         <v>5525</v>
       </c>
-      <c r="H58" s="75">
+      <c r="H58" s="74">
         <v>6478</v>
       </c>
-      <c r="I58" s="75">
+      <c r="I58" s="74">
         <v>4886</v>
       </c>
-      <c r="J58" s="74">
+      <c r="J58" s="73">
         <v>5810</v>
       </c>
-      <c r="K58" s="74">
+      <c r="K58" s="73">
         <v>4949</v>
       </c>
-      <c r="L58" s="75">
+      <c r="L58" s="74">
         <v>6058</v>
       </c>
-      <c r="M58" s="75">
+      <c r="M58" s="74">
         <v>6101</v>
       </c>
-      <c r="N58" s="74">
+      <c r="N58" s="73">
         <v>4553</v>
       </c>
-      <c r="O58" s="74">
+      <c r="O58" s="73">
         <v>5273</v>
       </c>
-      <c r="P58" s="74">
+      <c r="P58" s="73">
         <v>7369</v>
       </c>
-      <c r="Q58" s="74">
+      <c r="Q58" s="73">
         <v>7073</v>
       </c>
-      <c r="R58" s="74">
+      <c r="R58" s="73">
         <v>5800</v>
       </c>
-      <c r="S58" s="74">
+      <c r="S58" s="73">
         <v>4651</v>
       </c>
-      <c r="T58" s="74">
+      <c r="T58" s="73">
         <v>4437</v>
       </c>
-      <c r="U58" s="74">
+      <c r="U58" s="73">
         <v>4088</v>
       </c>
-      <c r="V58" s="74">
+      <c r="V58" s="73">
         <v>4934</v>
       </c>
-      <c r="W58" s="74">
+      <c r="W58" s="73">
         <v>5775</v>
       </c>
-      <c r="X58" s="74">
+      <c r="X58" s="73">
         <v>7715</v>
       </c>
-      <c r="Y58" s="74">
+      <c r="Y58" s="73">
         <v>7709</v>
       </c>
-      <c r="Z58" s="74">
+      <c r="Z58" s="73">
         <v>6775</v>
       </c>
-      <c r="AA58" s="74">
+      <c r="AA58" s="73">
         <v>7239</v>
       </c>
-      <c r="AB58" s="74">
+      <c r="AB58" s="73">
         <v>2152</v>
       </c>
-      <c r="AC58" s="74">
+      <c r="AC58" s="73">
         <v>5876</v>
       </c>
-      <c r="AD58" s="74">
+      <c r="AD58" s="73">
         <v>3</v>
       </c>
-      <c r="AE58" s="74">
+      <c r="AE58" s="73">
         <v>0</v>
       </c>
-      <c r="AF58" s="74">
+      <c r="AF58" s="73">
         <v>867</v>
       </c>
-      <c r="AG58" s="74">
+      <c r="AG58" s="73">
         <v>4020</v>
       </c>
-      <c r="AH58" s="74">
+      <c r="AH58" s="73">
         <v>8048</v>
       </c>
-      <c r="AI58" s="74">
+      <c r="AI58" s="73">
         <v>9062</v>
       </c>
-      <c r="AJ58" s="38">
+      <c r="AJ58" s="37">
         <v>0.12599403578528828</v>
       </c>
-      <c r="AK58" s="71"/>
+      <c r="AK58" s="70"/>
       <c r="AL58" s="1"/>
     </row>
     <row r="59" spans="2:38" x14ac:dyDescent="0.25">
-      <c r="B59" s="37" t="s">
+      <c r="B59" s="36" t="s">
         <v>48</v>
       </c>
-      <c r="C59" s="74">
+      <c r="C59" s="73">
         <v>4725</v>
       </c>
-      <c r="D59" s="74">
+      <c r="D59" s="73">
         <v>5127</v>
       </c>
-      <c r="E59" s="74">
+      <c r="E59" s="73">
         <v>5507</v>
       </c>
-      <c r="F59" s="74">
+      <c r="F59" s="73">
         <v>3313</v>
       </c>
-      <c r="G59" s="74">
+      <c r="G59" s="73">
         <v>4392</v>
       </c>
-      <c r="H59" s="75">
+      <c r="H59" s="74">
         <v>4775</v>
       </c>
-      <c r="I59" s="75">
+      <c r="I59" s="74">
         <v>4695</v>
       </c>
-      <c r="J59" s="74">
+      <c r="J59" s="73">
         <v>5793</v>
       </c>
-      <c r="K59" s="74">
+      <c r="K59" s="73">
         <v>4505</v>
       </c>
-      <c r="L59" s="75">
+      <c r="L59" s="74">
         <v>5007</v>
       </c>
-      <c r="M59" s="75">
+      <c r="M59" s="74">
         <v>4352</v>
       </c>
-      <c r="N59" s="74">
+      <c r="N59" s="73">
         <v>4239</v>
       </c>
-      <c r="O59" s="74">
+      <c r="O59" s="73">
         <v>4934</v>
       </c>
-      <c r="P59" s="74">
+      <c r="P59" s="73">
         <v>6935</v>
       </c>
-      <c r="Q59" s="74">
+      <c r="Q59" s="73">
         <v>6954</v>
       </c>
-      <c r="R59" s="74">
+      <c r="R59" s="73">
         <v>4850</v>
       </c>
-      <c r="S59" s="74">
+      <c r="S59" s="73">
         <v>4482</v>
       </c>
-      <c r="T59" s="74">
+      <c r="T59" s="73">
         <v>4242</v>
       </c>
-      <c r="U59" s="74">
+      <c r="U59" s="73">
         <v>3598</v>
       </c>
-      <c r="V59" s="74">
+      <c r="V59" s="73">
         <v>4455</v>
       </c>
-      <c r="W59" s="74">
+      <c r="W59" s="73">
         <v>5558</v>
       </c>
-      <c r="X59" s="74">
+      <c r="X59" s="73">
         <v>8019</v>
       </c>
-      <c r="Y59" s="74">
+      <c r="Y59" s="73">
         <v>8464</v>
       </c>
-      <c r="Z59" s="74">
+      <c r="Z59" s="73">
         <v>7912</v>
       </c>
-      <c r="AA59" s="74">
+      <c r="AA59" s="73">
         <v>9160</v>
       </c>
-      <c r="AB59" s="74">
+      <c r="AB59" s="73">
         <v>2440</v>
       </c>
-      <c r="AC59" s="74">
+      <c r="AC59" s="73">
         <v>5255</v>
       </c>
-      <c r="AD59" s="74">
+      <c r="AD59" s="73">
         <v>0</v>
       </c>
-      <c r="AE59" s="74">
+      <c r="AE59" s="73">
         <v>1</v>
       </c>
-      <c r="AF59" s="74">
+      <c r="AF59" s="73">
         <v>961</v>
       </c>
-      <c r="AG59" s="74">
+      <c r="AG59" s="73">
         <v>3758</v>
       </c>
-      <c r="AH59" s="74">
+      <c r="AH59" s="73">
         <v>8940</v>
       </c>
-      <c r="AI59" s="74">
+      <c r="AI59" s="73">
         <v>9194</v>
       </c>
-      <c r="AJ59" s="38">
+      <c r="AJ59" s="37">
         <v>2.8411633109619687E-2</v>
       </c>
-      <c r="AK59" s="93"/>
+      <c r="AK59" s="92"/>
     </row>
     <row r="60" spans="2:38" x14ac:dyDescent="0.25">
-      <c r="B60" s="39" t="s">
+      <c r="B60" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="C60" s="76">
+      <c r="C60" s="75">
         <v>17348</v>
       </c>
-      <c r="D60" s="76">
+      <c r="D60" s="75">
         <v>18035</v>
       </c>
-      <c r="E60" s="76">
+      <c r="E60" s="75">
         <v>20400</v>
       </c>
-      <c r="F60" s="76">
+      <c r="F60" s="75">
         <v>11988</v>
       </c>
-      <c r="G60" s="76">
+      <c r="G60" s="75">
         <v>15257</v>
       </c>
-      <c r="H60" s="76">
+      <c r="H60" s="75">
         <v>18120</v>
       </c>
-      <c r="I60" s="76">
+      <c r="I60" s="75">
         <v>15334</v>
       </c>
-      <c r="J60" s="76">
+      <c r="J60" s="75">
         <v>18639</v>
       </c>
-      <c r="K60" s="76">
+      <c r="K60" s="75">
         <v>15094</v>
       </c>
-      <c r="L60" s="76">
+      <c r="L60" s="75">
         <v>17496</v>
       </c>
-      <c r="M60" s="76">
+      <c r="M60" s="75">
         <v>15402</v>
       </c>
-      <c r="N60" s="76">
+      <c r="N60" s="75">
         <v>15079</v>
       </c>
-      <c r="O60" s="76">
+      <c r="O60" s="75">
         <v>17882</v>
       </c>
-      <c r="P60" s="76">
+      <c r="P60" s="75">
         <v>24395</v>
       </c>
-      <c r="Q60" s="76">
+      <c r="Q60" s="75">
         <v>24281</v>
       </c>
-      <c r="R60" s="76">
+      <c r="R60" s="75">
         <v>16206</v>
       </c>
-      <c r="S60" s="76">
+      <c r="S60" s="75">
         <v>14825</v>
       </c>
-      <c r="T60" s="76">
+      <c r="T60" s="75">
         <v>14286</v>
       </c>
-      <c r="U60" s="76">
+      <c r="U60" s="75">
         <v>13253</v>
       </c>
-      <c r="V60" s="76">
+      <c r="V60" s="75">
         <v>15638</v>
       </c>
-      <c r="W60" s="76">
+      <c r="W60" s="75">
         <v>18734</v>
       </c>
-      <c r="X60" s="76">
+      <c r="X60" s="75">
         <v>25969</v>
       </c>
-      <c r="Y60" s="76">
+      <c r="Y60" s="75">
         <v>27339</v>
       </c>
-      <c r="Z60" s="76">
+      <c r="Z60" s="75">
         <v>23093</v>
       </c>
-      <c r="AA60" s="76">
+      <c r="AA60" s="75">
         <v>26353</v>
       </c>
-      <c r="AB60" s="76">
+      <c r="AB60" s="75">
         <v>7111</v>
       </c>
-      <c r="AC60" s="76">
+      <c r="AC60" s="75">
         <v>17508</v>
       </c>
-      <c r="AD60" s="76">
+      <c r="AD60" s="75">
         <v>3</v>
       </c>
-      <c r="AE60" s="76">
+      <c r="AE60" s="75">
         <v>5</v>
       </c>
-      <c r="AF60" s="76">
+      <c r="AF60" s="75">
         <v>2643</v>
       </c>
-      <c r="AG60" s="76">
+      <c r="AG60" s="75">
         <v>13174</v>
       </c>
-      <c r="AH60" s="76">
+      <c r="AH60" s="75">
         <v>24645</v>
       </c>
-      <c r="AI60" s="76">
+      <c r="AI60" s="75">
         <v>26770</v>
       </c>
-      <c r="AJ60" s="40">
+      <c r="AJ60" s="39">
         <v>8.6224386285250559E-2</v>
       </c>
     </row>
     <row r="61" spans="2:38" x14ac:dyDescent="0.25">
-      <c r="B61" s="37" t="s">
+      <c r="B61" s="36" t="s">
         <v>49</v>
       </c>
-      <c r="C61" s="74">
+      <c r="C61" s="73">
         <v>6094</v>
       </c>
-      <c r="D61" s="74">
+      <c r="D61" s="73">
         <v>6789</v>
       </c>
-      <c r="E61" s="74">
+      <c r="E61" s="73">
         <v>6603</v>
       </c>
-      <c r="F61" s="74">
+      <c r="F61" s="73">
         <v>3324</v>
       </c>
-      <c r="G61" s="74">
+      <c r="G61" s="73">
         <v>5927</v>
       </c>
-      <c r="H61" s="75">
+      <c r="H61" s="74">
         <v>5754</v>
       </c>
-      <c r="I61" s="75">
+      <c r="I61" s="74">
         <v>5375</v>
       </c>
-      <c r="J61" s="74">
+      <c r="J61" s="73">
         <v>5911</v>
       </c>
-      <c r="K61" s="74">
+      <c r="K61" s="73">
         <v>4624</v>
       </c>
-      <c r="L61" s="75">
+      <c r="L61" s="74">
         <v>6064</v>
       </c>
-      <c r="M61" s="75">
+      <c r="M61" s="74">
         <v>6478</v>
       </c>
-      <c r="N61" s="74">
+      <c r="N61" s="73">
         <v>5684</v>
       </c>
-      <c r="O61" s="74">
+      <c r="O61" s="73">
         <v>7021</v>
       </c>
-      <c r="P61" s="74">
+      <c r="P61" s="73">
         <v>7803</v>
       </c>
-      <c r="Q61" s="74">
+      <c r="Q61" s="73">
         <v>8588</v>
       </c>
-      <c r="R61" s="74">
+      <c r="R61" s="73">
         <v>5408</v>
       </c>
-      <c r="S61" s="74">
+      <c r="S61" s="73">
         <v>5999</v>
       </c>
-      <c r="T61" s="74">
+      <c r="T61" s="73">
         <v>4909</v>
       </c>
-      <c r="U61" s="74">
+      <c r="U61" s="73">
         <v>6020</v>
       </c>
-      <c r="V61" s="74">
+      <c r="V61" s="73">
         <v>5359</v>
       </c>
-      <c r="W61" s="74">
+      <c r="W61" s="73">
         <v>7359</v>
       </c>
-      <c r="X61" s="74">
+      <c r="X61" s="73">
         <v>9939</v>
       </c>
-      <c r="Y61" s="74">
+      <c r="Y61" s="73">
         <v>10950</v>
       </c>
-      <c r="Z61" s="74">
+      <c r="Z61" s="73">
         <v>9401</v>
       </c>
-      <c r="AA61" s="74">
+      <c r="AA61" s="73">
         <v>11008</v>
       </c>
-      <c r="AB61" s="74">
+      <c r="AB61" s="73">
         <v>2859</v>
       </c>
-      <c r="AC61" s="74">
+      <c r="AC61" s="73">
         <v>7525</v>
       </c>
-      <c r="AD61" s="74">
+      <c r="AD61" s="73">
         <v>0</v>
       </c>
-      <c r="AE61" s="74">
+      <c r="AE61" s="73">
         <v>5</v>
       </c>
-      <c r="AF61" s="74">
+      <c r="AF61" s="73">
         <v>922</v>
       </c>
-      <c r="AG61" s="74">
+      <c r="AG61" s="73">
         <v>4997</v>
       </c>
-      <c r="AH61" s="74">
+      <c r="AH61" s="73">
         <v>8892</v>
       </c>
-      <c r="AI61" s="74">
+      <c r="AI61" s="73">
         <v>12481</v>
       </c>
-      <c r="AJ61" s="38">
+      <c r="AJ61" s="37">
         <v>0.403621232568601</v>
       </c>
-      <c r="AK61" s="93"/>
+      <c r="AK61" s="92"/>
     </row>
     <row r="62" spans="2:38" x14ac:dyDescent="0.25">
-      <c r="B62" s="37" t="s">
+      <c r="B62" s="36" t="s">
         <v>50</v>
       </c>
-      <c r="C62" s="74">
+      <c r="C62" s="73">
         <v>7846</v>
       </c>
-      <c r="D62" s="74">
+      <c r="D62" s="73">
         <v>9185</v>
       </c>
-      <c r="E62" s="74">
+      <c r="E62" s="73">
         <v>8611</v>
       </c>
-      <c r="F62" s="74">
+      <c r="F62" s="73">
         <v>5913</v>
       </c>
-      <c r="G62" s="74">
+      <c r="G62" s="73">
         <v>7271</v>
       </c>
-      <c r="H62" s="75">
+      <c r="H62" s="74">
         <v>7045</v>
       </c>
-      <c r="I62" s="75">
+      <c r="I62" s="74">
         <v>7971</v>
       </c>
-      <c r="J62" s="74">
+      <c r="J62" s="73">
         <v>6852</v>
       </c>
-      <c r="K62" s="74">
+      <c r="K62" s="73">
         <v>5694</v>
       </c>
-      <c r="L62" s="75">
+      <c r="L62" s="74">
         <v>7596</v>
       </c>
-      <c r="M62" s="75">
+      <c r="M62" s="74">
         <v>8091</v>
       </c>
-      <c r="N62" s="74">
+      <c r="N62" s="73">
         <v>8395</v>
       </c>
-      <c r="O62" s="74">
+      <c r="O62" s="73">
         <v>7088</v>
       </c>
-      <c r="P62" s="74">
+      <c r="P62" s="73">
         <v>8871</v>
       </c>
-      <c r="Q62" s="74">
+      <c r="Q62" s="73">
         <v>8792</v>
       </c>
-      <c r="R62" s="74">
+      <c r="R62" s="73">
         <v>6065</v>
       </c>
-      <c r="S62" s="74">
+      <c r="S62" s="73">
         <v>4710</v>
       </c>
-      <c r="T62" s="74">
+      <c r="T62" s="73">
         <v>6293</v>
       </c>
-      <c r="U62" s="74">
+      <c r="U62" s="73">
         <v>5152</v>
       </c>
-      <c r="V62" s="74">
+      <c r="V62" s="73">
         <v>7354</v>
       </c>
-      <c r="W62" s="74">
+      <c r="W62" s="73">
         <v>9220</v>
       </c>
-      <c r="X62" s="74">
+      <c r="X62" s="73">
         <v>10475</v>
       </c>
-      <c r="Y62" s="74">
+      <c r="Y62" s="73">
         <v>11656</v>
       </c>
-      <c r="Z62" s="74">
+      <c r="Z62" s="73">
         <v>10288</v>
       </c>
-      <c r="AA62" s="74">
+      <c r="AA62" s="73">
         <v>10160</v>
       </c>
-      <c r="AB62" s="74">
+      <c r="AB62" s="73">
         <v>3643</v>
       </c>
-      <c r="AC62" s="74">
+      <c r="AC62" s="73">
         <v>7672</v>
       </c>
-      <c r="AD62" s="74">
+      <c r="AD62" s="73">
         <v>3</v>
       </c>
-      <c r="AE62" s="74">
+      <c r="AE62" s="73">
         <v>7</v>
       </c>
-      <c r="AF62" s="74">
+      <c r="AF62" s="73">
         <v>3007</v>
       </c>
-      <c r="AG62" s="74">
+      <c r="AG62" s="73">
         <v>5037</v>
       </c>
-      <c r="AH62" s="74">
+      <c r="AH62" s="73">
         <v>8306</v>
       </c>
-      <c r="AI62" s="74">
+      <c r="AI62" s="73">
         <v>10879</v>
       </c>
-      <c r="AJ62" s="38">
+      <c r="AJ62" s="37">
         <v>0.30977606549482301</v>
       </c>
-      <c r="AK62" s="107"/>
+      <c r="AK62" s="92"/>
     </row>
     <row r="63" spans="2:38" x14ac:dyDescent="0.25">
-      <c r="B63" s="37" t="s">
+      <c r="B63" s="36" t="s">
         <v>19</v>
       </c>
-      <c r="C63" s="74">
+      <c r="C63" s="73">
         <v>4168</v>
       </c>
-      <c r="D63" s="74">
+      <c r="D63" s="73">
         <v>4710</v>
       </c>
-      <c r="E63" s="74">
+      <c r="E63" s="73">
         <v>877</v>
       </c>
-      <c r="F63" s="74">
+      <c r="F63" s="73">
         <v>2288</v>
       </c>
-      <c r="G63" s="74">
+      <c r="G63" s="73">
         <v>2597</v>
       </c>
-      <c r="H63" s="75">
+      <c r="H63" s="74">
         <v>2683</v>
       </c>
-      <c r="I63" s="75">
+      <c r="I63" s="74">
         <v>3108</v>
       </c>
-      <c r="J63" s="74">
+      <c r="J63" s="73">
         <v>2630</v>
       </c>
-      <c r="K63" s="74">
+      <c r="K63" s="73">
         <v>2334</v>
       </c>
-      <c r="L63" s="75">
+      <c r="L63" s="74">
         <v>2980</v>
       </c>
-      <c r="M63" s="75">
+      <c r="M63" s="74">
         <v>2515</v>
       </c>
-      <c r="N63" s="74">
+      <c r="N63" s="73">
         <v>2987</v>
       </c>
-      <c r="O63" s="74">
+      <c r="O63" s="73">
         <v>3559</v>
       </c>
-      <c r="P63" s="74">
+      <c r="P63" s="73">
         <v>3871</v>
       </c>
-      <c r="Q63" s="74">
+      <c r="Q63" s="73">
         <v>3658</v>
       </c>
-      <c r="R63" s="74">
+      <c r="R63" s="73">
         <v>2381</v>
       </c>
-      <c r="S63" s="74">
+      <c r="S63" s="73">
         <v>2109</v>
       </c>
-      <c r="T63" s="74">
+      <c r="T63" s="73">
         <v>2102</v>
       </c>
-      <c r="U63" s="74">
+      <c r="U63" s="73">
         <v>2043</v>
       </c>
-      <c r="V63" s="74">
+      <c r="V63" s="73">
         <v>2770</v>
       </c>
-      <c r="W63" s="74">
+      <c r="W63" s="73">
         <v>3030</v>
       </c>
-      <c r="X63" s="74">
+      <c r="X63" s="73">
         <v>4307</v>
       </c>
-      <c r="Y63" s="74">
+      <c r="Y63" s="73">
         <v>4423</v>
       </c>
-      <c r="Z63" s="74">
+      <c r="Z63" s="73">
         <v>3768</v>
       </c>
-      <c r="AA63" s="74">
+      <c r="AA63" s="73">
         <v>302</v>
       </c>
-      <c r="AB63" s="74">
+      <c r="AB63" s="73">
         <v>1608</v>
       </c>
-      <c r="AC63" s="74">
+      <c r="AC63" s="73">
         <v>2547</v>
       </c>
-      <c r="AD63" s="74">
+      <c r="AD63" s="73">
         <v>6</v>
       </c>
-      <c r="AE63" s="74">
+      <c r="AE63" s="73">
         <v>0</v>
       </c>
-      <c r="AF63" s="74">
+      <c r="AF63" s="73">
         <v>1330</v>
       </c>
-      <c r="AG63" s="74">
+      <c r="AG63" s="73">
         <v>2810</v>
       </c>
-      <c r="AH63" s="74">
+      <c r="AH63" s="73">
         <v>4884</v>
       </c>
-      <c r="AI63" s="74"/>
-      <c r="AJ63" s="38"/>
+      <c r="AI63" s="73">
+        <v>4777</v>
+      </c>
+      <c r="AJ63" s="37">
+        <v>-2.1908271908271909E-2</v>
+      </c>
+      <c r="AK63" s="92"/>
     </row>
     <row r="64" spans="2:38" x14ac:dyDescent="0.25">
-      <c r="B64" s="39" t="s">
+      <c r="B64" s="38" t="s">
         <v>20</v>
       </c>
-      <c r="C64" s="76">
+      <c r="C64" s="75">
         <v>18108</v>
       </c>
-      <c r="D64" s="76">
+      <c r="D64" s="75">
         <v>20684</v>
       </c>
-      <c r="E64" s="76">
+      <c r="E64" s="75">
         <v>16091</v>
       </c>
-      <c r="F64" s="76">
+      <c r="F64" s="75">
         <v>11525</v>
       </c>
-      <c r="G64" s="76">
+      <c r="G64" s="75">
         <v>15795</v>
       </c>
-      <c r="H64" s="76">
+      <c r="H64" s="75">
         <v>15482</v>
       </c>
-      <c r="I64" s="76">
+      <c r="I64" s="75">
         <v>16454</v>
       </c>
-      <c r="J64" s="76">
+      <c r="J64" s="75">
         <v>15393</v>
       </c>
-      <c r="K64" s="76">
+      <c r="K64" s="75">
         <v>12652</v>
       </c>
-      <c r="L64" s="76">
+      <c r="L64" s="75">
         <v>16640</v>
       </c>
-      <c r="M64" s="76">
+      <c r="M64" s="75">
         <v>17084</v>
       </c>
-      <c r="N64" s="76">
+      <c r="N64" s="75">
         <v>17066</v>
       </c>
-      <c r="O64" s="76">
+      <c r="O64" s="75">
         <v>17668</v>
       </c>
-      <c r="P64" s="76">
+      <c r="P64" s="75">
         <v>20545</v>
       </c>
-      <c r="Q64" s="76">
+      <c r="Q64" s="75">
         <v>21038</v>
       </c>
-      <c r="R64" s="76">
+      <c r="R64" s="75">
         <v>13854</v>
       </c>
-      <c r="S64" s="76">
+      <c r="S64" s="75">
         <v>12818</v>
       </c>
-      <c r="T64" s="76">
+      <c r="T64" s="75">
         <v>13304</v>
       </c>
-      <c r="U64" s="76">
+      <c r="U64" s="75">
         <v>13215</v>
       </c>
-      <c r="V64" s="76">
+      <c r="V64" s="75">
         <v>15483</v>
       </c>
-      <c r="W64" s="76">
+      <c r="W64" s="75">
         <v>19609</v>
       </c>
-      <c r="X64" s="76">
+      <c r="X64" s="75">
         <v>24721</v>
       </c>
-      <c r="Y64" s="76">
+      <c r="Y64" s="75">
         <v>27029</v>
       </c>
-      <c r="Z64" s="76">
+      <c r="Z64" s="75">
         <v>23457</v>
       </c>
-      <c r="AA64" s="76">
+      <c r="AA64" s="75">
         <v>21470</v>
       </c>
-      <c r="AB64" s="76">
+      <c r="AB64" s="75">
         <v>8110</v>
       </c>
-      <c r="AC64" s="76">
+      <c r="AC64" s="75">
         <v>17744</v>
       </c>
-      <c r="AD64" s="76">
+      <c r="AD64" s="75">
         <v>9</v>
       </c>
-      <c r="AE64" s="76">
+      <c r="AE64" s="75">
         <v>12</v>
       </c>
-      <c r="AF64" s="76">
+      <c r="AF64" s="75">
         <v>5259</v>
       </c>
-      <c r="AG64" s="76">
+      <c r="AG64" s="75">
         <v>12844</v>
       </c>
-      <c r="AH64" s="76">
+      <c r="AH64" s="75">
         <v>22082</v>
       </c>
-      <c r="AI64" s="76"/>
-[...3 lines deleted...]
-      <c r="B65" s="37" t="s">
+      <c r="AI64" s="75">
+        <v>28137</v>
+      </c>
+      <c r="AJ64" s="39">
+        <v>0.2742052350330586</v>
+      </c>
+    </row>
+    <row r="65" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B65" s="36" t="s">
         <v>21</v>
       </c>
-      <c r="C65" s="74">
+      <c r="C65" s="73">
         <v>4931</v>
       </c>
-      <c r="D65" s="74">
+      <c r="D65" s="73">
         <v>5875</v>
       </c>
-      <c r="E65" s="74">
+      <c r="E65" s="73">
         <v>823</v>
       </c>
-      <c r="F65" s="74">
+      <c r="F65" s="73">
         <v>3755</v>
       </c>
-      <c r="G65" s="74">
+      <c r="G65" s="73">
         <v>4449</v>
       </c>
-      <c r="H65" s="75">
+      <c r="H65" s="74">
         <v>4182</v>
       </c>
-      <c r="I65" s="75">
+      <c r="I65" s="74">
         <v>3431</v>
       </c>
-      <c r="J65" s="74">
+      <c r="J65" s="73">
         <v>3652</v>
       </c>
-      <c r="K65" s="74">
+      <c r="K65" s="73">
         <v>2758</v>
       </c>
-      <c r="L65" s="75">
+      <c r="L65" s="74">
         <v>4231</v>
       </c>
-      <c r="M65" s="75">
+      <c r="M65" s="74">
         <v>3735</v>
       </c>
-      <c r="N65" s="74">
+      <c r="N65" s="73">
         <v>3640</v>
       </c>
-      <c r="O65" s="74">
+      <c r="O65" s="73">
         <v>4084</v>
       </c>
-      <c r="P65" s="74">
+      <c r="P65" s="73">
         <v>4782</v>
       </c>
-      <c r="Q65" s="74">
+      <c r="Q65" s="73">
         <v>3594</v>
       </c>
-      <c r="R65" s="74">
+      <c r="R65" s="73">
         <v>2872</v>
       </c>
-      <c r="S65" s="74">
+      <c r="S65" s="73">
         <v>3132</v>
       </c>
-      <c r="T65" s="74">
+      <c r="T65" s="73">
         <v>2663</v>
       </c>
-      <c r="U65" s="74">
+      <c r="U65" s="73">
         <v>2945</v>
       </c>
-      <c r="V65" s="74">
+      <c r="V65" s="73">
         <v>3092</v>
       </c>
-      <c r="W65" s="74">
+      <c r="W65" s="73">
         <v>4267</v>
       </c>
-      <c r="X65" s="74">
+      <c r="X65" s="73">
         <v>4898</v>
       </c>
-      <c r="Y65" s="74">
+      <c r="Y65" s="73">
         <v>4926</v>
       </c>
-      <c r="Z65" s="74">
+      <c r="Z65" s="73">
         <v>5389</v>
       </c>
-      <c r="AA65" s="74">
+      <c r="AA65" s="73">
         <v>231</v>
       </c>
-      <c r="AB65" s="74">
+      <c r="AB65" s="73">
         <v>2497</v>
       </c>
-      <c r="AC65" s="74">
+      <c r="AC65" s="73">
         <v>3797</v>
       </c>
-      <c r="AD65" s="74">
+      <c r="AD65" s="73">
         <v>0</v>
       </c>
-      <c r="AE65" s="74">
+      <c r="AE65" s="73">
         <v>1</v>
       </c>
-      <c r="AF65" s="74">
+      <c r="AF65" s="73">
         <v>2439</v>
       </c>
-      <c r="AG65" s="74">
+      <c r="AG65" s="73">
         <v>2658</v>
       </c>
-      <c r="AH65" s="74">
+      <c r="AH65" s="73">
         <v>5373</v>
       </c>
-      <c r="AI65" s="74"/>
-[...4 lines deleted...]
-      <c r="B66" s="37" t="s">
+      <c r="AI65" s="73"/>
+      <c r="AJ65" s="37"/>
+      <c r="AK65" s="67"/>
+    </row>
+    <row r="66" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B66" s="36" t="s">
         <v>22</v>
       </c>
-      <c r="C66" s="74">
+      <c r="C66" s="73">
         <v>6215</v>
       </c>
-      <c r="D66" s="74">
+      <c r="D66" s="73">
         <v>7510</v>
       </c>
-      <c r="E66" s="74">
+      <c r="E66" s="73">
         <v>1213</v>
       </c>
-      <c r="F66" s="74">
+      <c r="F66" s="73">
         <v>4801</v>
       </c>
-      <c r="G66" s="74">
+      <c r="G66" s="73">
         <v>6007</v>
       </c>
-      <c r="H66" s="75">
+      <c r="H66" s="74">
         <v>4154</v>
       </c>
-      <c r="I66" s="75">
+      <c r="I66" s="74">
         <v>2960</v>
       </c>
-      <c r="J66" s="74">
+      <c r="J66" s="73">
         <v>4723</v>
       </c>
-      <c r="K66" s="74">
+      <c r="K66" s="73">
         <v>3812</v>
       </c>
-      <c r="L66" s="75">
+      <c r="L66" s="74">
         <v>4659</v>
       </c>
-      <c r="M66" s="75">
+      <c r="M66" s="74">
         <v>3703</v>
       </c>
-      <c r="N66" s="74">
+      <c r="N66" s="73">
         <v>5364</v>
       </c>
-      <c r="O66" s="74">
+      <c r="O66" s="73">
         <v>6627</v>
       </c>
-      <c r="P66" s="74">
+      <c r="P66" s="73">
         <v>7742</v>
       </c>
-      <c r="Q66" s="74">
+      <c r="Q66" s="73">
         <v>3760</v>
       </c>
-      <c r="R66" s="74">
+      <c r="R66" s="73">
         <v>4674</v>
       </c>
-      <c r="S66" s="74">
+      <c r="S66" s="73">
         <v>3618</v>
       </c>
-      <c r="T66" s="74">
+      <c r="T66" s="73">
         <v>3862</v>
       </c>
-      <c r="U66" s="74">
+      <c r="U66" s="73">
         <v>4240</v>
       </c>
-      <c r="V66" s="74">
+      <c r="V66" s="73">
         <v>4019</v>
       </c>
-      <c r="W66" s="74">
+      <c r="W66" s="73">
         <v>5991</v>
       </c>
-      <c r="X66" s="74">
+      <c r="X66" s="73">
         <v>7442</v>
       </c>
-      <c r="Y66" s="74">
+      <c r="Y66" s="73">
         <v>7964</v>
       </c>
-      <c r="Z66" s="74">
+      <c r="Z66" s="73">
         <v>6431</v>
       </c>
-      <c r="AA66" s="74">
+      <c r="AA66" s="73">
         <v>1053</v>
       </c>
-      <c r="AB66" s="74">
+      <c r="AB66" s="73">
         <v>3173</v>
       </c>
-      <c r="AC66" s="74">
+      <c r="AC66" s="73">
         <v>5485</v>
       </c>
-      <c r="AD66" s="74">
+      <c r="AD66" s="73">
         <v>1</v>
       </c>
-      <c r="AE66" s="74">
+      <c r="AE66" s="73">
         <v>5</v>
       </c>
-      <c r="AF66" s="74">
+      <c r="AF66" s="73">
         <v>3648</v>
       </c>
-      <c r="AG66" s="74">
+      <c r="AG66" s="73">
         <v>4988</v>
       </c>
-      <c r="AH66" s="74">
+      <c r="AH66" s="73">
         <v>6909</v>
       </c>
-      <c r="AI66" s="74"/>
-[...3 lines deleted...]
-      <c r="B67" s="37" t="s">
+      <c r="AI66" s="73"/>
+      <c r="AJ66" s="37"/>
+    </row>
+    <row r="67" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B67" s="36" t="s">
         <v>23</v>
       </c>
-      <c r="C67" s="74">
+      <c r="C67" s="73">
         <v>6643</v>
       </c>
-      <c r="D67" s="74">
+      <c r="D67" s="73">
         <v>7644</v>
       </c>
-      <c r="E67" s="74">
+      <c r="E67" s="73">
         <v>1928</v>
       </c>
-      <c r="F67" s="74">
+      <c r="F67" s="73">
         <v>5373</v>
       </c>
-      <c r="G67" s="74">
+      <c r="G67" s="73">
         <v>6363</v>
       </c>
-      <c r="H67" s="75">
+      <c r="H67" s="74">
         <v>4234</v>
       </c>
-      <c r="I67" s="75">
+      <c r="I67" s="74">
         <v>3575</v>
       </c>
-      <c r="J67" s="74">
+      <c r="J67" s="73">
         <v>5469</v>
       </c>
-      <c r="K67" s="74">
+      <c r="K67" s="73">
         <v>3747</v>
       </c>
-      <c r="L67" s="75">
+      <c r="L67" s="74">
         <v>5325</v>
       </c>
-      <c r="M67" s="75">
+      <c r="M67" s="74">
         <v>5727</v>
       </c>
-      <c r="N67" s="74">
+      <c r="N67" s="73">
         <v>7109</v>
       </c>
-      <c r="O67" s="74">
+      <c r="O67" s="73">
         <v>9088</v>
       </c>
-      <c r="P67" s="74">
+      <c r="P67" s="73">
         <v>8375</v>
       </c>
-      <c r="Q67" s="74">
+      <c r="Q67" s="73">
         <v>5145</v>
       </c>
-      <c r="R67" s="74">
+      <c r="R67" s="73">
         <v>4088</v>
       </c>
-      <c r="S67" s="74">
+      <c r="S67" s="73">
         <v>4743</v>
       </c>
-      <c r="T67" s="74">
+      <c r="T67" s="73">
         <v>4675</v>
       </c>
-      <c r="U67" s="74">
+      <c r="U67" s="73">
         <v>5309</v>
       </c>
-      <c r="V67" s="74">
+      <c r="V67" s="73">
         <v>6334</v>
       </c>
-      <c r="W67" s="74">
+      <c r="W67" s="73">
         <v>8573</v>
       </c>
-      <c r="X67" s="74">
+      <c r="X67" s="73">
         <v>12387</v>
       </c>
-      <c r="Y67" s="74">
+      <c r="Y67" s="73">
         <v>9712</v>
       </c>
-      <c r="Z67" s="74">
+      <c r="Z67" s="73">
         <v>8975</v>
       </c>
-      <c r="AA67" s="74">
+      <c r="AA67" s="73">
         <v>1636</v>
       </c>
-      <c r="AB67" s="74">
+      <c r="AB67" s="73">
         <v>5211</v>
       </c>
-      <c r="AC67" s="74">
+      <c r="AC67" s="73">
         <v>6625</v>
       </c>
-      <c r="AD67" s="74">
+      <c r="AD67" s="73">
         <v>0</v>
       </c>
-      <c r="AE67" s="74">
+      <c r="AE67" s="73">
         <v>291</v>
       </c>
-      <c r="AF67" s="74">
+      <c r="AF67" s="73">
         <v>5535</v>
       </c>
-      <c r="AG67" s="74">
+      <c r="AG67" s="73">
         <v>7442</v>
       </c>
-      <c r="AH67" s="74">
+      <c r="AH67" s="73">
         <v>10666</v>
       </c>
-      <c r="AI67" s="74"/>
-[...3 lines deleted...]
-      <c r="B68" s="39" t="s">
+      <c r="AI67" s="73"/>
+      <c r="AJ67" s="37"/>
+    </row>
+    <row r="68" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B68" s="38" t="s">
         <v>24</v>
       </c>
-      <c r="C68" s="76">
+      <c r="C68" s="75">
         <v>17789</v>
       </c>
-      <c r="D68" s="76">
+      <c r="D68" s="75">
         <v>21029</v>
       </c>
-      <c r="E68" s="76">
+      <c r="E68" s="75">
         <v>3964</v>
       </c>
-      <c r="F68" s="76">
+      <c r="F68" s="75">
         <v>13929</v>
       </c>
-      <c r="G68" s="76">
+      <c r="G68" s="75">
         <v>16819</v>
       </c>
-      <c r="H68" s="76">
+      <c r="H68" s="75">
         <v>12570</v>
       </c>
-      <c r="I68" s="76">
+      <c r="I68" s="75">
         <v>9966</v>
       </c>
-      <c r="J68" s="76">
+      <c r="J68" s="75">
         <v>13844</v>
       </c>
-      <c r="K68" s="76">
+      <c r="K68" s="75">
         <v>10317</v>
       </c>
-      <c r="L68" s="76">
+      <c r="L68" s="75">
         <v>14215</v>
       </c>
-      <c r="M68" s="76">
+      <c r="M68" s="75">
         <v>13165</v>
       </c>
-      <c r="N68" s="76">
+      <c r="N68" s="75">
         <v>16113</v>
       </c>
-      <c r="O68" s="76">
+      <c r="O68" s="75">
         <v>19799</v>
       </c>
-      <c r="P68" s="76">
+      <c r="P68" s="75">
         <v>20899</v>
       </c>
-      <c r="Q68" s="76">
+      <c r="Q68" s="75">
         <v>12499</v>
       </c>
-      <c r="R68" s="76">
+      <c r="R68" s="75">
         <v>11634</v>
       </c>
-      <c r="S68" s="76">
+      <c r="S68" s="75">
         <v>11493</v>
       </c>
-      <c r="T68" s="76">
+      <c r="T68" s="75">
         <v>11200</v>
       </c>
-      <c r="U68" s="76">
+      <c r="U68" s="75">
         <v>12494</v>
       </c>
-      <c r="V68" s="76">
+      <c r="V68" s="75">
         <v>13445</v>
       </c>
-      <c r="W68" s="76">
+      <c r="W68" s="75">
         <v>18831</v>
       </c>
-      <c r="X68" s="76">
+      <c r="X68" s="75">
         <v>24727</v>
       </c>
-      <c r="Y68" s="76">
+      <c r="Y68" s="75">
         <v>22602</v>
       </c>
-      <c r="Z68" s="76">
+      <c r="Z68" s="75">
         <v>20795</v>
       </c>
-      <c r="AA68" s="76">
+      <c r="AA68" s="75">
         <v>2920</v>
       </c>
-      <c r="AB68" s="76">
+      <c r="AB68" s="75">
         <v>10881</v>
       </c>
-      <c r="AC68" s="76">
+      <c r="AC68" s="75">
         <v>15907</v>
       </c>
-      <c r="AD68" s="76">
+      <c r="AD68" s="75">
         <v>1</v>
       </c>
-      <c r="AE68" s="76">
+      <c r="AE68" s="75">
         <v>297</v>
       </c>
-      <c r="AF68" s="76">
+      <c r="AF68" s="75">
         <v>11622</v>
       </c>
-      <c r="AG68" s="76">
+      <c r="AG68" s="75">
         <v>15088</v>
       </c>
-      <c r="AH68" s="76">
+      <c r="AH68" s="75">
         <v>22948</v>
       </c>
-      <c r="AI68" s="76"/>
-[...3 lines deleted...]
-      <c r="B69" s="41" t="s">
+      <c r="AI68" s="75"/>
+      <c r="AJ68" s="39"/>
+    </row>
+    <row r="69" spans="1:37" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B69" s="40" t="s">
         <v>7</v>
       </c>
-      <c r="C69" s="77">
+      <c r="C69" s="76">
         <v>73692</v>
       </c>
-      <c r="D69" s="77">
+      <c r="D69" s="76">
         <v>82075</v>
       </c>
-      <c r="E69" s="77">
+      <c r="E69" s="76">
         <v>68555</v>
       </c>
-      <c r="F69" s="77">
+      <c r="F69" s="76">
         <v>48741</v>
       </c>
-      <c r="G69" s="77">
+      <c r="G69" s="76">
         <v>70684</v>
       </c>
-      <c r="H69" s="77">
+      <c r="H69" s="76">
         <v>69922</v>
       </c>
-      <c r="I69" s="77">
+      <c r="I69" s="76">
         <v>59947</v>
       </c>
-      <c r="J69" s="77">
+      <c r="J69" s="76">
         <v>68680</v>
       </c>
-      <c r="K69" s="77">
+      <c r="K69" s="76">
         <v>57009</v>
       </c>
-      <c r="L69" s="77">
+      <c r="L69" s="76">
         <v>67149</v>
       </c>
-      <c r="M69" s="77">
+      <c r="M69" s="76">
         <v>62367</v>
       </c>
-      <c r="N69" s="77">
+      <c r="N69" s="76">
         <v>66801</v>
       </c>
-      <c r="O69" s="77">
+      <c r="O69" s="76">
         <v>81102</v>
       </c>
-      <c r="P69" s="77">
+      <c r="P69" s="76">
         <v>94283</v>
       </c>
-      <c r="Q69" s="77">
+      <c r="Q69" s="76">
         <v>86415</v>
       </c>
-      <c r="R69" s="77">
+      <c r="R69" s="76">
         <v>59577</v>
       </c>
-      <c r="S69" s="77">
+      <c r="S69" s="76">
         <v>54224</v>
       </c>
-      <c r="T69" s="77">
+      <c r="T69" s="76">
         <v>56413</v>
       </c>
-      <c r="U69" s="77">
+      <c r="U69" s="76">
         <v>57775</v>
       </c>
-      <c r="V69" s="77">
+      <c r="V69" s="76">
         <v>64693</v>
       </c>
-      <c r="W69" s="77">
+      <c r="W69" s="76">
         <v>82235</v>
       </c>
-      <c r="X69" s="77">
+      <c r="X69" s="76">
         <v>105863</v>
       </c>
-      <c r="Y69" s="77">
+      <c r="Y69" s="76">
         <v>112836</v>
       </c>
-      <c r="Z69" s="77">
+      <c r="Z69" s="76">
         <v>96731</v>
       </c>
-      <c r="AA69" s="77">
+      <c r="AA69" s="76">
         <v>82424</v>
       </c>
-      <c r="AB69" s="77">
+      <c r="AB69" s="76">
         <v>32812</v>
       </c>
-      <c r="AC69" s="77">
+      <c r="AC69" s="76">
         <v>70976</v>
       </c>
-      <c r="AD69" s="77">
+      <c r="AD69" s="76">
         <v>15712</v>
       </c>
-      <c r="AE69" s="77">
+      <c r="AE69" s="76">
         <v>320</v>
       </c>
-      <c r="AF69" s="77">
+      <c r="AF69" s="76">
         <v>21714</v>
       </c>
-      <c r="AG69" s="77">
+      <c r="AG69" s="76">
         <v>59788</v>
       </c>
-      <c r="AH69" s="77">
+      <c r="AH69" s="76">
         <v>94857</v>
       </c>
-      <c r="AI69" s="77"/>
-[...3 lines deleted...]
-      <c r="B70" s="2"/>
+      <c r="AI69" s="76">
+        <v>86691</v>
+      </c>
+      <c r="AJ69" s="66"/>
+    </row>
+    <row r="70" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A70" s="1"/>
+      <c r="B70" s="1"/>
       <c r="C70" s="1"/>
       <c r="D70" s="1"/>
       <c r="E70" s="1"/>
       <c r="F70" s="1"/>
       <c r="G70" s="1"/>
       <c r="H70" s="1"/>
       <c r="I70" s="1"/>
       <c r="J70" s="1"/>
       <c r="K70" s="1"/>
       <c r="L70" s="1"/>
       <c r="M70" s="1"/>
       <c r="N70" s="1"/>
       <c r="O70" s="1"/>
       <c r="P70" s="1"/>
       <c r="Q70" s="1"/>
       <c r="R70" s="1"/>
       <c r="S70" s="1"/>
       <c r="T70" s="1"/>
       <c r="U70" s="1"/>
       <c r="V70" s="1"/>
       <c r="W70" s="1"/>
       <c r="X70" s="1"/>
       <c r="Y70" s="1"/>
       <c r="Z70" s="1"/>
       <c r="AA70" s="1"/>
       <c r="AB70" s="1"/>
       <c r="AC70" s="1"/>
       <c r="AD70" s="1"/>
       <c r="AE70" s="1"/>
       <c r="AF70" s="1"/>
       <c r="AG70" s="1"/>
       <c r="AH70" s="1"/>
       <c r="AI70" s="1"/>
-      <c r="AJ70" s="10"/>
-[...2 lines deleted...]
-      <c r="B71" s="42" t="s">
+      <c r="AJ70" s="9"/>
+    </row>
+    <row r="71" spans="1:37" ht="20.25" x14ac:dyDescent="0.3">
+      <c r="B71" s="41" t="s">
         <v>83</v>
       </c>
-      <c r="C71" s="29"/>
-[...35 lines deleted...]
-      <c r="B72" s="34" t="s">
+      <c r="C71" s="28"/>
+      <c r="D71" s="28"/>
+      <c r="E71" s="28"/>
+      <c r="F71" s="28"/>
+      <c r="G71" s="28"/>
+      <c r="H71" s="28"/>
+      <c r="I71" s="28"/>
+      <c r="J71" s="28"/>
+      <c r="K71" s="28"/>
+      <c r="L71" s="28"/>
+      <c r="M71" s="28"/>
+      <c r="N71" s="28"/>
+      <c r="O71" s="28"/>
+      <c r="P71" s="28"/>
+      <c r="Q71" s="28"/>
+      <c r="R71" s="28"/>
+      <c r="S71" s="28"/>
+      <c r="T71" s="28"/>
+      <c r="U71" s="28"/>
+      <c r="V71" s="18"/>
+      <c r="W71" s="18"/>
+      <c r="X71" s="18"/>
+      <c r="Y71" s="18"/>
+      <c r="Z71" s="18"/>
+      <c r="AA71" s="18"/>
+      <c r="AB71" s="18"/>
+      <c r="AC71" s="18"/>
+      <c r="AD71" s="18"/>
+      <c r="AE71" s="18"/>
+      <c r="AF71" s="18"/>
+      <c r="AG71" s="18"/>
+      <c r="AH71" s="18"/>
+      <c r="AI71" s="18"/>
+      <c r="AJ71" s="18"/>
+    </row>
+    <row r="72" spans="1:37" s="32" customFormat="1" ht="24" x14ac:dyDescent="0.2">
+      <c r="B72" s="33" t="s">
         <v>25</v>
       </c>
-      <c r="C72" s="35">
+      <c r="C72" s="34">
         <v>1993</v>
       </c>
-      <c r="D72" s="35">
+      <c r="D72" s="34">
         <v>1994</v>
       </c>
-      <c r="E72" s="35">
+      <c r="E72" s="34">
         <v>1995</v>
       </c>
-      <c r="F72" s="35">
+      <c r="F72" s="34">
         <v>1996</v>
       </c>
-      <c r="G72" s="35">
+      <c r="G72" s="34">
         <v>1997</v>
       </c>
-      <c r="H72" s="35">
+      <c r="H72" s="34">
         <v>1998</v>
       </c>
-      <c r="I72" s="35">
+      <c r="I72" s="34">
         <v>1999</v>
       </c>
-      <c r="J72" s="36">
+      <c r="J72" s="35">
         <v>2000</v>
       </c>
-      <c r="K72" s="36">
+      <c r="K72" s="35">
         <v>2001</v>
       </c>
-      <c r="L72" s="35">
+      <c r="L72" s="34">
         <v>2002</v>
       </c>
-      <c r="M72" s="35">
+      <c r="M72" s="34">
         <v>2003</v>
       </c>
-      <c r="N72" s="35">
+      <c r="N72" s="34">
         <v>2004</v>
       </c>
-      <c r="O72" s="35">
+      <c r="O72" s="34">
         <v>2005</v>
       </c>
-      <c r="P72" s="35">
+      <c r="P72" s="34">
         <v>2006</v>
       </c>
-      <c r="Q72" s="35">
+      <c r="Q72" s="34">
         <v>2007</v>
       </c>
-      <c r="R72" s="35">
+      <c r="R72" s="34">
         <v>2008</v>
       </c>
-      <c r="S72" s="35">
+      <c r="S72" s="34">
         <v>2009</v>
       </c>
-      <c r="T72" s="35">
+      <c r="T72" s="34">
         <v>2010</v>
       </c>
-      <c r="U72" s="35">
+      <c r="U72" s="34">
         <v>2011</v>
       </c>
-      <c r="V72" s="35">
+      <c r="V72" s="34">
         <v>2012</v>
       </c>
-      <c r="W72" s="35">
+      <c r="W72" s="34">
         <v>2013</v>
       </c>
-      <c r="X72" s="35">
+      <c r="X72" s="34">
         <v>2014</v>
       </c>
-      <c r="Y72" s="35">
+      <c r="Y72" s="34">
         <v>2015</v>
       </c>
-      <c r="Z72" s="35">
+      <c r="Z72" s="34">
         <v>2016</v>
       </c>
-      <c r="AA72" s="35">
+      <c r="AA72" s="34">
         <v>2017</v>
       </c>
-      <c r="AB72" s="35">
+      <c r="AB72" s="34">
         <v>2018</v>
       </c>
-      <c r="AC72" s="35">
+      <c r="AC72" s="34">
         <v>2019</v>
       </c>
-      <c r="AD72" s="35">
+      <c r="AD72" s="34">
         <v>2020</v>
       </c>
-      <c r="AE72" s="35">
+      <c r="AE72" s="34">
         <v>2021</v>
       </c>
-      <c r="AF72" s="35">
+      <c r="AF72" s="34">
         <v>2022</v>
       </c>
-      <c r="AG72" s="35">
+      <c r="AG72" s="34">
         <v>2023</v>
       </c>
-      <c r="AH72" s="35">
+      <c r="AH72" s="34">
         <v>2024</v>
       </c>
-      <c r="AI72" s="35">
+      <c r="AI72" s="34">
         <v>2025</v>
       </c>
-      <c r="AJ72" s="94" t="s">
+      <c r="AJ72" s="93" t="s">
         <v>93</v>
       </c>
     </row>
-    <row r="73" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="B73" s="37" t="s">
+    <row r="73" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B73" s="36" t="s">
         <v>9</v>
       </c>
-      <c r="C73" s="72">
+      <c r="C73" s="71">
         <v>17057</v>
       </c>
-      <c r="D73" s="72">
+      <c r="D73" s="71">
         <v>18872</v>
       </c>
-      <c r="E73" s="72">
+      <c r="E73" s="71">
         <v>21902</v>
       </c>
-      <c r="F73" s="72">
+      <c r="F73" s="71">
         <v>13469</v>
       </c>
-      <c r="G73" s="72">
+      <c r="G73" s="71">
         <v>19422</v>
       </c>
-      <c r="H73" s="73">
+      <c r="H73" s="72">
         <v>21508</v>
       </c>
-      <c r="I73" s="73">
+      <c r="I73" s="72">
         <v>20331</v>
       </c>
-      <c r="J73" s="72">
+      <c r="J73" s="71">
         <v>18178</v>
       </c>
-      <c r="K73" s="72">
+      <c r="K73" s="71">
         <v>20570</v>
       </c>
-      <c r="L73" s="73">
+      <c r="L73" s="72">
         <v>17197</v>
       </c>
-      <c r="M73" s="73">
+      <c r="M73" s="72">
         <v>17603</v>
       </c>
-      <c r="N73" s="72">
+      <c r="N73" s="71">
         <v>19413</v>
       </c>
-      <c r="O73" s="72">
+      <c r="O73" s="71">
         <v>22369</v>
       </c>
-      <c r="P73" s="72">
+      <c r="P73" s="71">
         <v>23759</v>
       </c>
-      <c r="Q73" s="72">
+      <c r="Q73" s="71">
         <v>27066</v>
       </c>
-      <c r="R73" s="72">
+      <c r="R73" s="71">
         <v>23303</v>
       </c>
-      <c r="S73" s="72">
+      <c r="S73" s="71">
         <v>19293</v>
       </c>
-      <c r="T73" s="72">
+      <c r="T73" s="71">
         <v>19000</v>
       </c>
-      <c r="U73" s="72">
+      <c r="U73" s="71">
         <v>19402</v>
       </c>
-      <c r="V73" s="72">
+      <c r="V73" s="71">
         <v>20606</v>
       </c>
-      <c r="W73" s="72">
+      <c r="W73" s="71">
         <v>21403</v>
       </c>
-      <c r="X73" s="72">
+      <c r="X73" s="71">
         <v>24186</v>
       </c>
-      <c r="Y73" s="72">
+      <c r="Y73" s="71">
         <v>27558</v>
       </c>
-      <c r="Z73" s="72">
+      <c r="Z73" s="71">
         <v>25036</v>
       </c>
-      <c r="AA73" s="72">
+      <c r="AA73" s="71">
         <v>25214</v>
       </c>
-      <c r="AB73" s="72">
+      <c r="AB73" s="71">
         <v>10642</v>
       </c>
-      <c r="AC73" s="72">
+      <c r="AC73" s="71">
         <v>23036</v>
       </c>
-      <c r="AD73" s="72">
+      <c r="AD73" s="71">
         <v>21879</v>
       </c>
-      <c r="AE73" s="72">
+      <c r="AE73" s="71">
         <v>1334</v>
       </c>
-      <c r="AF73" s="72">
+      <c r="AF73" s="71">
         <v>6607</v>
       </c>
-      <c r="AG73" s="72">
+      <c r="AG73" s="71">
         <v>22562</v>
       </c>
-      <c r="AH73" s="72">
+      <c r="AH73" s="71">
         <v>27100</v>
       </c>
-      <c r="AI73" s="72">
+      <c r="AI73" s="71">
         <v>30758</v>
       </c>
-      <c r="AJ73" s="38">
+      <c r="AJ73" s="37">
         <v>0.13498154981549815</v>
       </c>
     </row>
-    <row r="74" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="B74" s="37" t="s">
+    <row r="74" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B74" s="36" t="s">
         <v>10</v>
       </c>
-      <c r="C74" s="74">
+      <c r="C74" s="73">
         <v>17745</v>
       </c>
-      <c r="D74" s="74">
+      <c r="D74" s="73">
         <v>19653</v>
       </c>
-      <c r="E74" s="74">
+      <c r="E74" s="73">
         <v>21015</v>
       </c>
-      <c r="F74" s="74">
+      <c r="F74" s="73">
         <v>15103</v>
       </c>
-      <c r="G74" s="74">
+      <c r="G74" s="73">
         <v>18250</v>
       </c>
-      <c r="H74" s="75">
+      <c r="H74" s="74">
         <v>20052</v>
       </c>
-      <c r="I74" s="75">
+      <c r="I74" s="74">
         <v>18755</v>
       </c>
-      <c r="J74" s="74">
+      <c r="J74" s="73">
         <v>20477</v>
       </c>
-      <c r="K74" s="74">
+      <c r="K74" s="73">
         <v>19787</v>
       </c>
-      <c r="L74" s="75">
+      <c r="L74" s="74">
         <v>18383</v>
       </c>
-      <c r="M74" s="75">
+      <c r="M74" s="74">
         <v>17225</v>
       </c>
-      <c r="N74" s="74">
+      <c r="N74" s="73">
         <v>19885</v>
       </c>
-      <c r="O74" s="74">
+      <c r="O74" s="73">
         <v>22959</v>
       </c>
-      <c r="P74" s="74">
+      <c r="P74" s="73">
         <v>23618</v>
       </c>
-      <c r="Q74" s="74">
+      <c r="Q74" s="73">
         <v>25662</v>
       </c>
-      <c r="R74" s="74">
+      <c r="R74" s="73">
         <v>22277</v>
       </c>
-      <c r="S74" s="74">
+      <c r="S74" s="73">
         <v>17390</v>
       </c>
-      <c r="T74" s="74">
+      <c r="T74" s="73">
         <v>19746</v>
       </c>
-      <c r="U74" s="74">
+      <c r="U74" s="73">
         <v>18615</v>
       </c>
-      <c r="V74" s="74">
+      <c r="V74" s="73">
         <v>20444</v>
       </c>
-      <c r="W74" s="74">
+      <c r="W74" s="73">
         <v>20662</v>
       </c>
-      <c r="X74" s="74">
+      <c r="X74" s="73">
         <v>22061</v>
       </c>
-      <c r="Y74" s="74">
+      <c r="Y74" s="73">
         <v>24641</v>
       </c>
-      <c r="Z74" s="74">
+      <c r="Z74" s="73">
         <v>23064</v>
       </c>
-      <c r="AA74" s="74">
+      <c r="AA74" s="73">
         <v>23386</v>
       </c>
-      <c r="AB74" s="74">
+      <c r="AB74" s="73">
         <v>9764</v>
       </c>
-      <c r="AC74" s="74">
+      <c r="AC74" s="73">
         <v>22066</v>
       </c>
-      <c r="AD74" s="74">
+      <c r="AD74" s="73">
         <v>23311</v>
       </c>
-      <c r="AE74" s="74">
+      <c r="AE74" s="73">
         <v>1274</v>
       </c>
-      <c r="AF74" s="74">
+      <c r="AF74" s="73">
         <v>8671</v>
       </c>
-      <c r="AG74" s="74">
+      <c r="AG74" s="73">
         <v>21711</v>
       </c>
-      <c r="AH74" s="74">
+      <c r="AH74" s="73">
         <v>24834</v>
       </c>
-      <c r="AI74" s="74">
+      <c r="AI74" s="73">
         <v>31660</v>
       </c>
-      <c r="AJ74" s="38">
+      <c r="AJ74" s="37">
         <v>0.27486510429250222</v>
       </c>
     </row>
-    <row r="75" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="B75" s="37" t="s">
+    <row r="75" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B75" s="36" t="s">
         <v>46</v>
       </c>
-      <c r="C75" s="74">
+      <c r="C75" s="73">
         <v>16435</v>
       </c>
-      <c r="D75" s="74">
+      <c r="D75" s="73">
         <v>20929</v>
       </c>
-      <c r="E75" s="74">
+      <c r="E75" s="73">
         <v>22605</v>
       </c>
-      <c r="F75" s="74">
+      <c r="F75" s="73">
         <v>14834</v>
       </c>
-      <c r="G75" s="74">
+      <c r="G75" s="73">
         <v>22936</v>
       </c>
-      <c r="H75" s="75">
+      <c r="H75" s="74">
         <v>21886</v>
       </c>
-      <c r="I75" s="75">
+      <c r="I75" s="74">
         <v>22869</v>
       </c>
-      <c r="J75" s="74">
+      <c r="J75" s="73">
         <v>23231</v>
       </c>
-      <c r="K75" s="74">
+      <c r="K75" s="73">
         <v>21364</v>
       </c>
-      <c r="L75" s="75">
+      <c r="L75" s="74">
         <v>23055</v>
       </c>
-      <c r="M75" s="75">
+      <c r="M75" s="74">
         <v>19681</v>
       </c>
-      <c r="N75" s="74">
+      <c r="N75" s="73">
         <v>21213</v>
       </c>
-      <c r="O75" s="74">
+      <c r="O75" s="73">
         <v>26510</v>
       </c>
-      <c r="P75" s="74">
+      <c r="P75" s="73">
         <v>27240</v>
       </c>
-      <c r="Q75" s="74">
+      <c r="Q75" s="73">
         <v>30937</v>
       </c>
-      <c r="R75" s="74">
+      <c r="R75" s="73">
         <v>25321</v>
       </c>
-      <c r="S75" s="74">
+      <c r="S75" s="73">
         <v>20002</v>
       </c>
-      <c r="T75" s="74">
+      <c r="T75" s="73">
         <v>21115</v>
       </c>
-      <c r="U75" s="74">
+      <c r="U75" s="73">
         <v>22001</v>
       </c>
-      <c r="V75" s="74">
+      <c r="V75" s="73">
         <v>22018</v>
       </c>
-      <c r="W75" s="74">
+      <c r="W75" s="73">
         <v>25099</v>
       </c>
-      <c r="X75" s="74">
+      <c r="X75" s="73">
         <v>25705</v>
       </c>
-      <c r="Y75" s="74">
+      <c r="Y75" s="73">
         <v>28610</v>
       </c>
-      <c r="Z75" s="74">
+      <c r="Z75" s="73">
         <v>26820</v>
       </c>
-      <c r="AA75" s="74">
+      <c r="AA75" s="73">
         <v>26683</v>
       </c>
-      <c r="AB75" s="74">
+      <c r="AB75" s="73">
         <v>13001</v>
       </c>
-      <c r="AC75" s="74">
+      <c r="AC75" s="73">
         <v>26888</v>
       </c>
-      <c r="AD75" s="74">
+      <c r="AD75" s="73">
         <v>11571</v>
       </c>
-      <c r="AE75" s="74">
+      <c r="AE75" s="73">
         <v>2493</v>
       </c>
-      <c r="AF75" s="74">
+      <c r="AF75" s="73">
         <v>10526</v>
       </c>
-      <c r="AG75" s="74">
+      <c r="AG75" s="73">
         <v>22579</v>
       </c>
-      <c r="AH75" s="74">
+      <c r="AH75" s="73">
         <v>28721</v>
       </c>
-      <c r="AI75" s="74">
+      <c r="AI75" s="73">
         <v>29951</v>
       </c>
-      <c r="AJ75" s="38">
+      <c r="AJ75" s="37">
         <v>4.2825806900873925E-2</v>
       </c>
     </row>
-    <row r="76" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="B76" s="39" t="s">
+    <row r="76" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B76" s="38" t="s">
         <v>12</v>
       </c>
-      <c r="C76" s="76">
+      <c r="C76" s="75">
         <v>51237</v>
       </c>
-      <c r="D76" s="76">
+      <c r="D76" s="75">
         <v>59454</v>
       </c>
-      <c r="E76" s="76">
+      <c r="E76" s="75">
         <v>65522</v>
       </c>
-      <c r="F76" s="76">
+      <c r="F76" s="75">
         <v>43406</v>
       </c>
-      <c r="G76" s="76">
+      <c r="G76" s="75">
         <v>60608</v>
       </c>
-      <c r="H76" s="76">
+      <c r="H76" s="75">
         <v>63446</v>
       </c>
-      <c r="I76" s="76">
+      <c r="I76" s="75">
         <v>61955</v>
       </c>
-      <c r="J76" s="76">
+      <c r="J76" s="75">
         <v>61886</v>
       </c>
-      <c r="K76" s="76">
+      <c r="K76" s="75">
         <v>61721</v>
       </c>
-      <c r="L76" s="76">
+      <c r="L76" s="75">
         <v>58635</v>
       </c>
-      <c r="M76" s="76">
+      <c r="M76" s="75">
         <v>54509</v>
       </c>
-      <c r="N76" s="76">
+      <c r="N76" s="75">
         <v>60511</v>
       </c>
-      <c r="O76" s="76">
+      <c r="O76" s="75">
         <v>71838</v>
       </c>
-      <c r="P76" s="76">
+      <c r="P76" s="75">
         <v>74617</v>
       </c>
-      <c r="Q76" s="76">
+      <c r="Q76" s="75">
         <v>83665</v>
       </c>
-      <c r="R76" s="76">
+      <c r="R76" s="75">
         <v>70901</v>
       </c>
-      <c r="S76" s="76">
+      <c r="S76" s="75">
         <v>56685</v>
       </c>
-      <c r="T76" s="76">
+      <c r="T76" s="75">
         <v>59861</v>
       </c>
-      <c r="U76" s="76">
+      <c r="U76" s="75">
         <v>60018</v>
       </c>
-      <c r="V76" s="76">
+      <c r="V76" s="75">
         <v>63068</v>
       </c>
-      <c r="W76" s="76">
+      <c r="W76" s="75">
         <v>67164</v>
       </c>
-      <c r="X76" s="76">
+      <c r="X76" s="75">
         <v>71952</v>
       </c>
-      <c r="Y76" s="76">
+      <c r="Y76" s="75">
         <v>80809</v>
       </c>
-      <c r="Z76" s="76">
+      <c r="Z76" s="75">
         <v>74920</v>
       </c>
-      <c r="AA76" s="76">
+      <c r="AA76" s="75">
         <v>75283</v>
       </c>
-      <c r="AB76" s="76">
+      <c r="AB76" s="75">
         <v>33407</v>
       </c>
-      <c r="AC76" s="76">
+      <c r="AC76" s="75">
         <v>71990</v>
       </c>
-      <c r="AD76" s="76">
+      <c r="AD76" s="75">
         <v>56761</v>
       </c>
-      <c r="AE76" s="76">
+      <c r="AE76" s="75">
         <v>5101</v>
       </c>
-      <c r="AF76" s="76">
+      <c r="AF76" s="75">
         <v>25804</v>
       </c>
-      <c r="AG76" s="76">
+      <c r="AG76" s="75">
         <v>66852</v>
       </c>
-      <c r="AH76" s="76">
+      <c r="AH76" s="75">
         <v>80655</v>
       </c>
-      <c r="AI76" s="76">
+      <c r="AI76" s="75">
         <v>92369</v>
       </c>
-      <c r="AJ76" s="40">
+      <c r="AJ76" s="39">
         <v>0.14523588122249084</v>
       </c>
     </row>
-    <row r="77" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="B77" s="37" t="s">
+    <row r="77" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B77" s="36" t="s">
         <v>47</v>
       </c>
-      <c r="C77" s="74">
+      <c r="C77" s="73">
         <v>18383</v>
       </c>
-      <c r="D77" s="74">
+      <c r="D77" s="73">
         <v>19659</v>
       </c>
-      <c r="E77" s="74">
+      <c r="E77" s="73">
         <v>22246</v>
       </c>
-      <c r="F77" s="74">
+      <c r="F77" s="73">
         <v>16635</v>
       </c>
-      <c r="G77" s="74">
+      <c r="G77" s="73">
         <v>17831</v>
       </c>
-      <c r="H77" s="75">
+      <c r="H77" s="74">
         <v>21045</v>
       </c>
-      <c r="I77" s="75">
+      <c r="I77" s="74">
         <v>20860</v>
       </c>
-      <c r="J77" s="74">
+      <c r="J77" s="73">
         <v>21887</v>
       </c>
-      <c r="K77" s="74">
+      <c r="K77" s="73">
         <v>22373</v>
       </c>
-      <c r="L77" s="75">
+      <c r="L77" s="74">
         <v>20390</v>
       </c>
-      <c r="M77" s="75">
+      <c r="M77" s="74">
         <v>19071</v>
       </c>
-      <c r="N77" s="74">
+      <c r="N77" s="73">
         <v>22666</v>
       </c>
-      <c r="O77" s="74">
+      <c r="O77" s="73">
         <v>22348</v>
       </c>
-      <c r="P77" s="74">
+      <c r="P77" s="73">
         <v>29280</v>
       </c>
-      <c r="Q77" s="74">
+      <c r="Q77" s="73">
         <v>29012</v>
       </c>
-      <c r="R77" s="74">
+      <c r="R77" s="73">
         <v>21795</v>
       </c>
-      <c r="S77" s="74">
+      <c r="S77" s="73">
         <v>20530</v>
       </c>
-      <c r="T77" s="74">
+      <c r="T77" s="73">
         <v>19776</v>
       </c>
-      <c r="U77" s="74">
+      <c r="U77" s="73">
         <v>20716</v>
       </c>
-      <c r="V77" s="74">
+      <c r="V77" s="73">
         <v>20114</v>
       </c>
-      <c r="W77" s="74">
+      <c r="W77" s="73">
         <v>21093</v>
       </c>
-      <c r="X77" s="74">
+      <c r="X77" s="73">
         <v>25037</v>
       </c>
-      <c r="Y77" s="74">
+      <c r="Y77" s="73">
         <v>26993</v>
       </c>
-      <c r="Z77" s="74">
+      <c r="Z77" s="73">
         <v>23367</v>
       </c>
-      <c r="AA77" s="74">
+      <c r="AA77" s="73">
         <v>27087</v>
       </c>
-      <c r="AB77" s="74">
+      <c r="AB77" s="73">
         <v>12917</v>
       </c>
-      <c r="AC77" s="74">
+      <c r="AC77" s="73">
         <v>23842</v>
       </c>
-      <c r="AD77" s="74">
+      <c r="AD77" s="73">
         <v>14</v>
       </c>
-      <c r="AE77" s="74">
+      <c r="AE77" s="73">
         <v>1458</v>
       </c>
-      <c r="AF77" s="74">
+      <c r="AF77" s="73">
         <v>12057</v>
       </c>
-      <c r="AG77" s="74">
+      <c r="AG77" s="73">
         <v>21684</v>
       </c>
-      <c r="AH77" s="74">
+      <c r="AH77" s="73">
         <v>23983</v>
       </c>
-      <c r="AI77" s="74">
+      <c r="AI77" s="73">
         <v>26504</v>
       </c>
-      <c r="AJ77" s="38">
+      <c r="AJ77" s="37">
         <v>0.10511612392111079</v>
       </c>
     </row>
-    <row r="78" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="B78" s="37" t="s">
+    <row r="78" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B78" s="36" t="s">
         <v>14</v>
       </c>
-      <c r="C78" s="74">
+      <c r="C78" s="73">
         <v>15301</v>
       </c>
-      <c r="D78" s="74">
+      <c r="D78" s="73">
         <v>16872</v>
       </c>
-      <c r="E78" s="74">
+      <c r="E78" s="73">
         <v>16973</v>
       </c>
-      <c r="F78" s="74">
+      <c r="F78" s="73">
         <v>14983</v>
       </c>
-      <c r="G78" s="74">
+      <c r="G78" s="73">
         <v>17136</v>
       </c>
-      <c r="H78" s="75">
+      <c r="H78" s="74">
         <v>18694</v>
       </c>
-      <c r="I78" s="75">
+      <c r="I78" s="74">
         <v>18264</v>
       </c>
-      <c r="J78" s="74">
+      <c r="J78" s="73">
         <v>19448</v>
       </c>
-      <c r="K78" s="74">
+      <c r="K78" s="73">
         <v>18443</v>
       </c>
-      <c r="L78" s="75">
+      <c r="L78" s="74">
         <v>18874</v>
       </c>
-      <c r="M78" s="75">
+      <c r="M78" s="74">
         <v>19072</v>
       </c>
-      <c r="N78" s="74">
+      <c r="N78" s="73">
         <v>19351</v>
       </c>
-      <c r="O78" s="74">
+      <c r="O78" s="73">
         <v>19863</v>
       </c>
-      <c r="P78" s="74">
+      <c r="P78" s="73">
         <v>23241</v>
       </c>
-      <c r="Q78" s="74">
+      <c r="Q78" s="73">
         <v>25015</v>
       </c>
-      <c r="R78" s="74">
+      <c r="R78" s="73">
         <v>22939</v>
       </c>
-      <c r="S78" s="74">
+      <c r="S78" s="73">
         <v>17103</v>
       </c>
-      <c r="T78" s="74">
+      <c r="T78" s="73">
         <v>17939</v>
       </c>
-      <c r="U78" s="74">
+      <c r="U78" s="73">
         <v>17660</v>
       </c>
-      <c r="V78" s="74">
+      <c r="V78" s="73">
         <v>17767</v>
       </c>
-      <c r="W78" s="74">
+      <c r="W78" s="73">
         <v>18603</v>
       </c>
-      <c r="X78" s="74">
+      <c r="X78" s="73">
         <v>20801</v>
       </c>
-      <c r="Y78" s="74">
+      <c r="Y78" s="73">
         <v>21041</v>
       </c>
-      <c r="Z78" s="74">
+      <c r="Z78" s="73">
         <v>21011</v>
       </c>
-      <c r="AA78" s="74">
+      <c r="AA78" s="73">
         <v>21711</v>
       </c>
-      <c r="AB78" s="74">
+      <c r="AB78" s="73">
         <v>13512</v>
       </c>
-      <c r="AC78" s="74">
+      <c r="AC78" s="73">
         <v>22773</v>
       </c>
-      <c r="AD78" s="74">
+      <c r="AD78" s="73">
         <v>10</v>
       </c>
-      <c r="AE78" s="74">
+      <c r="AE78" s="73">
         <v>717</v>
       </c>
-      <c r="AF78" s="74">
+      <c r="AF78" s="73">
         <v>10611</v>
       </c>
-      <c r="AG78" s="74">
+      <c r="AG78" s="73">
         <v>17993</v>
       </c>
-      <c r="AH78" s="74">
+      <c r="AH78" s="73">
         <v>24648</v>
       </c>
-      <c r="AI78" s="74">
+      <c r="AI78" s="73">
         <v>25608</v>
       </c>
-      <c r="AJ78" s="38">
+      <c r="AJ78" s="37">
         <v>3.8948393378773129E-2</v>
       </c>
     </row>
-    <row r="79" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="B79" s="37" t="s">
+    <row r="79" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B79" s="36" t="s">
         <v>48</v>
       </c>
-      <c r="C79" s="74">
+      <c r="C79" s="73">
         <v>13010</v>
       </c>
-      <c r="D79" s="74">
+      <c r="D79" s="73">
         <v>13885</v>
       </c>
-      <c r="E79" s="74">
+      <c r="E79" s="73">
         <v>15007</v>
       </c>
-      <c r="F79" s="74">
+      <c r="F79" s="73">
         <v>12878</v>
       </c>
-      <c r="G79" s="74">
+      <c r="G79" s="73">
         <v>14349</v>
       </c>
-      <c r="H79" s="75">
+      <c r="H79" s="74">
         <v>15877</v>
       </c>
-      <c r="I79" s="75">
+      <c r="I79" s="74">
         <v>16282</v>
       </c>
-      <c r="J79" s="74">
+      <c r="J79" s="73">
         <v>18049</v>
       </c>
-      <c r="K79" s="74">
+      <c r="K79" s="73">
         <v>16967</v>
       </c>
-      <c r="L79" s="75">
+      <c r="L79" s="74">
         <v>16502</v>
       </c>
-      <c r="M79" s="75">
+      <c r="M79" s="74">
         <v>15711</v>
       </c>
-      <c r="N79" s="74">
+      <c r="N79" s="73">
         <v>17568</v>
       </c>
-      <c r="O79" s="74">
+      <c r="O79" s="73">
         <v>18804</v>
       </c>
-      <c r="P79" s="74">
+      <c r="P79" s="73">
         <v>22145</v>
       </c>
-      <c r="Q79" s="74">
+      <c r="Q79" s="73">
         <v>23683</v>
       </c>
-      <c r="R79" s="74">
+      <c r="R79" s="73">
         <v>20180</v>
       </c>
-      <c r="S79" s="74">
+      <c r="S79" s="73">
         <v>17077</v>
       </c>
-      <c r="T79" s="74">
+      <c r="T79" s="73">
         <v>15781</v>
       </c>
-      <c r="U79" s="74">
+      <c r="U79" s="73">
         <v>15943</v>
       </c>
-      <c r="V79" s="74">
+      <c r="V79" s="73">
         <v>16394</v>
       </c>
-      <c r="W79" s="74">
+      <c r="W79" s="73">
         <v>18088</v>
       </c>
-      <c r="X79" s="74">
+      <c r="X79" s="73">
         <v>20063</v>
       </c>
-      <c r="Y79" s="74">
+      <c r="Y79" s="73">
         <v>20164</v>
       </c>
-      <c r="Z79" s="74">
+      <c r="Z79" s="73">
         <v>19631</v>
       </c>
-      <c r="AA79" s="74">
+      <c r="AA79" s="73">
         <v>22300</v>
       </c>
-      <c r="AB79" s="74">
+      <c r="AB79" s="73">
         <v>12671</v>
       </c>
-      <c r="AC79" s="74">
+      <c r="AC79" s="73">
         <v>20743</v>
       </c>
-      <c r="AD79" s="74">
+      <c r="AD79" s="73">
         <v>145</v>
       </c>
-      <c r="AE79" s="74">
+      <c r="AE79" s="73">
         <v>2150</v>
       </c>
-      <c r="AF79" s="74">
+      <c r="AF79" s="73">
         <v>11091</v>
       </c>
-      <c r="AG79" s="74">
+      <c r="AG79" s="73">
         <v>16419</v>
       </c>
-      <c r="AH79" s="74">
+      <c r="AH79" s="73">
         <v>24681</v>
       </c>
-      <c r="AI79" s="74">
+      <c r="AI79" s="73">
         <v>26015</v>
       </c>
-      <c r="AJ79" s="38">
+      <c r="AJ79" s="37">
         <v>5.4049673838175112E-2</v>
       </c>
     </row>
-    <row r="80" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="B80" s="39" t="s">
+    <row r="80" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="B80" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="C80" s="76">
+      <c r="C80" s="75">
         <v>46694</v>
       </c>
-      <c r="D80" s="76">
+      <c r="D80" s="75">
         <v>50416</v>
       </c>
-      <c r="E80" s="76">
+      <c r="E80" s="75">
         <v>54226</v>
       </c>
-      <c r="F80" s="76">
+      <c r="F80" s="75">
         <v>44496</v>
       </c>
-      <c r="G80" s="76">
+      <c r="G80" s="75">
         <v>49316</v>
       </c>
-      <c r="H80" s="76">
+      <c r="H80" s="75">
         <v>55616</v>
       </c>
-      <c r="I80" s="76">
+      <c r="I80" s="75">
         <v>55406</v>
       </c>
-      <c r="J80" s="76">
+      <c r="J80" s="75">
         <v>59384</v>
       </c>
-      <c r="K80" s="76">
+      <c r="K80" s="75">
         <v>57783</v>
       </c>
-      <c r="L80" s="76">
+      <c r="L80" s="75">
         <v>55766</v>
       </c>
-      <c r="M80" s="76">
+      <c r="M80" s="75">
         <v>53854</v>
       </c>
-      <c r="N80" s="76">
+      <c r="N80" s="75">
         <v>59585</v>
       </c>
-      <c r="O80" s="76">
+      <c r="O80" s="75">
         <v>61015</v>
       </c>
-      <c r="P80" s="76">
+      <c r="P80" s="75">
         <v>74666</v>
       </c>
-      <c r="Q80" s="76">
+      <c r="Q80" s="75">
         <v>77710</v>
       </c>
-      <c r="R80" s="76">
+      <c r="R80" s="75">
         <v>64914</v>
       </c>
-      <c r="S80" s="76">
+      <c r="S80" s="75">
         <v>54710</v>
       </c>
-      <c r="T80" s="76">
+      <c r="T80" s="75">
         <v>53496</v>
       </c>
-      <c r="U80" s="76">
+      <c r="U80" s="75">
         <v>54319</v>
       </c>
-      <c r="V80" s="76">
+      <c r="V80" s="75">
         <v>54275</v>
       </c>
-      <c r="W80" s="76">
+      <c r="W80" s="75">
         <v>57784</v>
       </c>
-      <c r="X80" s="76">
+      <c r="X80" s="75">
         <v>65901</v>
       </c>
-      <c r="Y80" s="76">
+      <c r="Y80" s="75">
         <v>68198</v>
       </c>
-      <c r="Z80" s="76">
+      <c r="Z80" s="75">
         <v>64009</v>
       </c>
-      <c r="AA80" s="76">
+      <c r="AA80" s="75">
         <v>71098</v>
       </c>
-      <c r="AB80" s="76">
+      <c r="AB80" s="75">
         <v>39100</v>
       </c>
-      <c r="AC80" s="76">
+      <c r="AC80" s="75">
         <v>67358</v>
       </c>
-      <c r="AD80" s="76">
+      <c r="AD80" s="75">
         <v>169</v>
       </c>
-      <c r="AE80" s="76">
+      <c r="AE80" s="75">
         <v>4325</v>
       </c>
-      <c r="AF80" s="76">
+      <c r="AF80" s="75">
         <v>33759</v>
       </c>
-      <c r="AG80" s="76">
+      <c r="AG80" s="75">
         <v>56096</v>
       </c>
-      <c r="AH80" s="76">
+      <c r="AH80" s="75">
         <v>73312</v>
       </c>
-      <c r="AI80" s="76">
+      <c r="AI80" s="75">
         <v>78127</v>
       </c>
-      <c r="AJ80" s="40">
+      <c r="AJ80" s="39">
         <v>6.5678197293758178E-2</v>
       </c>
     </row>
     <row r="81" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="B81" s="37" t="s">
+      <c r="B81" s="36" t="s">
         <v>49</v>
       </c>
-      <c r="C81" s="74">
+      <c r="C81" s="73">
         <v>17667</v>
       </c>
-      <c r="D81" s="74">
+      <c r="D81" s="73">
         <v>19374</v>
       </c>
-      <c r="E81" s="74">
+      <c r="E81" s="73">
         <v>18868</v>
       </c>
-      <c r="F81" s="74">
+      <c r="F81" s="73">
         <v>13415</v>
       </c>
-      <c r="G81" s="74">
+      <c r="G81" s="73">
         <v>18582</v>
       </c>
-      <c r="H81" s="75">
+      <c r="H81" s="74">
         <v>19180</v>
       </c>
-      <c r="I81" s="75">
+      <c r="I81" s="74">
         <v>21162</v>
       </c>
-      <c r="J81" s="74">
+      <c r="J81" s="73">
         <v>21335</v>
       </c>
-      <c r="K81" s="74">
+      <c r="K81" s="73">
         <v>19480</v>
       </c>
-      <c r="L81" s="75">
+      <c r="L81" s="74">
         <v>19684</v>
       </c>
-      <c r="M81" s="75">
+      <c r="M81" s="74">
         <v>21251</v>
       </c>
-      <c r="N81" s="74">
+      <c r="N81" s="73">
         <v>22915</v>
       </c>
-      <c r="O81" s="74">
+      <c r="O81" s="73">
         <v>23874</v>
       </c>
-      <c r="P81" s="74">
+      <c r="P81" s="73">
         <v>25971</v>
       </c>
-      <c r="Q81" s="74">
+      <c r="Q81" s="73">
         <v>27506</v>
       </c>
-      <c r="R81" s="74">
+      <c r="R81" s="73">
         <v>23647</v>
       </c>
-      <c r="S81" s="74">
+      <c r="S81" s="73">
         <v>20124</v>
       </c>
-      <c r="T81" s="74">
+      <c r="T81" s="73">
         <v>20138</v>
       </c>
-      <c r="U81" s="74">
+      <c r="U81" s="73">
         <v>21349</v>
       </c>
-      <c r="V81" s="74">
+      <c r="V81" s="73">
         <v>19014</v>
       </c>
-      <c r="W81" s="74">
+      <c r="W81" s="73">
         <v>20410</v>
       </c>
-      <c r="X81" s="74">
+      <c r="X81" s="73">
         <v>23583</v>
       </c>
-      <c r="Y81" s="74">
+      <c r="Y81" s="73">
         <v>26183</v>
       </c>
-      <c r="Z81" s="74">
+      <c r="Z81" s="73">
         <v>26994</v>
       </c>
-      <c r="AA81" s="74">
+      <c r="AA81" s="73">
         <v>26954</v>
       </c>
-      <c r="AB81" s="74">
+      <c r="AB81" s="73">
         <v>15948</v>
       </c>
-      <c r="AC81" s="74">
+      <c r="AC81" s="73">
         <v>24883</v>
       </c>
-      <c r="AD81" s="74">
+      <c r="AD81" s="73">
         <v>123</v>
       </c>
-      <c r="AE81" s="74">
+      <c r="AE81" s="73">
         <v>5843</v>
       </c>
-      <c r="AF81" s="74">
+      <c r="AF81" s="73">
         <v>12942</v>
       </c>
-      <c r="AG81" s="74">
+      <c r="AG81" s="73">
         <v>19471</v>
       </c>
-      <c r="AH81" s="74">
+      <c r="AH81" s="73">
         <v>25450</v>
       </c>
-      <c r="AI81" s="74">
+      <c r="AI81" s="73">
         <v>30423</v>
       </c>
-      <c r="AJ81" s="38">
+      <c r="AJ81" s="37">
         <v>0.19540275049115913</v>
       </c>
     </row>
     <row r="82" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="B82" s="37" t="s">
+      <c r="B82" s="36" t="s">
         <v>50</v>
       </c>
-      <c r="C82" s="74">
+      <c r="C82" s="73">
         <v>18924</v>
       </c>
-      <c r="D82" s="74">
+      <c r="D82" s="73">
         <v>21300</v>
       </c>
-      <c r="E82" s="74">
+      <c r="E82" s="73">
         <v>22018</v>
       </c>
-      <c r="F82" s="74">
+      <c r="F82" s="73">
         <v>18597</v>
       </c>
-      <c r="G82" s="74">
+      <c r="G82" s="73">
         <v>21238</v>
       </c>
-      <c r="H82" s="75">
+      <c r="H82" s="74">
         <v>21337</v>
       </c>
-      <c r="I82" s="75">
+      <c r="I82" s="74">
         <v>23064</v>
       </c>
-      <c r="J82" s="74">
+      <c r="J82" s="73">
         <v>21881</v>
       </c>
-      <c r="K82" s="74">
+      <c r="K82" s="73">
         <v>21224</v>
       </c>
-      <c r="L82" s="75">
+      <c r="L82" s="74">
         <v>22176</v>
       </c>
-      <c r="M82" s="75">
+      <c r="M82" s="74">
         <v>23277</v>
       </c>
-      <c r="N82" s="74">
+      <c r="N82" s="73">
         <v>24132</v>
       </c>
-      <c r="O82" s="74">
+      <c r="O82" s="73">
         <v>22398</v>
       </c>
-      <c r="P82" s="74">
+      <c r="P82" s="73">
         <v>26584</v>
       </c>
-      <c r="Q82" s="74">
+      <c r="Q82" s="73">
         <v>28596</v>
       </c>
-      <c r="R82" s="74">
+      <c r="R82" s="73">
         <v>25244</v>
       </c>
-      <c r="S82" s="74">
+      <c r="S82" s="73">
         <v>20428</v>
       </c>
-      <c r="T82" s="74">
+      <c r="T82" s="73">
         <v>19715</v>
       </c>
-      <c r="U82" s="74">
+      <c r="U82" s="73">
         <v>16979</v>
       </c>
-      <c r="V82" s="74">
+      <c r="V82" s="73">
         <v>20943</v>
       </c>
-      <c r="W82" s="74">
+      <c r="W82" s="73">
         <v>23622</v>
       </c>
-      <c r="X82" s="74">
+      <c r="X82" s="73">
         <v>25217</v>
       </c>
-      <c r="Y82" s="74">
+      <c r="Y82" s="73">
         <v>24788</v>
       </c>
-      <c r="Z82" s="74">
+      <c r="Z82" s="73">
         <v>23700</v>
       </c>
-      <c r="AA82" s="74">
+      <c r="AA82" s="73">
         <v>26147</v>
       </c>
-      <c r="AB82" s="74">
+      <c r="AB82" s="73">
         <v>18363</v>
       </c>
-      <c r="AC82" s="74">
+      <c r="AC82" s="73">
         <v>25237</v>
       </c>
-      <c r="AD82" s="74">
+      <c r="AD82" s="73">
         <v>127</v>
       </c>
-      <c r="AE82" s="74">
+      <c r="AE82" s="73">
         <v>3393</v>
       </c>
-      <c r="AF82" s="74">
+      <c r="AF82" s="73">
         <v>13013</v>
       </c>
-      <c r="AG82" s="74">
+      <c r="AG82" s="73">
         <v>18028</v>
       </c>
-      <c r="AH82" s="74">
+      <c r="AH82" s="73">
         <v>23353</v>
       </c>
-      <c r="AI82" s="74">
+      <c r="AI82" s="73">
         <v>25794</v>
       </c>
-      <c r="AJ82" s="38">
+      <c r="AJ82" s="37">
         <v>0.10452618507258168</v>
       </c>
     </row>
     <row r="83" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="B83" s="37" t="s">
+      <c r="B83" s="36" t="s">
         <v>19</v>
       </c>
-      <c r="C83" s="74">
+      <c r="C83" s="73">
         <v>11615</v>
       </c>
-      <c r="D83" s="74">
+      <c r="D83" s="73">
         <v>12308</v>
       </c>
-      <c r="E83" s="74">
+      <c r="E83" s="73">
         <v>5875</v>
       </c>
-      <c r="F83" s="74">
+      <c r="F83" s="73">
         <v>8971</v>
       </c>
-      <c r="G83" s="74">
+      <c r="G83" s="73">
         <v>9696</v>
       </c>
-      <c r="H83" s="75">
+      <c r="H83" s="74">
         <v>10239</v>
       </c>
-      <c r="I83" s="75">
+      <c r="I83" s="74">
         <v>12422</v>
       </c>
-      <c r="J83" s="74">
+      <c r="J83" s="73">
         <v>11443</v>
       </c>
-      <c r="K83" s="74">
+      <c r="K83" s="73">
         <v>10685</v>
       </c>
-      <c r="L83" s="75">
+      <c r="L83" s="74">
         <v>10570</v>
       </c>
-      <c r="M83" s="75">
+      <c r="M83" s="74">
         <v>10982</v>
       </c>
-      <c r="N83" s="74">
+      <c r="N83" s="73">
         <v>12418</v>
       </c>
-      <c r="O83" s="74">
+      <c r="O83" s="73">
         <v>12371</v>
       </c>
-      <c r="P83" s="74">
+      <c r="P83" s="73">
         <v>15229</v>
       </c>
-      <c r="Q83" s="74">
+      <c r="Q83" s="73">
         <v>15532</v>
       </c>
-      <c r="R83" s="74">
+      <c r="R83" s="73">
         <v>12676</v>
       </c>
-      <c r="S83" s="74">
+      <c r="S83" s="73">
         <v>10413</v>
       </c>
-      <c r="T83" s="74">
+      <c r="T83" s="73">
         <v>10216</v>
       </c>
-      <c r="U83" s="74">
+      <c r="U83" s="73">
         <v>9494</v>
       </c>
-      <c r="V83" s="74">
+      <c r="V83" s="73">
         <v>10906</v>
       </c>
-      <c r="W83" s="74">
+      <c r="W83" s="73">
         <v>10537</v>
       </c>
-      <c r="X83" s="74">
+      <c r="X83" s="73">
         <v>12317</v>
       </c>
-      <c r="Y83" s="74">
+      <c r="Y83" s="73">
         <v>12516</v>
       </c>
-      <c r="Z83" s="74">
+      <c r="Z83" s="73">
         <v>12468</v>
       </c>
-      <c r="AA83" s="74">
+      <c r="AA83" s="73">
         <v>2045</v>
       </c>
-      <c r="AB83" s="74">
+      <c r="AB83" s="73">
         <v>10248</v>
       </c>
-      <c r="AC83" s="74">
+      <c r="AC83" s="73">
         <v>10386</v>
       </c>
-      <c r="AD83" s="74">
+      <c r="AD83" s="73">
         <v>119</v>
       </c>
-      <c r="AE83" s="74">
+      <c r="AE83" s="73">
         <v>1188</v>
       </c>
-      <c r="AF83" s="74">
+      <c r="AF83" s="73">
         <v>6915</v>
       </c>
-      <c r="AG83" s="74">
+      <c r="AG83" s="73">
         <v>10283</v>
       </c>
-      <c r="AH83" s="74">
+      <c r="AH83" s="73">
         <v>13155</v>
       </c>
-      <c r="AI83" s="74"/>
-      <c r="AJ83" s="38"/>
+      <c r="AI83" s="73">
+        <v>12880</v>
+      </c>
+      <c r="AJ83" s="37">
+        <v>-2.0904599011782592E-2</v>
+      </c>
     </row>
     <row r="84" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="B84" s="39" t="s">
+      <c r="B84" s="38" t="s">
         <v>20</v>
       </c>
-      <c r="C84" s="76">
+      <c r="C84" s="75">
         <v>48206</v>
       </c>
-      <c r="D84" s="76">
+      <c r="D84" s="75">
         <v>52982</v>
       </c>
-      <c r="E84" s="76">
+      <c r="E84" s="75">
         <v>46761</v>
       </c>
-      <c r="F84" s="76">
+      <c r="F84" s="75">
         <v>40983</v>
       </c>
-      <c r="G84" s="76">
+      <c r="G84" s="75">
         <v>49516</v>
       </c>
-      <c r="H84" s="76">
+      <c r="H84" s="75">
         <v>50756</v>
       </c>
-      <c r="I84" s="76">
+      <c r="I84" s="75">
         <v>56648</v>
       </c>
-      <c r="J84" s="76">
+      <c r="J84" s="75">
         <v>54659</v>
       </c>
-      <c r="K84" s="76">
+      <c r="K84" s="75">
         <v>51389</v>
       </c>
-      <c r="L84" s="76">
+      <c r="L84" s="75">
         <v>52430</v>
       </c>
-      <c r="M84" s="76">
+      <c r="M84" s="75">
         <v>55510</v>
       </c>
-      <c r="N84" s="76">
+      <c r="N84" s="75">
         <v>59465</v>
       </c>
-      <c r="O84" s="76">
+      <c r="O84" s="75">
         <v>58643</v>
       </c>
-      <c r="P84" s="76">
+      <c r="P84" s="75">
         <v>67784</v>
       </c>
-      <c r="Q84" s="76">
+      <c r="Q84" s="75">
         <v>71634</v>
       </c>
-      <c r="R84" s="76">
+      <c r="R84" s="75">
         <v>61567</v>
       </c>
-      <c r="S84" s="76">
+      <c r="S84" s="75">
         <v>50965</v>
       </c>
-      <c r="T84" s="76">
+      <c r="T84" s="75">
         <v>50069</v>
       </c>
-      <c r="U84" s="76">
+      <c r="U84" s="75">
         <v>47822</v>
       </c>
-      <c r="V84" s="76">
+      <c r="V84" s="75">
         <v>50863</v>
       </c>
-      <c r="W84" s="76">
+      <c r="W84" s="75">
         <v>54569</v>
       </c>
-      <c r="X84" s="76">
+      <c r="X84" s="75">
         <v>61117</v>
       </c>
-      <c r="Y84" s="76">
+      <c r="Y84" s="75">
         <v>63487</v>
       </c>
-      <c r="Z84" s="76">
+      <c r="Z84" s="75">
         <v>63162</v>
       </c>
-      <c r="AA84" s="76">
+      <c r="AA84" s="75">
         <v>55146</v>
       </c>
-      <c r="AB84" s="76">
+      <c r="AB84" s="75">
         <v>44559</v>
       </c>
-      <c r="AC84" s="76">
+      <c r="AC84" s="75">
         <v>60506</v>
       </c>
-      <c r="AD84" s="76">
+      <c r="AD84" s="75">
         <v>369</v>
       </c>
-      <c r="AE84" s="76">
+      <c r="AE84" s="75">
         <v>10424</v>
       </c>
-      <c r="AF84" s="76">
+      <c r="AF84" s="75">
         <v>32870</v>
       </c>
-      <c r="AG84" s="76">
+      <c r="AG84" s="75">
         <v>47782</v>
       </c>
-      <c r="AH84" s="76">
+      <c r="AH84" s="75">
         <v>61958</v>
       </c>
-      <c r="AI84" s="76"/>
-      <c r="AJ84" s="40"/>
+      <c r="AI84" s="75">
+        <v>69097</v>
+      </c>
+      <c r="AJ84" s="39">
+        <v>0.11522321572678267</v>
+      </c>
     </row>
     <row r="85" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="B85" s="37" t="s">
+      <c r="B85" s="36" t="s">
         <v>21</v>
       </c>
-      <c r="C85" s="74">
+      <c r="C85" s="73">
         <v>14012</v>
       </c>
-      <c r="D85" s="74">
+      <c r="D85" s="73">
         <v>15399</v>
       </c>
-      <c r="E85" s="74">
+      <c r="E85" s="73">
         <v>6685</v>
       </c>
-      <c r="F85" s="74">
+      <c r="F85" s="73">
         <v>12587</v>
       </c>
-      <c r="G85" s="74">
+      <c r="G85" s="73">
         <v>13524</v>
       </c>
-      <c r="H85" s="75">
+      <c r="H85" s="74">
         <v>13751</v>
       </c>
-      <c r="I85" s="75">
+      <c r="I85" s="74">
         <v>12907</v>
       </c>
-      <c r="J85" s="74">
+      <c r="J85" s="73">
         <v>13196</v>
       </c>
-      <c r="K85" s="74">
+      <c r="K85" s="73">
         <v>11007</v>
       </c>
-      <c r="L85" s="75">
+      <c r="L85" s="74">
         <v>11482</v>
       </c>
-      <c r="M85" s="75">
+      <c r="M85" s="74">
         <v>13341</v>
       </c>
-      <c r="N85" s="74">
+      <c r="N85" s="73">
         <v>14048</v>
       </c>
-      <c r="O85" s="74">
+      <c r="O85" s="73">
         <v>14032</v>
       </c>
-      <c r="P85" s="74">
+      <c r="P85" s="73">
         <v>16546</v>
       </c>
-      <c r="Q85" s="74">
+      <c r="Q85" s="73">
         <v>16385</v>
       </c>
-      <c r="R85" s="74">
+      <c r="R85" s="73">
         <v>13255</v>
       </c>
-      <c r="S85" s="74">
+      <c r="S85" s="73">
         <v>14007</v>
       </c>
-      <c r="T85" s="74">
+      <c r="T85" s="73">
         <v>12921</v>
       </c>
-      <c r="U85" s="74">
+      <c r="U85" s="73">
         <v>12538</v>
       </c>
-      <c r="V85" s="74">
+      <c r="V85" s="73">
         <v>12208</v>
       </c>
-      <c r="W85" s="74">
+      <c r="W85" s="73">
         <v>12912</v>
       </c>
-      <c r="X85" s="74">
+      <c r="X85" s="73">
         <v>13143</v>
       </c>
-      <c r="Y85" s="74">
+      <c r="Y85" s="73">
         <v>14156</v>
       </c>
-      <c r="Z85" s="74">
+      <c r="Z85" s="73">
         <v>15670</v>
       </c>
-      <c r="AA85" s="74">
+      <c r="AA85" s="73">
         <v>3006</v>
       </c>
-      <c r="AB85" s="74">
+      <c r="AB85" s="73">
         <v>11676</v>
       </c>
-      <c r="AC85" s="74">
+      <c r="AC85" s="73">
         <v>13731</v>
       </c>
-      <c r="AD85" s="74">
+      <c r="AD85" s="73">
         <v>265</v>
       </c>
-      <c r="AE85" s="74">
+      <c r="AE85" s="73">
         <v>1857</v>
       </c>
-      <c r="AF85" s="74">
+      <c r="AF85" s="73">
         <v>10531</v>
       </c>
-      <c r="AG85" s="74">
+      <c r="AG85" s="73">
         <v>10596</v>
       </c>
-      <c r="AH85" s="74">
+      <c r="AH85" s="73">
         <v>15190</v>
       </c>
-      <c r="AI85" s="74"/>
-      <c r="AJ85" s="38"/>
+      <c r="AI85" s="73"/>
+      <c r="AJ85" s="37"/>
     </row>
     <row r="86" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="B86" s="37" t="s">
+      <c r="B86" s="36" t="s">
         <v>22</v>
       </c>
-      <c r="C86" s="74">
+      <c r="C86" s="73">
         <v>16103</v>
       </c>
-      <c r="D86" s="74">
+      <c r="D86" s="73">
         <v>17241</v>
       </c>
-      <c r="E86" s="74">
+      <c r="E86" s="73">
         <v>8304</v>
       </c>
-      <c r="F86" s="74">
+      <c r="F86" s="73">
         <v>15368</v>
       </c>
-      <c r="G86" s="74">
+      <c r="G86" s="73">
         <v>17106</v>
       </c>
-      <c r="H86" s="75">
+      <c r="H86" s="74">
         <v>14423</v>
       </c>
-      <c r="I86" s="75">
+      <c r="I86" s="74">
         <v>11750</v>
       </c>
-      <c r="J86" s="74">
+      <c r="J86" s="73">
         <v>16436</v>
       </c>
-      <c r="K86" s="74">
+      <c r="K86" s="73">
         <v>14545</v>
       </c>
-      <c r="L86" s="75">
+      <c r="L86" s="74">
         <v>16389</v>
       </c>
-      <c r="M86" s="75">
+      <c r="M86" s="74">
         <v>15842</v>
       </c>
-      <c r="N86" s="74">
+      <c r="N86" s="73">
         <v>17707</v>
       </c>
-      <c r="O86" s="74">
+      <c r="O86" s="73">
         <v>20012</v>
       </c>
-      <c r="P86" s="74">
+      <c r="P86" s="73">
         <v>22945</v>
       </c>
-      <c r="Q86" s="74">
+      <c r="Q86" s="73">
         <v>20053</v>
       </c>
-      <c r="R86" s="74">
+      <c r="R86" s="73">
         <v>18599</v>
       </c>
-      <c r="S86" s="74">
+      <c r="S86" s="73">
         <v>15850</v>
       </c>
-      <c r="T86" s="74">
+      <c r="T86" s="73">
         <v>15810</v>
       </c>
-      <c r="U86" s="74">
+      <c r="U86" s="73">
         <v>16397</v>
       </c>
-      <c r="V86" s="74">
+      <c r="V86" s="73">
         <v>15308</v>
       </c>
-      <c r="W86" s="74">
+      <c r="W86" s="73">
         <v>17671</v>
       </c>
-      <c r="X86" s="74">
+      <c r="X86" s="73">
         <v>19872</v>
       </c>
-      <c r="Y86" s="74">
+      <c r="Y86" s="73">
         <v>20220</v>
       </c>
-      <c r="Z86" s="74">
+      <c r="Z86" s="73">
         <v>19124</v>
       </c>
-      <c r="AA86" s="74">
+      <c r="AA86" s="73">
         <v>6481</v>
       </c>
-      <c r="AB86" s="74">
+      <c r="AB86" s="73">
         <v>15553</v>
       </c>
-      <c r="AC86" s="74">
+      <c r="AC86" s="73">
         <v>20005</v>
       </c>
-      <c r="AD86" s="74">
+      <c r="AD86" s="73">
         <v>839</v>
       </c>
-      <c r="AE86" s="74">
+      <c r="AE86" s="73">
         <v>5298</v>
       </c>
-      <c r="AF86" s="74">
+      <c r="AF86" s="73">
         <v>15079</v>
       </c>
-      <c r="AG86" s="74">
+      <c r="AG86" s="73">
         <v>18575</v>
       </c>
-      <c r="AH86" s="74">
+      <c r="AH86" s="73">
         <v>21986</v>
       </c>
-      <c r="AI86" s="74"/>
-      <c r="AJ86" s="38"/>
+      <c r="AI86" s="73"/>
+      <c r="AJ86" s="37"/>
     </row>
     <row r="87" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="B87" s="37" t="s">
+      <c r="B87" s="36" t="s">
         <v>23</v>
       </c>
-      <c r="C87" s="74">
+      <c r="C87" s="73">
         <v>20781</v>
       </c>
-      <c r="D87" s="74">
+      <c r="D87" s="73">
         <v>23197</v>
       </c>
-      <c r="E87" s="74">
+      <c r="E87" s="73">
         <v>14604</v>
       </c>
-      <c r="F87" s="74">
+      <c r="F87" s="73">
         <v>20139</v>
       </c>
-      <c r="G87" s="74">
+      <c r="G87" s="73">
         <v>22619</v>
       </c>
-      <c r="H87" s="75">
+      <c r="H87" s="74">
         <v>20935</v>
       </c>
-      <c r="I87" s="75">
+      <c r="I87" s="74">
         <v>20451</v>
       </c>
-      <c r="J87" s="74">
+      <c r="J87" s="73">
         <v>24285</v>
       </c>
-      <c r="K87" s="74">
+      <c r="K87" s="73">
         <v>19545</v>
       </c>
-      <c r="L87" s="75">
+      <c r="L87" s="74">
         <v>20780</v>
       </c>
-      <c r="M87" s="75">
+      <c r="M87" s="74">
         <v>24467</v>
       </c>
-      <c r="N87" s="74">
+      <c r="N87" s="73">
         <v>26287</v>
       </c>
-      <c r="O87" s="74">
+      <c r="O87" s="73">
         <v>28214</v>
       </c>
-      <c r="P87" s="74">
+      <c r="P87" s="73">
         <v>30620</v>
       </c>
-      <c r="Q87" s="74">
+      <c r="Q87" s="73">
         <v>27403</v>
       </c>
-      <c r="R87" s="74">
+      <c r="R87" s="73">
         <v>22031</v>
       </c>
-      <c r="S87" s="74">
+      <c r="S87" s="73">
         <v>21903</v>
       </c>
-      <c r="T87" s="74">
+      <c r="T87" s="73">
         <v>21695</v>
       </c>
-      <c r="U87" s="74">
+      <c r="U87" s="73">
         <v>21311</v>
       </c>
-      <c r="V87" s="74">
+      <c r="V87" s="73">
         <v>22560</v>
       </c>
-      <c r="W87" s="74">
+      <c r="W87" s="73">
         <v>24481</v>
       </c>
-      <c r="X87" s="74">
+      <c r="X87" s="73">
         <v>30142</v>
       </c>
-      <c r="Y87" s="74">
+      <c r="Y87" s="73">
         <v>26278</v>
       </c>
-      <c r="Z87" s="74">
+      <c r="Z87" s="73">
         <v>25817</v>
       </c>
-      <c r="AA87" s="74">
+      <c r="AA87" s="73">
         <v>10782</v>
       </c>
-      <c r="AB87" s="74">
+      <c r="AB87" s="73">
         <v>23358</v>
       </c>
-      <c r="AC87" s="74">
+      <c r="AC87" s="73">
         <v>24373</v>
       </c>
-      <c r="AD87" s="74">
+      <c r="AD87" s="73">
         <v>1611</v>
       </c>
-      <c r="AE87" s="74">
+      <c r="AE87" s="73">
         <v>7937</v>
       </c>
-      <c r="AF87" s="74">
+      <c r="AF87" s="73">
         <v>21404</v>
       </c>
-      <c r="AG87" s="74">
+      <c r="AG87" s="73">
         <v>26579</v>
       </c>
-      <c r="AH87" s="74">
+      <c r="AH87" s="73">
         <v>31757</v>
       </c>
-      <c r="AI87" s="74"/>
-      <c r="AJ87" s="38"/>
+      <c r="AI87" s="73"/>
+      <c r="AJ87" s="37"/>
     </row>
     <row r="88" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="B88" s="39" t="s">
+      <c r="B88" s="38" t="s">
         <v>24</v>
       </c>
-      <c r="C88" s="76">
+      <c r="C88" s="75">
         <v>50896</v>
       </c>
-      <c r="D88" s="76">
+      <c r="D88" s="75">
         <v>55837</v>
       </c>
-      <c r="E88" s="76">
+      <c r="E88" s="75">
         <v>29593</v>
       </c>
-      <c r="F88" s="76">
+      <c r="F88" s="75">
         <v>48094</v>
       </c>
-      <c r="G88" s="76">
+      <c r="G88" s="75">
         <v>53249</v>
       </c>
-      <c r="H88" s="76">
+      <c r="H88" s="75">
         <v>49109</v>
       </c>
-      <c r="I88" s="76">
+      <c r="I88" s="75">
         <v>45108</v>
       </c>
-      <c r="J88" s="76">
+      <c r="J88" s="75">
         <v>53917</v>
       </c>
-      <c r="K88" s="76">
+      <c r="K88" s="75">
         <v>45097</v>
       </c>
-      <c r="L88" s="76">
+      <c r="L88" s="75">
         <v>48651</v>
       </c>
-      <c r="M88" s="76">
+      <c r="M88" s="75">
         <v>53650</v>
       </c>
-      <c r="N88" s="76">
+      <c r="N88" s="75">
         <v>58042</v>
       </c>
-      <c r="O88" s="76">
+      <c r="O88" s="75">
         <v>62258</v>
       </c>
-      <c r="P88" s="76">
+      <c r="P88" s="75">
         <v>70111</v>
       </c>
-      <c r="Q88" s="76">
+      <c r="Q88" s="75">
         <v>63841</v>
       </c>
-      <c r="R88" s="76">
+      <c r="R88" s="75">
         <v>53885</v>
       </c>
-      <c r="S88" s="76">
+      <c r="S88" s="75">
         <v>51760</v>
       </c>
-      <c r="T88" s="76">
+      <c r="T88" s="75">
         <v>50426</v>
       </c>
-      <c r="U88" s="76">
+      <c r="U88" s="75">
         <v>50246</v>
       </c>
-      <c r="V88" s="76">
+      <c r="V88" s="75">
         <v>50076</v>
       </c>
-      <c r="W88" s="76">
+      <c r="W88" s="75">
         <v>55064</v>
       </c>
-      <c r="X88" s="76">
+      <c r="X88" s="75">
         <v>63157</v>
       </c>
-      <c r="Y88" s="76">
+      <c r="Y88" s="75">
         <v>60654</v>
       </c>
-      <c r="Z88" s="76">
+      <c r="Z88" s="75">
         <v>60611</v>
       </c>
-      <c r="AA88" s="76">
+      <c r="AA88" s="75">
         <v>20269</v>
       </c>
-      <c r="AB88" s="76">
+      <c r="AB88" s="75">
         <v>50587</v>
       </c>
-      <c r="AC88" s="76">
+      <c r="AC88" s="75">
         <v>58109</v>
       </c>
-      <c r="AD88" s="76">
+      <c r="AD88" s="75">
         <v>2715</v>
       </c>
-      <c r="AE88" s="76">
+      <c r="AE88" s="75">
         <v>15092</v>
       </c>
-      <c r="AF88" s="76">
+      <c r="AF88" s="75">
         <v>47014</v>
       </c>
-      <c r="AG88" s="76">
+      <c r="AG88" s="75">
         <v>55750</v>
       </c>
-      <c r="AH88" s="76">
+      <c r="AH88" s="75">
         <v>68933</v>
       </c>
-      <c r="AI88" s="76"/>
-      <c r="AJ88" s="40"/>
+      <c r="AI88" s="75"/>
+      <c r="AJ88" s="39"/>
     </row>
     <row r="89" spans="2:37" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B89" s="41" t="s">
+      <c r="B89" s="40" t="s">
         <v>7</v>
       </c>
-      <c r="C89" s="77">
+      <c r="C89" s="76">
         <v>197033</v>
       </c>
-      <c r="D89" s="77">
+      <c r="D89" s="76">
         <v>218689</v>
       </c>
-      <c r="E89" s="77">
+      <c r="E89" s="76">
         <v>196101</v>
       </c>
-      <c r="F89" s="77">
+      <c r="F89" s="76">
         <v>176979</v>
       </c>
-      <c r="G89" s="77">
+      <c r="G89" s="76">
         <v>212689</v>
       </c>
-      <c r="H89" s="77">
+      <c r="H89" s="76">
         <v>218927</v>
       </c>
-      <c r="I89" s="77">
+      <c r="I89" s="76">
         <v>219117</v>
       </c>
-      <c r="J89" s="77">
+      <c r="J89" s="76">
         <v>229846</v>
       </c>
-      <c r="K89" s="77">
+      <c r="K89" s="76">
         <v>215990</v>
       </c>
-      <c r="L89" s="77">
+      <c r="L89" s="76">
         <v>215482</v>
       </c>
-      <c r="M89" s="77">
+      <c r="M89" s="76">
         <v>217523</v>
       </c>
-      <c r="N89" s="77">
+      <c r="N89" s="76">
         <v>237603</v>
       </c>
-      <c r="O89" s="77">
+      <c r="O89" s="76">
         <v>253754</v>
       </c>
-      <c r="P89" s="77">
+      <c r="P89" s="76">
         <v>287178</v>
       </c>
-      <c r="Q89" s="77">
+      <c r="Q89" s="76">
         <v>296850</v>
       </c>
-      <c r="R89" s="77">
+      <c r="R89" s="76">
         <v>251247</v>
       </c>
-      <c r="S89" s="77">
+      <c r="S89" s="76">
         <v>214120</v>
       </c>
-      <c r="T89" s="77">
+      <c r="T89" s="76">
         <v>213852</v>
       </c>
-      <c r="U89" s="77">
+      <c r="U89" s="76">
         <v>212405</v>
       </c>
-      <c r="V89" s="77">
+      <c r="V89" s="76">
         <v>218281</v>
       </c>
-      <c r="W89" s="77">
+      <c r="W89" s="76">
         <v>234581</v>
       </c>
-      <c r="X89" s="77">
+      <c r="X89" s="76">
         <v>262127</v>
       </c>
-      <c r="Y89" s="77">
+      <c r="Y89" s="76">
         <v>273148</v>
       </c>
-      <c r="Z89" s="77">
+      <c r="Z89" s="76">
         <v>262702</v>
       </c>
-      <c r="AA89" s="77">
+      <c r="AA89" s="76">
         <v>221796</v>
       </c>
-      <c r="AB89" s="77">
+      <c r="AB89" s="76">
         <v>167653</v>
       </c>
-      <c r="AC89" s="77">
+      <c r="AC89" s="76">
         <v>257963</v>
       </c>
-      <c r="AD89" s="77">
+      <c r="AD89" s="76">
         <v>60014</v>
       </c>
-      <c r="AE89" s="77">
+      <c r="AE89" s="76">
         <v>34942</v>
       </c>
-      <c r="AF89" s="77">
+      <c r="AF89" s="76">
         <v>139447</v>
       </c>
-      <c r="AG89" s="77">
+      <c r="AG89" s="76">
         <v>226480</v>
       </c>
-      <c r="AH89" s="77">
+      <c r="AH89" s="76">
         <v>284858</v>
       </c>
-      <c r="AI89" s="77"/>
-      <c r="AJ89" s="67"/>
+      <c r="AI89" s="76">
+        <v>239593</v>
+      </c>
+      <c r="AJ89" s="66"/>
     </row>
     <row r="90" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B90" s="1"/>
-      <c r="C90" s="20"/>
-[...23 lines deleted...]
-      <c r="AJ90" s="12"/>
+      <c r="C90" s="19"/>
+      <c r="D90" s="19"/>
+      <c r="E90" s="19"/>
+      <c r="F90" s="19"/>
+      <c r="G90" s="19"/>
+      <c r="H90" s="19"/>
+      <c r="I90" s="19"/>
+      <c r="J90" s="19"/>
+      <c r="K90" s="19"/>
+      <c r="L90" s="19"/>
+      <c r="M90" s="19"/>
+      <c r="N90" s="19"/>
+      <c r="O90" s="19"/>
+      <c r="P90" s="19"/>
+      <c r="Q90" s="5"/>
+      <c r="R90" s="2"/>
+      <c r="AB90" s="11"/>
+      <c r="AC90" s="11"/>
+      <c r="AD90" s="11"/>
+      <c r="AE90" s="11"/>
+      <c r="AF90" s="11"/>
+      <c r="AG90" s="11"/>
+      <c r="AH90" s="11"/>
+      <c r="AI90" s="11"/>
+      <c r="AJ90" s="11"/>
     </row>
     <row r="91" spans="2:37" ht="20.25" x14ac:dyDescent="0.3">
-      <c r="B91" s="42" t="s">
+      <c r="B91" s="41" t="s">
         <v>84</v>
       </c>
-      <c r="C91" s="29"/>
-[...35 lines deleted...]
-      <c r="B92" s="34" t="s">
+      <c r="C91" s="28"/>
+      <c r="D91" s="28"/>
+      <c r="E91" s="28"/>
+      <c r="F91" s="28"/>
+      <c r="G91" s="28"/>
+      <c r="H91" s="28"/>
+      <c r="I91" s="28"/>
+      <c r="J91" s="28"/>
+      <c r="K91" s="28"/>
+      <c r="L91" s="28"/>
+      <c r="M91" s="28"/>
+      <c r="N91" s="28"/>
+      <c r="O91" s="28"/>
+      <c r="P91" s="28"/>
+      <c r="Q91" s="28"/>
+      <c r="R91" s="28"/>
+      <c r="S91" s="28"/>
+      <c r="T91" s="28"/>
+      <c r="U91" s="28"/>
+      <c r="V91" s="18"/>
+      <c r="W91" s="18"/>
+      <c r="X91" s="18"/>
+      <c r="Y91" s="18"/>
+      <c r="Z91" s="18"/>
+      <c r="AA91" s="18"/>
+      <c r="AB91" s="18"/>
+      <c r="AC91" s="18"/>
+      <c r="AD91" s="18"/>
+      <c r="AE91" s="18"/>
+      <c r="AF91" s="18"/>
+      <c r="AG91" s="18"/>
+      <c r="AH91" s="18"/>
+      <c r="AI91" s="18"/>
+      <c r="AJ91" s="18"/>
+    </row>
+    <row r="92" spans="2:37" s="32" customFormat="1" ht="24.75" x14ac:dyDescent="0.25">
+      <c r="B92" s="33" t="s">
         <v>25</v>
       </c>
-      <c r="C92" s="35">
+      <c r="C92" s="34">
         <v>1993</v>
       </c>
-      <c r="D92" s="35">
+      <c r="D92" s="34">
         <v>1994</v>
       </c>
-      <c r="E92" s="35">
+      <c r="E92" s="34">
         <v>1995</v>
       </c>
-      <c r="F92" s="35">
+      <c r="F92" s="34">
         <v>1996</v>
       </c>
-      <c r="G92" s="35">
+      <c r="G92" s="34">
         <v>1997</v>
       </c>
-      <c r="H92" s="35">
+      <c r="H92" s="34">
         <v>1998</v>
       </c>
-      <c r="I92" s="35">
+      <c r="I92" s="34">
         <v>1999</v>
       </c>
-      <c r="J92" s="36">
+      <c r="J92" s="35">
         <v>2000</v>
       </c>
-      <c r="K92" s="36">
+      <c r="K92" s="35">
         <v>2001</v>
       </c>
-      <c r="L92" s="35">
+      <c r="L92" s="34">
         <v>2002</v>
       </c>
-      <c r="M92" s="35">
+      <c r="M92" s="34">
         <v>2003</v>
       </c>
-      <c r="N92" s="35">
+      <c r="N92" s="34">
         <v>2004</v>
       </c>
-      <c r="O92" s="35">
+      <c r="O92" s="34">
         <v>2005</v>
       </c>
-      <c r="P92" s="35">
+      <c r="P92" s="34">
         <v>2006</v>
       </c>
-      <c r="Q92" s="35">
+      <c r="Q92" s="34">
         <v>2007</v>
       </c>
-      <c r="R92" s="35">
+      <c r="R92" s="34">
         <v>2008</v>
       </c>
-      <c r="S92" s="35">
+      <c r="S92" s="34">
         <v>2009</v>
       </c>
-      <c r="T92" s="35">
+      <c r="T92" s="34">
         <v>2010</v>
       </c>
-      <c r="U92" s="35">
+      <c r="U92" s="34">
         <v>2011</v>
       </c>
-      <c r="V92" s="35">
+      <c r="V92" s="34">
         <v>2012</v>
       </c>
-      <c r="W92" s="35">
+      <c r="W92" s="34">
         <v>2013</v>
       </c>
-      <c r="X92" s="35">
+      <c r="X92" s="34">
         <v>2014</v>
       </c>
-      <c r="Y92" s="35">
+      <c r="Y92" s="34">
         <v>2015</v>
       </c>
-      <c r="Z92" s="35">
+      <c r="Z92" s="34">
         <v>2016</v>
       </c>
-      <c r="AA92" s="35">
+      <c r="AA92" s="34">
         <v>2017</v>
       </c>
-      <c r="AB92" s="35">
+      <c r="AB92" s="34">
         <v>2018</v>
       </c>
-      <c r="AC92" s="35">
+      <c r="AC92" s="34">
         <v>2019</v>
       </c>
-      <c r="AD92" s="35">
+      <c r="AD92" s="34">
         <v>2020</v>
       </c>
-      <c r="AE92" s="35">
+      <c r="AE92" s="34">
         <v>2021</v>
       </c>
-      <c r="AF92" s="35">
+      <c r="AF92" s="34">
         <v>2022</v>
       </c>
-      <c r="AG92" s="35">
+      <c r="AG92" s="34">
         <v>2023</v>
       </c>
-      <c r="AH92" s="35">
+      <c r="AH92" s="34">
         <v>2024</v>
       </c>
-      <c r="AI92" s="35">
+      <c r="AI92" s="34">
         <v>2025</v>
       </c>
-      <c r="AJ92" s="94" t="s">
+      <c r="AJ92" s="93" t="s">
         <v>93</v>
       </c>
-      <c r="AK92" s="28"/>
+      <c r="AK92" s="27"/>
     </row>
     <row r="93" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="B93" s="37" t="s">
+      <c r="B93" s="36" t="s">
         <v>9</v>
       </c>
-      <c r="C93" s="72">
+      <c r="C93" s="71">
         <v>17780</v>
       </c>
-      <c r="D93" s="72">
+      <c r="D93" s="71">
         <v>19411</v>
       </c>
-      <c r="E93" s="72">
+      <c r="E93" s="71">
         <v>22310</v>
       </c>
-      <c r="F93" s="72">
+      <c r="F93" s="71">
         <v>13231</v>
       </c>
-      <c r="G93" s="72">
+      <c r="G93" s="71">
         <v>19670</v>
       </c>
-      <c r="H93" s="73">
+      <c r="H93" s="72">
         <v>21622</v>
       </c>
-      <c r="I93" s="73">
+      <c r="I93" s="72">
         <v>20606</v>
       </c>
-      <c r="J93" s="72">
+      <c r="J93" s="71">
         <v>18611</v>
       </c>
-      <c r="K93" s="72">
+      <c r="K93" s="71">
         <v>21323</v>
       </c>
-      <c r="L93" s="73">
+      <c r="L93" s="72">
         <v>17856</v>
       </c>
-      <c r="M93" s="73">
+      <c r="M93" s="72">
         <v>18105</v>
       </c>
-      <c r="N93" s="72">
+      <c r="N93" s="71">
         <v>20143</v>
       </c>
-      <c r="O93" s="72">
+      <c r="O93" s="71">
         <v>22308</v>
       </c>
-      <c r="P93" s="72">
+      <c r="P93" s="71">
         <v>23270</v>
       </c>
-      <c r="Q93" s="72">
+      <c r="Q93" s="71">
         <v>27553</v>
       </c>
-      <c r="R93" s="72">
+      <c r="R93" s="71">
         <v>23053</v>
       </c>
-      <c r="S93" s="72">
+      <c r="S93" s="71">
         <v>19521</v>
       </c>
-      <c r="T93" s="72">
+      <c r="T93" s="71">
         <v>19354</v>
       </c>
-      <c r="U93" s="72">
+      <c r="U93" s="71">
         <v>20296</v>
       </c>
-      <c r="V93" s="72">
+      <c r="V93" s="71">
         <v>20681</v>
       </c>
-      <c r="W93" s="72">
+      <c r="W93" s="71">
         <v>22173</v>
       </c>
-      <c r="X93" s="72">
+      <c r="X93" s="71">
         <v>24411</v>
       </c>
-      <c r="Y93" s="72">
+      <c r="Y93" s="71">
         <v>28428</v>
       </c>
-      <c r="Z93" s="72">
+      <c r="Z93" s="71">
         <v>25143</v>
       </c>
-      <c r="AA93" s="72">
+      <c r="AA93" s="71">
         <v>26107</v>
       </c>
-      <c r="AB93" s="72">
+      <c r="AB93" s="71">
         <v>9963</v>
       </c>
-      <c r="AC93" s="72">
+      <c r="AC93" s="71">
         <v>24034</v>
       </c>
-      <c r="AD93" s="72">
+      <c r="AD93" s="71">
         <v>23147</v>
       </c>
-      <c r="AE93" s="72">
+      <c r="AE93" s="71">
         <v>1650</v>
       </c>
-      <c r="AF93" s="72">
+      <c r="AF93" s="71">
         <v>7396</v>
       </c>
-      <c r="AG93" s="72">
+      <c r="AG93" s="71">
         <v>23428</v>
       </c>
-      <c r="AH93" s="72">
+      <c r="AH93" s="71">
         <v>27727</v>
       </c>
-      <c r="AI93" s="72">
+      <c r="AI93" s="71">
         <v>31294</v>
       </c>
-      <c r="AJ93" s="38">
+      <c r="AJ93" s="37">
         <v>0.12864716702131496</v>
       </c>
     </row>
     <row r="94" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="B94" s="37" t="s">
+      <c r="B94" s="36" t="s">
         <v>10</v>
       </c>
-      <c r="C94" s="74">
+      <c r="C94" s="73">
         <v>17362</v>
       </c>
-      <c r="D94" s="74">
+      <c r="D94" s="73">
         <v>19166</v>
       </c>
-      <c r="E94" s="74">
+      <c r="E94" s="73">
         <v>20282</v>
       </c>
-      <c r="F94" s="74">
+      <c r="F94" s="73">
         <v>14878</v>
       </c>
-      <c r="G94" s="74">
+      <c r="G94" s="73">
         <v>17539</v>
       </c>
-      <c r="H94" s="75">
+      <c r="H94" s="74">
         <v>19858</v>
       </c>
-      <c r="I94" s="75">
+      <c r="I94" s="74">
         <v>18082</v>
       </c>
-      <c r="J94" s="74">
+      <c r="J94" s="73">
         <v>20061</v>
       </c>
-      <c r="K94" s="74">
+      <c r="K94" s="73">
         <v>18880</v>
       </c>
-      <c r="L94" s="75">
+      <c r="L94" s="74">
         <v>17877</v>
       </c>
-      <c r="M94" s="75">
+      <c r="M94" s="74">
         <v>16813</v>
       </c>
-      <c r="N94" s="74">
+      <c r="N94" s="73">
         <v>19606</v>
       </c>
-      <c r="O94" s="74">
+      <c r="O94" s="73">
         <v>21841</v>
       </c>
-      <c r="P94" s="74">
+      <c r="P94" s="73">
         <v>22814</v>
       </c>
-      <c r="Q94" s="74">
+      <c r="Q94" s="73">
         <v>23916</v>
       </c>
-      <c r="R94" s="74">
+      <c r="R94" s="73">
         <v>21569</v>
       </c>
-      <c r="S94" s="74">
+      <c r="S94" s="73">
         <v>17072</v>
       </c>
-      <c r="T94" s="74">
+      <c r="T94" s="73">
         <v>19198</v>
       </c>
-      <c r="U94" s="74">
+      <c r="U94" s="73">
         <v>17004</v>
       </c>
-      <c r="V94" s="74">
+      <c r="V94" s="73">
         <v>20556</v>
       </c>
-      <c r="W94" s="74">
+      <c r="W94" s="73">
         <v>20118</v>
       </c>
-      <c r="X94" s="74">
+      <c r="X94" s="73">
         <v>21842</v>
       </c>
-      <c r="Y94" s="74">
+      <c r="Y94" s="73">
         <v>24135</v>
       </c>
-      <c r="Z94" s="74">
+      <c r="Z94" s="73">
         <v>22544</v>
       </c>
-      <c r="AA94" s="74">
+      <c r="AA94" s="73">
         <v>23457</v>
       </c>
-      <c r="AB94" s="74">
+      <c r="AB94" s="73">
         <v>9487</v>
       </c>
-      <c r="AC94" s="74">
+      <c r="AC94" s="73">
         <v>21613</v>
       </c>
-      <c r="AD94" s="74">
+      <c r="AD94" s="73">
         <v>22456</v>
       </c>
-      <c r="AE94" s="74">
+      <c r="AE94" s="73">
         <v>1179</v>
       </c>
-      <c r="AF94" s="74">
+      <c r="AF94" s="73">
         <v>8063</v>
       </c>
-      <c r="AG94" s="74">
+      <c r="AG94" s="73">
         <v>21345</v>
       </c>
-      <c r="AH94" s="74">
+      <c r="AH94" s="73">
         <v>24806</v>
       </c>
-      <c r="AI94" s="74">
+      <c r="AI94" s="73">
         <v>29061</v>
       </c>
-      <c r="AJ94" s="38">
+      <c r="AJ94" s="37">
         <v>0.17153108119003466</v>
       </c>
     </row>
     <row r="95" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="B95" s="37" t="s">
+      <c r="B95" s="36" t="s">
         <v>46</v>
       </c>
-      <c r="C95" s="74">
+      <c r="C95" s="73">
         <v>16870</v>
       </c>
-      <c r="D95" s="74">
+      <c r="D95" s="73">
         <v>20641</v>
       </c>
-      <c r="E95" s="74">
+      <c r="E95" s="73">
         <v>23140</v>
       </c>
-      <c r="F95" s="74">
+      <c r="F95" s="73">
         <v>14818</v>
       </c>
-      <c r="G95" s="74">
+      <c r="G95" s="73">
         <v>23072</v>
       </c>
-      <c r="H95" s="75">
+      <c r="H95" s="74">
         <v>22380</v>
       </c>
-      <c r="I95" s="75">
+      <c r="I95" s="74">
         <v>22173</v>
       </c>
-      <c r="J95" s="74">
+      <c r="J95" s="73">
         <v>22943</v>
       </c>
-      <c r="K95" s="74">
+      <c r="K95" s="73">
         <v>21154</v>
       </c>
-      <c r="L95" s="75">
+      <c r="L95" s="74">
         <v>22381</v>
       </c>
-      <c r="M95" s="75">
+      <c r="M95" s="74">
         <v>19428</v>
       </c>
-      <c r="N95" s="74">
+      <c r="N95" s="73">
         <v>21043</v>
       </c>
-      <c r="O95" s="74">
+      <c r="O95" s="73">
         <v>26109</v>
       </c>
-      <c r="P95" s="74">
+      <c r="P95" s="73">
         <v>27272</v>
       </c>
-      <c r="Q95" s="74">
+      <c r="Q95" s="73">
         <v>29858</v>
       </c>
-      <c r="R95" s="74">
+      <c r="R95" s="73">
         <v>24835</v>
       </c>
-      <c r="S95" s="74">
+      <c r="S95" s="73">
         <v>20031</v>
       </c>
-      <c r="T95" s="74">
+      <c r="T95" s="73">
         <v>20576</v>
       </c>
-      <c r="U95" s="74">
+      <c r="U95" s="73">
         <v>21668</v>
       </c>
-      <c r="V95" s="74">
+      <c r="V95" s="73">
         <v>21701</v>
       </c>
-      <c r="W95" s="74">
+      <c r="W95" s="73">
         <v>24801</v>
       </c>
-      <c r="X95" s="74">
+      <c r="X95" s="73">
         <v>26223</v>
       </c>
-      <c r="Y95" s="74">
+      <c r="Y95" s="73">
         <v>28266</v>
       </c>
-      <c r="Z95" s="74">
+      <c r="Z95" s="73">
         <v>26587</v>
       </c>
-      <c r="AA95" s="74">
+      <c r="AA95" s="73">
         <v>26969</v>
       </c>
-      <c r="AB95" s="74">
+      <c r="AB95" s="73">
         <v>12189</v>
       </c>
-      <c r="AC95" s="74">
+      <c r="AC95" s="73">
         <v>26748</v>
       </c>
-      <c r="AD95" s="74">
+      <c r="AD95" s="73">
         <v>13154</v>
       </c>
-      <c r="AE95" s="74">
+      <c r="AE95" s="73">
         <v>1890</v>
       </c>
-      <c r="AF95" s="74">
+      <c r="AF95" s="73">
         <v>10701</v>
       </c>
-      <c r="AG95" s="74">
+      <c r="AG95" s="73">
         <v>22822</v>
       </c>
-      <c r="AH95" s="74">
+      <c r="AH95" s="73">
         <v>28323</v>
       </c>
-      <c r="AI95" s="74">
+      <c r="AI95" s="73">
         <v>30572</v>
       </c>
-      <c r="AJ95" s="38">
+      <c r="AJ95" s="37">
         <v>7.9405430215725742E-2</v>
       </c>
     </row>
     <row r="96" spans="2:37" x14ac:dyDescent="0.25">
-      <c r="B96" s="39" t="s">
+      <c r="B96" s="38" t="s">
         <v>12</v>
       </c>
-      <c r="C96" s="76">
+      <c r="C96" s="75">
         <v>52013</v>
       </c>
-      <c r="D96" s="76">
+      <c r="D96" s="75">
         <v>59218</v>
       </c>
-      <c r="E96" s="76">
+      <c r="E96" s="75">
         <v>65732</v>
       </c>
-      <c r="F96" s="76">
+      <c r="F96" s="75">
         <v>42927</v>
       </c>
-      <c r="G96" s="76">
+      <c r="G96" s="75">
         <v>60281</v>
       </c>
-      <c r="H96" s="76">
+      <c r="H96" s="75">
         <v>63860</v>
       </c>
-      <c r="I96" s="76">
+      <c r="I96" s="75">
         <v>60861</v>
       </c>
-      <c r="J96" s="76">
+      <c r="J96" s="75">
         <v>61615</v>
       </c>
-      <c r="K96" s="76">
+      <c r="K96" s="75">
         <v>61357</v>
       </c>
-      <c r="L96" s="76">
+      <c r="L96" s="75">
         <v>58114</v>
       </c>
-      <c r="M96" s="76">
+      <c r="M96" s="75">
         <v>54346</v>
       </c>
-      <c r="N96" s="76">
+      <c r="N96" s="75">
         <v>60792</v>
       </c>
-      <c r="O96" s="76">
+      <c r="O96" s="75">
         <v>70258</v>
       </c>
-      <c r="P96" s="76">
+      <c r="P96" s="75">
         <v>73356</v>
       </c>
-      <c r="Q96" s="76">
+      <c r="Q96" s="75">
         <v>81327</v>
       </c>
-      <c r="R96" s="76">
+      <c r="R96" s="75">
         <v>69457</v>
       </c>
-      <c r="S96" s="76">
+      <c r="S96" s="75">
         <v>56624</v>
       </c>
-      <c r="T96" s="76">
+      <c r="T96" s="75">
         <v>59128</v>
       </c>
-      <c r="U96" s="76">
+      <c r="U96" s="75">
         <v>58968</v>
       </c>
-      <c r="V96" s="76">
+      <c r="V96" s="75">
         <v>62938</v>
       </c>
-      <c r="W96" s="76">
+      <c r="W96" s="75">
         <v>67092</v>
       </c>
-      <c r="X96" s="76">
+      <c r="X96" s="75">
         <v>72476</v>
       </c>
-      <c r="Y96" s="76">
+      <c r="Y96" s="75">
         <v>80829</v>
       </c>
-      <c r="Z96" s="76">
+      <c r="Z96" s="75">
         <v>74274</v>
       </c>
-      <c r="AA96" s="76">
+      <c r="AA96" s="75">
         <v>76533</v>
       </c>
-      <c r="AB96" s="76">
+      <c r="AB96" s="75">
         <v>31639</v>
       </c>
-      <c r="AC96" s="76">
+      <c r="AC96" s="75">
         <v>72395</v>
       </c>
-      <c r="AD96" s="76">
+      <c r="AD96" s="75">
         <v>58757</v>
       </c>
-      <c r="AE96" s="76">
+      <c r="AE96" s="75">
         <v>4719</v>
       </c>
-      <c r="AF96" s="76">
+      <c r="AF96" s="75">
         <v>26160</v>
       </c>
-      <c r="AG96" s="76">
+      <c r="AG96" s="75">
         <v>67595</v>
       </c>
-      <c r="AH96" s="76">
+      <c r="AH96" s="75">
         <v>80856</v>
       </c>
-      <c r="AI96" s="76">
+      <c r="AI96" s="75">
         <v>90927</v>
       </c>
-      <c r="AJ96" s="40">
+      <c r="AJ96" s="39">
         <v>0.12455476402493322</v>
       </c>
     </row>
     <row r="97" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B97" s="37" t="s">
+      <c r="B97" s="36" t="s">
         <v>47</v>
       </c>
-      <c r="C97" s="74">
+      <c r="C97" s="73">
         <v>18377</v>
       </c>
-      <c r="D97" s="74">
+      <c r="D97" s="73">
         <v>20032</v>
       </c>
-      <c r="E97" s="74">
+      <c r="E97" s="73">
         <v>22433</v>
       </c>
-      <c r="F97" s="74">
+      <c r="F97" s="73">
         <v>16538</v>
       </c>
-      <c r="G97" s="74">
+      <c r="G97" s="73">
         <v>17737</v>
       </c>
-      <c r="H97" s="75">
+      <c r="H97" s="74">
         <v>20647</v>
       </c>
-      <c r="I97" s="75">
+      <c r="I97" s="74">
         <v>21284</v>
       </c>
-      <c r="J97" s="74">
+      <c r="J97" s="73">
         <v>22018</v>
       </c>
-      <c r="K97" s="74">
+      <c r="K97" s="73">
         <v>21958</v>
       </c>
-      <c r="L97" s="75">
+      <c r="L97" s="74">
         <v>20843</v>
       </c>
-      <c r="M97" s="75">
+      <c r="M97" s="74">
         <v>19014</v>
       </c>
-      <c r="N97" s="74">
+      <c r="N97" s="73">
         <v>22643</v>
       </c>
-      <c r="O97" s="74">
+      <c r="O97" s="73">
         <v>22253</v>
       </c>
-      <c r="P97" s="74">
+      <c r="P97" s="73">
         <v>28807</v>
       </c>
-      <c r="Q97" s="74">
+      <c r="Q97" s="73">
         <v>29132</v>
       </c>
-      <c r="R97" s="74">
+      <c r="R97" s="73">
         <v>21089</v>
       </c>
-      <c r="S97" s="74">
+      <c r="S97" s="73">
         <v>20144</v>
       </c>
-      <c r="T97" s="74">
+      <c r="T97" s="73">
         <v>20341</v>
       </c>
-      <c r="U97" s="74">
+      <c r="U97" s="73">
         <v>21344</v>
       </c>
-      <c r="V97" s="74">
+      <c r="V97" s="73">
         <v>20706</v>
       </c>
-      <c r="W97" s="74">
+      <c r="W97" s="73">
         <v>22128</v>
       </c>
-      <c r="X97" s="74">
+      <c r="X97" s="73">
         <v>25018</v>
       </c>
-      <c r="Y97" s="74">
+      <c r="Y97" s="73">
         <v>27653</v>
       </c>
-      <c r="Z97" s="74">
+      <c r="Z97" s="73">
         <v>24356</v>
       </c>
-      <c r="AA97" s="74">
+      <c r="AA97" s="73">
         <v>27869</v>
       </c>
-      <c r="AB97" s="74">
+      <c r="AB97" s="73">
         <v>13765</v>
       </c>
-      <c r="AC97" s="74">
+      <c r="AC97" s="73">
         <v>24706</v>
       </c>
-      <c r="AD97" s="74">
+      <c r="AD97" s="73">
         <v>275</v>
       </c>
-      <c r="AE97" s="74">
+      <c r="AE97" s="73">
         <v>2418</v>
       </c>
-      <c r="AF97" s="74">
+      <c r="AF97" s="73">
         <v>12897</v>
       </c>
-      <c r="AG97" s="74">
+      <c r="AG97" s="73">
         <v>21655</v>
       </c>
-      <c r="AH97" s="74">
+      <c r="AH97" s="73">
         <v>25658</v>
       </c>
-      <c r="AI97" s="74">
+      <c r="AI97" s="73">
         <v>27449</v>
       </c>
-      <c r="AJ97" s="38">
+      <c r="AJ97" s="37">
         <v>6.9802790552654148E-2</v>
       </c>
     </row>
     <row r="98" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B98" s="37" t="s">
+      <c r="B98" s="36" t="s">
         <v>14</v>
       </c>
-      <c r="C98" s="74">
+      <c r="C98" s="73">
         <v>14936</v>
       </c>
-      <c r="D98" s="74">
+      <c r="D98" s="73">
         <v>16677</v>
       </c>
-      <c r="E98" s="74">
+      <c r="E98" s="73">
         <v>16617</v>
       </c>
-      <c r="F98" s="74">
+      <c r="F98" s="73">
         <v>14848</v>
       </c>
-      <c r="G98" s="74">
+      <c r="G98" s="73">
         <v>16714</v>
       </c>
-      <c r="H98" s="75">
+      <c r="H98" s="74">
         <v>18621</v>
       </c>
-      <c r="I98" s="75">
+      <c r="I98" s="74">
         <v>18073</v>
       </c>
-      <c r="J98" s="74">
+      <c r="J98" s="73">
         <v>18047</v>
       </c>
-      <c r="K98" s="74">
+      <c r="K98" s="73">
         <v>18294</v>
       </c>
-      <c r="L98" s="75">
+      <c r="L98" s="74">
         <v>18916</v>
       </c>
-      <c r="M98" s="75">
+      <c r="M98" s="74">
         <v>18397</v>
       </c>
-      <c r="N98" s="74">
+      <c r="N98" s="73">
         <v>18935</v>
       </c>
-      <c r="O98" s="74">
+      <c r="O98" s="73">
         <v>18500</v>
       </c>
-      <c r="P98" s="74">
+      <c r="P98" s="73">
         <v>22623</v>
       </c>
-      <c r="Q98" s="74">
+      <c r="Q98" s="73">
         <v>23808</v>
       </c>
-      <c r="R98" s="74">
+      <c r="R98" s="73">
         <v>22145</v>
       </c>
-      <c r="S98" s="74">
+      <c r="S98" s="73">
         <v>17320</v>
       </c>
-      <c r="T98" s="74">
+      <c r="T98" s="73">
         <v>17641</v>
       </c>
-      <c r="U98" s="74">
+      <c r="U98" s="73">
         <v>17937</v>
       </c>
-      <c r="V98" s="74">
+      <c r="V98" s="73">
         <v>17456</v>
       </c>
-      <c r="W98" s="74">
+      <c r="W98" s="73">
         <v>17967</v>
       </c>
-      <c r="X98" s="74">
+      <c r="X98" s="73">
         <v>20196</v>
       </c>
-      <c r="Y98" s="74">
+      <c r="Y98" s="73">
         <v>20657</v>
       </c>
-      <c r="Z98" s="74">
+      <c r="Z98" s="73">
         <v>20204</v>
       </c>
-      <c r="AA98" s="74">
+      <c r="AA98" s="73">
         <v>20674</v>
       </c>
-      <c r="AB98" s="74">
+      <c r="AB98" s="73">
         <v>12712</v>
       </c>
-      <c r="AC98" s="74">
+      <c r="AC98" s="73">
         <v>21900</v>
       </c>
-      <c r="AD98" s="74">
+      <c r="AD98" s="73">
         <v>72</v>
       </c>
-      <c r="AE98" s="74">
+      <c r="AE98" s="73">
         <v>661</v>
       </c>
-      <c r="AF98" s="74">
+      <c r="AF98" s="73">
         <v>10362</v>
       </c>
-      <c r="AG98" s="74">
+      <c r="AG98" s="73">
         <v>17805</v>
       </c>
-      <c r="AH98" s="74">
+      <c r="AH98" s="73">
         <v>23923</v>
       </c>
-      <c r="AI98" s="74">
+      <c r="AI98" s="73">
         <v>25672</v>
       </c>
-      <c r="AJ98" s="38">
+      <c r="AJ98" s="37">
         <v>7.310955983781299E-2</v>
       </c>
     </row>
     <row r="99" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B99" s="37" t="s">
+      <c r="B99" s="36" t="s">
         <v>48</v>
       </c>
-      <c r="C99" s="74">
+      <c r="C99" s="73">
         <v>12828</v>
       </c>
-      <c r="D99" s="74">
+      <c r="D99" s="73">
         <v>13631</v>
       </c>
-      <c r="E99" s="74">
+      <c r="E99" s="73">
         <v>15808</v>
       </c>
-      <c r="F99" s="74">
+      <c r="F99" s="73">
         <v>12455</v>
       </c>
-      <c r="G99" s="74">
+      <c r="G99" s="73">
         <v>14383</v>
       </c>
-      <c r="H99" s="75">
+      <c r="H99" s="74">
         <v>15542</v>
       </c>
-      <c r="I99" s="75">
+      <c r="I99" s="74">
         <v>16231</v>
       </c>
-      <c r="J99" s="74">
+      <c r="J99" s="73">
         <v>17562</v>
       </c>
-      <c r="K99" s="74">
+      <c r="K99" s="73">
         <v>16605</v>
       </c>
-      <c r="L99" s="75">
+      <c r="L99" s="74">
         <v>16223</v>
       </c>
-      <c r="M99" s="75">
+      <c r="M99" s="74">
         <v>15701</v>
       </c>
-      <c r="N99" s="74">
+      <c r="N99" s="73">
         <v>17528</v>
       </c>
-      <c r="O99" s="74">
+      <c r="O99" s="73">
         <v>17187</v>
       </c>
-      <c r="P99" s="74">
+      <c r="P99" s="73">
         <v>21749</v>
       </c>
-      <c r="Q99" s="74">
+      <c r="Q99" s="73">
         <v>23288</v>
       </c>
-      <c r="R99" s="74">
+      <c r="R99" s="73">
         <v>19392</v>
       </c>
-      <c r="S99" s="74">
+      <c r="S99" s="73">
         <v>16358</v>
       </c>
-      <c r="T99" s="74">
+      <c r="T99" s="73">
         <v>15453</v>
       </c>
-      <c r="U99" s="74">
+      <c r="U99" s="73">
         <v>15654</v>
       </c>
-      <c r="V99" s="74">
+      <c r="V99" s="73">
         <v>16123</v>
       </c>
-      <c r="W99" s="74">
+      <c r="W99" s="73">
         <v>18021</v>
       </c>
-      <c r="X99" s="74">
+      <c r="X99" s="73">
         <v>19867</v>
       </c>
-      <c r="Y99" s="74">
+      <c r="Y99" s="73">
         <v>20010</v>
       </c>
-      <c r="Z99" s="74">
+      <c r="Z99" s="73">
         <v>19327</v>
       </c>
-      <c r="AA99" s="74">
+      <c r="AA99" s="73">
         <v>22165</v>
       </c>
-      <c r="AB99" s="74">
+      <c r="AB99" s="73">
         <v>13094</v>
       </c>
-      <c r="AC99" s="74">
+      <c r="AC99" s="73">
         <v>20743</v>
       </c>
-      <c r="AD99" s="74">
+      <c r="AD99" s="73">
         <v>98</v>
       </c>
-      <c r="AE99" s="74">
+      <c r="AE99" s="73">
         <v>2268</v>
       </c>
-      <c r="AF99" s="74">
+      <c r="AF99" s="73">
         <v>11001</v>
       </c>
-      <c r="AG99" s="74">
+      <c r="AG99" s="73">
         <v>16441</v>
       </c>
-      <c r="AH99" s="74">
+      <c r="AH99" s="73">
         <v>24928</v>
       </c>
-      <c r="AI99" s="74">
+      <c r="AI99" s="73">
         <v>25650</v>
       </c>
-      <c r="AJ99" s="38">
+      <c r="AJ99" s="37">
         <v>2.8963414634146343E-2</v>
       </c>
     </row>
     <row r="100" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B100" s="39" t="s">
+      <c r="B100" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="C100" s="76">
+      <c r="C100" s="75">
         <v>46141</v>
       </c>
-      <c r="D100" s="76">
+      <c r="D100" s="75">
         <v>50340</v>
       </c>
-      <c r="E100" s="76">
+      <c r="E100" s="75">
         <v>54858</v>
       </c>
-      <c r="F100" s="76">
+      <c r="F100" s="75">
         <v>43841</v>
       </c>
-      <c r="G100" s="76">
+      <c r="G100" s="75">
         <v>48834</v>
       </c>
-      <c r="H100" s="76">
+      <c r="H100" s="75">
         <v>54810</v>
       </c>
-      <c r="I100" s="76">
+      <c r="I100" s="75">
         <v>55588</v>
       </c>
-      <c r="J100" s="76">
+      <c r="J100" s="75">
         <v>57627</v>
       </c>
-      <c r="K100" s="76">
+      <c r="K100" s="75">
         <v>56857</v>
       </c>
-      <c r="L100" s="76">
+      <c r="L100" s="75">
         <v>55982</v>
       </c>
-      <c r="M100" s="76">
+      <c r="M100" s="75">
         <v>53112</v>
       </c>
-      <c r="N100" s="76">
+      <c r="N100" s="75">
         <v>59106</v>
       </c>
-      <c r="O100" s="76">
+      <c r="O100" s="75">
         <v>57940</v>
       </c>
-      <c r="P100" s="76">
+      <c r="P100" s="75">
         <v>73179</v>
       </c>
-      <c r="Q100" s="76">
+      <c r="Q100" s="75">
         <v>76228</v>
       </c>
-      <c r="R100" s="76">
+      <c r="R100" s="75">
         <v>62626</v>
       </c>
-      <c r="S100" s="76">
+      <c r="S100" s="75">
         <v>53822</v>
       </c>
-      <c r="T100" s="76">
+      <c r="T100" s="75">
         <v>53435</v>
       </c>
-      <c r="U100" s="76">
+      <c r="U100" s="75">
         <v>54935</v>
       </c>
-      <c r="V100" s="76">
+      <c r="V100" s="75">
         <v>54285</v>
       </c>
-      <c r="W100" s="76">
+      <c r="W100" s="75">
         <v>58116</v>
       </c>
-      <c r="X100" s="76">
+      <c r="X100" s="75">
         <v>65081</v>
       </c>
-      <c r="Y100" s="76">
+      <c r="Y100" s="75">
         <v>68320</v>
       </c>
-      <c r="Z100" s="76">
+      <c r="Z100" s="75">
         <v>63887</v>
       </c>
-      <c r="AA100" s="76">
+      <c r="AA100" s="75">
         <v>70708</v>
       </c>
-      <c r="AB100" s="76">
+      <c r="AB100" s="75">
         <v>39571</v>
       </c>
-      <c r="AC100" s="76">
+      <c r="AC100" s="75">
         <v>67349</v>
       </c>
-      <c r="AD100" s="76">
+      <c r="AD100" s="75">
         <v>445</v>
       </c>
-      <c r="AE100" s="76">
+      <c r="AE100" s="75">
         <v>5347</v>
       </c>
-      <c r="AF100" s="76">
+      <c r="AF100" s="75">
         <v>34260</v>
       </c>
-      <c r="AG100" s="76">
+      <c r="AG100" s="75">
         <v>55901</v>
       </c>
-      <c r="AH100" s="76">
+      <c r="AH100" s="75">
         <v>74509</v>
       </c>
-      <c r="AI100" s="76">
+      <c r="AI100" s="75">
         <v>78771</v>
       </c>
-      <c r="AJ100" s="40">
+      <c r="AJ100" s="39">
         <v>5.7201143486021823E-2</v>
       </c>
     </row>
     <row r="101" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B101" s="37" t="s">
+      <c r="B101" s="36" t="s">
         <v>49</v>
       </c>
-      <c r="C101" s="74">
+      <c r="C101" s="73">
         <v>15998</v>
       </c>
-      <c r="D101" s="74">
+      <c r="D101" s="73">
         <v>17617</v>
       </c>
-      <c r="E101" s="74">
+      <c r="E101" s="73">
         <v>18288</v>
       </c>
-      <c r="F101" s="74">
+      <c r="F101" s="73">
         <v>12547</v>
       </c>
-      <c r="G101" s="74">
+      <c r="G101" s="73">
         <v>17464</v>
       </c>
-      <c r="H101" s="75">
+      <c r="H101" s="74">
         <v>18067</v>
       </c>
-      <c r="I101" s="75">
+      <c r="I101" s="74">
         <v>19336</v>
       </c>
-      <c r="J101" s="74">
+      <c r="J101" s="73">
         <v>20830</v>
       </c>
-      <c r="K101" s="74">
+      <c r="K101" s="73">
         <v>18549</v>
       </c>
-      <c r="L101" s="75">
+      <c r="L101" s="74">
         <v>19003</v>
       </c>
-      <c r="M101" s="75">
+      <c r="M101" s="74">
         <v>20092</v>
       </c>
-      <c r="N101" s="74">
+      <c r="N101" s="73">
         <v>21576</v>
       </c>
-      <c r="O101" s="74">
+      <c r="O101" s="73">
         <v>19938</v>
       </c>
-      <c r="P101" s="74">
+      <c r="P101" s="73">
         <v>25211</v>
       </c>
-      <c r="Q101" s="74">
+      <c r="Q101" s="73">
         <v>26183</v>
       </c>
-      <c r="R101" s="74">
+      <c r="R101" s="73">
         <v>21619</v>
       </c>
-      <c r="S101" s="74">
+      <c r="S101" s="73">
         <v>19027</v>
       </c>
-      <c r="T101" s="74">
+      <c r="T101" s="73">
         <v>18501</v>
       </c>
-      <c r="U101" s="74">
+      <c r="U101" s="73">
         <v>18387</v>
       </c>
-      <c r="V101" s="74">
+      <c r="V101" s="73">
         <v>18209</v>
       </c>
-      <c r="W101" s="74">
+      <c r="W101" s="73">
         <v>20127</v>
       </c>
-      <c r="X101" s="74">
+      <c r="X101" s="73">
         <v>22384</v>
       </c>
-      <c r="Y101" s="74">
+      <c r="Y101" s="73">
         <v>23844</v>
       </c>
-      <c r="Z101" s="74">
+      <c r="Z101" s="73">
         <v>22814</v>
       </c>
-      <c r="AA101" s="74">
+      <c r="AA101" s="73">
         <v>26307</v>
       </c>
-      <c r="AB101" s="74">
+      <c r="AB101" s="73">
         <v>15165</v>
       </c>
-      <c r="AC101" s="74">
+      <c r="AC101" s="73">
         <v>24168</v>
       </c>
-      <c r="AD101" s="74">
+      <c r="AD101" s="73">
         <v>250</v>
       </c>
-      <c r="AE101" s="74">
+      <c r="AE101" s="73">
         <v>5104</v>
       </c>
-      <c r="AF101" s="74">
+      <c r="AF101" s="73">
         <v>11975</v>
       </c>
-      <c r="AG101" s="74">
+      <c r="AG101" s="73">
         <v>19101</v>
       </c>
-      <c r="AH101" s="74">
+      <c r="AH101" s="73">
         <v>24368</v>
       </c>
-      <c r="AI101" s="74">
+      <c r="AI101" s="73">
         <v>29626</v>
       </c>
-      <c r="AJ101" s="38">
+      <c r="AJ101" s="37">
         <v>0.2157747866053841</v>
       </c>
     </row>
     <row r="102" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B102" s="37" t="s">
+      <c r="B102" s="36" t="s">
         <v>50</v>
       </c>
-      <c r="C102" s="74">
+      <c r="C102" s="73">
         <v>20241</v>
       </c>
-      <c r="D102" s="74">
+      <c r="D102" s="73">
         <v>22906</v>
       </c>
-      <c r="E102" s="74">
+      <c r="E102" s="73">
         <v>22409</v>
       </c>
-      <c r="F102" s="74">
+      <c r="F102" s="73">
         <v>19176</v>
       </c>
-      <c r="G102" s="74">
+      <c r="G102" s="73">
         <v>21983</v>
       </c>
-      <c r="H102" s="75">
+      <c r="H102" s="74">
         <v>22352</v>
       </c>
-      <c r="I102" s="75">
+      <c r="I102" s="74">
         <v>24516</v>
       </c>
-      <c r="J102" s="74">
+      <c r="J102" s="73">
         <v>22577</v>
       </c>
-      <c r="K102" s="74">
+      <c r="K102" s="73">
         <v>21836</v>
       </c>
-      <c r="L102" s="75">
+      <c r="L102" s="74">
         <v>22795</v>
       </c>
-      <c r="M102" s="75">
+      <c r="M102" s="74">
         <v>24478</v>
       </c>
-      <c r="N102" s="74">
+      <c r="N102" s="73">
         <v>26160</v>
       </c>
-      <c r="O102" s="74">
+      <c r="O102" s="73">
         <v>22239</v>
       </c>
-      <c r="P102" s="74">
+      <c r="P102" s="73">
         <v>27326</v>
       </c>
-      <c r="Q102" s="74">
+      <c r="Q102" s="73">
         <v>30106</v>
       </c>
-      <c r="R102" s="74">
+      <c r="R102" s="73">
         <v>25548</v>
       </c>
-      <c r="S102" s="74">
+      <c r="S102" s="73">
         <v>20943</v>
       </c>
-      <c r="T102" s="74">
+      <c r="T102" s="73">
         <v>20875</v>
       </c>
-      <c r="U102" s="74">
+      <c r="U102" s="73">
         <v>20189</v>
       </c>
-      <c r="V102" s="74">
+      <c r="V102" s="73">
         <v>21632</v>
       </c>
-      <c r="W102" s="74">
+      <c r="W102" s="73">
         <v>24604</v>
       </c>
-      <c r="X102" s="74">
+      <c r="X102" s="73">
         <v>26637</v>
       </c>
-      <c r="Y102" s="74">
+      <c r="Y102" s="73">
         <v>26982</v>
       </c>
-      <c r="Z102" s="74">
+      <c r="Z102" s="73">
         <v>27577</v>
       </c>
-      <c r="AA102" s="74">
+      <c r="AA102" s="73">
         <v>29615</v>
       </c>
-      <c r="AB102" s="74">
+      <c r="AB102" s="73">
         <v>19694</v>
       </c>
-      <c r="AC102" s="74">
+      <c r="AC102" s="73">
         <v>27367</v>
       </c>
-      <c r="AD102" s="74">
+      <c r="AD102" s="73">
         <v>224</v>
       </c>
-      <c r="AE102" s="74">
+      <c r="AE102" s="73">
         <v>4675</v>
       </c>
-      <c r="AF102" s="74">
+      <c r="AF102" s="73">
         <v>15830</v>
       </c>
-      <c r="AG102" s="74">
+      <c r="AG102" s="73">
         <v>20277</v>
       </c>
-      <c r="AH102" s="74">
+      <c r="AH102" s="73">
         <v>26482</v>
       </c>
-      <c r="AI102" s="74">
+      <c r="AI102" s="73">
         <v>28889</v>
       </c>
-      <c r="AJ102" s="38">
+      <c r="AJ102" s="37">
         <v>9.089192659164716E-2</v>
       </c>
     </row>
     <row r="103" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B103" s="37" t="s">
+      <c r="B103" s="36" t="s">
         <v>19</v>
       </c>
-      <c r="C103" s="74">
+      <c r="C103" s="73">
         <v>11484</v>
       </c>
-      <c r="D103" s="74">
+      <c r="D103" s="73">
         <v>12189</v>
       </c>
-      <c r="E103" s="74">
+      <c r="E103" s="73">
         <v>5968</v>
       </c>
-      <c r="F103" s="74">
+      <c r="F103" s="73">
         <v>8867</v>
       </c>
-      <c r="G103" s="74">
+      <c r="G103" s="73">
         <v>9628</v>
       </c>
-      <c r="H103" s="75">
+      <c r="H103" s="74">
         <v>10492</v>
       </c>
-      <c r="I103" s="75">
+      <c r="I103" s="74">
         <v>12266</v>
       </c>
-      <c r="J103" s="74">
+      <c r="J103" s="73">
         <v>11745</v>
       </c>
-      <c r="K103" s="74">
+      <c r="K103" s="73">
         <v>10920</v>
       </c>
-      <c r="L103" s="75">
+      <c r="L103" s="74">
         <v>10838</v>
       </c>
-      <c r="M103" s="75">
+      <c r="M103" s="74">
         <v>11135</v>
       </c>
-      <c r="N103" s="74">
+      <c r="N103" s="73">
         <v>12848</v>
       </c>
-      <c r="O103" s="74">
+      <c r="O103" s="73">
         <v>11209</v>
       </c>
-      <c r="P103" s="74">
+      <c r="P103" s="73">
         <v>14891</v>
       </c>
-      <c r="Q103" s="74">
+      <c r="Q103" s="73">
         <v>15664</v>
       </c>
-      <c r="R103" s="74">
+      <c r="R103" s="73">
         <v>12904</v>
       </c>
-      <c r="S103" s="74">
+      <c r="S103" s="73">
         <v>11226</v>
       </c>
-      <c r="T103" s="74">
+      <c r="T103" s="73">
         <v>10525</v>
       </c>
-      <c r="U103" s="74">
+      <c r="U103" s="73">
         <v>9659</v>
       </c>
-      <c r="V103" s="74">
+      <c r="V103" s="73">
         <v>11297</v>
       </c>
-      <c r="W103" s="74">
+      <c r="W103" s="73">
         <v>10791</v>
       </c>
-      <c r="X103" s="74">
+      <c r="X103" s="73">
         <v>12197</v>
       </c>
-      <c r="Y103" s="74">
+      <c r="Y103" s="73">
         <v>12345</v>
       </c>
-      <c r="Z103" s="74">
+      <c r="Z103" s="73">
         <v>12294</v>
       </c>
-      <c r="AA103" s="74">
+      <c r="AA103" s="73">
         <v>2382</v>
       </c>
-      <c r="AB103" s="74">
+      <c r="AB103" s="73">
         <v>9901</v>
       </c>
-      <c r="AC103" s="74">
+      <c r="AC103" s="73">
         <v>10651</v>
       </c>
-      <c r="AD103" s="74">
+      <c r="AD103" s="73">
         <v>154</v>
       </c>
-      <c r="AE103" s="74">
+      <c r="AE103" s="73">
         <v>1206</v>
       </c>
-      <c r="AF103" s="74">
+      <c r="AF103" s="73">
         <v>6879</v>
       </c>
-      <c r="AG103" s="74">
+      <c r="AG103" s="73">
         <v>9917</v>
       </c>
-      <c r="AH103" s="74">
+      <c r="AH103" s="73">
         <v>12667</v>
       </c>
-      <c r="AI103" s="74"/>
-      <c r="AJ103" s="38"/>
+      <c r="AI103" s="73">
+        <v>12462</v>
+      </c>
+      <c r="AJ103" s="37">
+        <v>-1.6183784637246387E-2</v>
+      </c>
     </row>
     <row r="104" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B104" s="39" t="s">
+      <c r="B104" s="38" t="s">
         <v>20</v>
       </c>
-      <c r="C104" s="76">
+      <c r="C104" s="75">
         <v>47723</v>
       </c>
-      <c r="D104" s="76">
+      <c r="D104" s="75">
         <v>52712</v>
       </c>
-      <c r="E104" s="76">
+      <c r="E104" s="75">
         <v>46665</v>
       </c>
-      <c r="F104" s="76">
+      <c r="F104" s="75">
         <v>40590</v>
       </c>
-      <c r="G104" s="76">
+      <c r="G104" s="75">
         <v>49075</v>
       </c>
-      <c r="H104" s="76">
+      <c r="H104" s="75">
         <v>50911</v>
       </c>
-      <c r="I104" s="76">
+      <c r="I104" s="75">
         <v>56118</v>
       </c>
-      <c r="J104" s="76">
+      <c r="J104" s="75">
         <v>55152</v>
       </c>
-      <c r="K104" s="76">
+      <c r="K104" s="75">
         <v>51305</v>
       </c>
-      <c r="L104" s="76">
+      <c r="L104" s="75">
         <v>52636</v>
       </c>
-      <c r="M104" s="76">
+      <c r="M104" s="75">
         <v>55705</v>
       </c>
-      <c r="N104" s="76">
+      <c r="N104" s="75">
         <v>60584</v>
       </c>
-      <c r="O104" s="76">
+      <c r="O104" s="75">
         <v>53386</v>
       </c>
-      <c r="P104" s="76">
+      <c r="P104" s="75">
         <v>67428</v>
       </c>
-      <c r="Q104" s="76">
+      <c r="Q104" s="75">
         <v>71953</v>
       </c>
-      <c r="R104" s="76">
+      <c r="R104" s="75">
         <v>60071</v>
       </c>
-      <c r="S104" s="76">
+      <c r="S104" s="75">
         <v>51196</v>
       </c>
-      <c r="T104" s="76">
+      <c r="T104" s="75">
         <v>49901</v>
       </c>
-      <c r="U104" s="76">
+      <c r="U104" s="75">
         <v>48225</v>
       </c>
-      <c r="V104" s="76">
+      <c r="V104" s="75">
         <v>51138</v>
       </c>
-      <c r="W104" s="76">
+      <c r="W104" s="75">
         <v>55522</v>
       </c>
-      <c r="X104" s="76">
+      <c r="X104" s="75">
         <v>61218</v>
       </c>
-      <c r="Y104" s="76">
+      <c r="Y104" s="75">
         <v>63171</v>
       </c>
-      <c r="Z104" s="76">
+      <c r="Z104" s="75">
         <v>62685</v>
       </c>
-      <c r="AA104" s="76">
+      <c r="AA104" s="75">
         <v>58304</v>
       </c>
-      <c r="AB104" s="76">
+      <c r="AB104" s="75">
         <v>44760</v>
       </c>
-      <c r="AC104" s="76">
+      <c r="AC104" s="75">
         <v>62186</v>
       </c>
-      <c r="AD104" s="76">
+      <c r="AD104" s="75">
         <v>628</v>
       </c>
-      <c r="AE104" s="76">
+      <c r="AE104" s="75">
         <v>10985</v>
       </c>
-      <c r="AF104" s="76">
+      <c r="AF104" s="75">
         <v>34684</v>
       </c>
-      <c r="AG104" s="76">
+      <c r="AG104" s="75">
         <v>49295</v>
       </c>
-      <c r="AH104" s="76">
+      <c r="AH104" s="75">
         <v>63517</v>
       </c>
-      <c r="AI104" s="76"/>
-      <c r="AJ104" s="40"/>
+      <c r="AI104" s="75">
+        <v>70977</v>
+      </c>
+      <c r="AJ104" s="39">
+        <v>0.11744887195553946</v>
+      </c>
     </row>
     <row r="105" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B105" s="37" t="s">
+      <c r="B105" s="36" t="s">
         <v>21</v>
       </c>
-      <c r="C105" s="74">
+      <c r="C105" s="73">
         <v>13391</v>
       </c>
-      <c r="D105" s="74">
+      <c r="D105" s="73">
         <v>14577</v>
       </c>
-      <c r="E105" s="74">
+      <c r="E105" s="73">
         <v>6483</v>
       </c>
-      <c r="F105" s="74">
+      <c r="F105" s="73">
         <v>11939</v>
       </c>
-      <c r="G105" s="74">
+      <c r="G105" s="73">
         <v>12866</v>
       </c>
-      <c r="H105" s="75">
+      <c r="H105" s="74">
         <v>13098</v>
       </c>
-      <c r="I105" s="75">
+      <c r="I105" s="74">
         <v>12212</v>
       </c>
-      <c r="J105" s="74">
+      <c r="J105" s="73">
         <v>12688</v>
       </c>
-      <c r="K105" s="74">
+      <c r="K105" s="73">
         <v>10199</v>
       </c>
-      <c r="L105" s="75">
+      <c r="L105" s="74">
         <v>12057</v>
       </c>
-      <c r="M105" s="75">
+      <c r="M105" s="74">
         <v>12547</v>
       </c>
-      <c r="N105" s="74">
+      <c r="N105" s="73">
         <v>13323</v>
       </c>
-      <c r="O105" s="74">
+      <c r="O105" s="73">
         <v>12199</v>
       </c>
-      <c r="P105" s="74">
+      <c r="P105" s="73">
         <v>15412</v>
       </c>
-      <c r="Q105" s="74">
+      <c r="Q105" s="73">
         <v>15156</v>
       </c>
-      <c r="R105" s="74">
+      <c r="R105" s="73">
         <v>12466</v>
       </c>
-      <c r="S105" s="74">
+      <c r="S105" s="73">
         <v>13258</v>
       </c>
-      <c r="T105" s="74">
+      <c r="T105" s="73">
         <v>12428</v>
       </c>
-      <c r="U105" s="74">
+      <c r="U105" s="73">
         <v>11799</v>
       </c>
-      <c r="V105" s="74">
+      <c r="V105" s="73">
         <v>11469</v>
       </c>
-      <c r="W105" s="74">
+      <c r="W105" s="73">
         <v>12286</v>
       </c>
-      <c r="X105" s="74">
+      <c r="X105" s="73">
         <v>12441</v>
       </c>
-      <c r="Y105" s="74">
+      <c r="Y105" s="73">
         <v>13310</v>
       </c>
-      <c r="Z105" s="74">
+      <c r="Z105" s="73">
         <v>14632</v>
       </c>
-      <c r="AA105" s="74">
+      <c r="AA105" s="73">
         <v>2840</v>
       </c>
-      <c r="AB105" s="74">
+      <c r="AB105" s="73">
         <v>11178</v>
       </c>
-      <c r="AC105" s="74">
+      <c r="AC105" s="73">
         <v>12219</v>
       </c>
-      <c r="AD105" s="74">
+      <c r="AD105" s="73">
         <v>196</v>
       </c>
-      <c r="AE105" s="74">
+      <c r="AE105" s="73">
         <v>1471</v>
       </c>
-      <c r="AF105" s="74">
+      <c r="AF105" s="73">
         <v>9291</v>
       </c>
-      <c r="AG105" s="74">
+      <c r="AG105" s="73">
         <v>9377</v>
       </c>
-      <c r="AH105" s="74">
+      <c r="AH105" s="73">
         <v>13968</v>
       </c>
-      <c r="AI105" s="74"/>
-      <c r="AJ105" s="38"/>
+      <c r="AI105" s="73"/>
+      <c r="AJ105" s="37"/>
     </row>
     <row r="106" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B106" s="37" t="s">
+      <c r="B106" s="36" t="s">
         <v>22</v>
       </c>
-      <c r="C106" s="74">
+      <c r="C106" s="73">
         <v>15703</v>
       </c>
-      <c r="D106" s="74">
+      <c r="D106" s="73">
         <v>17189</v>
       </c>
-      <c r="E106" s="74">
+      <c r="E106" s="73">
         <v>7802</v>
       </c>
-      <c r="F106" s="74">
+      <c r="F106" s="73">
         <v>14754</v>
       </c>
-      <c r="G106" s="74">
+      <c r="G106" s="73">
         <v>16396</v>
       </c>
-      <c r="H106" s="75">
+      <c r="H106" s="74">
         <v>13654</v>
       </c>
-      <c r="I106" s="75">
+      <c r="I106" s="74">
         <v>12013</v>
       </c>
-      <c r="J106" s="74">
+      <c r="J106" s="73">
         <v>16163</v>
       </c>
-      <c r="K106" s="74">
+      <c r="K106" s="73">
         <v>13565</v>
       </c>
-      <c r="L106" s="75">
+      <c r="L106" s="74">
         <v>15429</v>
       </c>
-      <c r="M106" s="75">
+      <c r="M106" s="74">
         <v>14992</v>
       </c>
-      <c r="N106" s="74">
+      <c r="N106" s="73">
         <v>17324</v>
       </c>
-      <c r="O106" s="74">
+      <c r="O106" s="73">
         <v>18863</v>
       </c>
-      <c r="P106" s="74">
+      <c r="P106" s="73">
         <v>21888</v>
       </c>
-      <c r="Q106" s="74">
+      <c r="Q106" s="73">
         <v>18953</v>
       </c>
-      <c r="R106" s="74">
+      <c r="R106" s="73">
         <v>17308</v>
       </c>
-      <c r="S106" s="74">
+      <c r="S106" s="73">
         <v>15023</v>
       </c>
-      <c r="T106" s="74">
+      <c r="T106" s="73">
         <v>15109</v>
       </c>
-      <c r="U106" s="74">
+      <c r="U106" s="73">
         <v>15788</v>
       </c>
-      <c r="V106" s="74">
+      <c r="V106" s="73">
         <v>14902</v>
       </c>
-      <c r="W106" s="74">
+      <c r="W106" s="73">
         <v>17759</v>
       </c>
-      <c r="X106" s="74">
+      <c r="X106" s="73">
         <v>18955</v>
       </c>
-      <c r="Y106" s="74">
+      <c r="Y106" s="73">
         <v>17016</v>
       </c>
-      <c r="Z106" s="74">
+      <c r="Z106" s="73">
         <v>18434</v>
       </c>
-      <c r="AA106" s="74">
+      <c r="AA106" s="73">
         <v>6163</v>
       </c>
-      <c r="AB106" s="74">
+      <c r="AB106" s="73">
         <v>14854</v>
       </c>
-      <c r="AC106" s="74">
+      <c r="AC106" s="73">
         <v>19225</v>
       </c>
-      <c r="AD106" s="74">
+      <c r="AD106" s="73">
         <v>671</v>
       </c>
-      <c r="AE106" s="74">
+      <c r="AE106" s="73">
         <v>4740</v>
       </c>
-      <c r="AF106" s="74">
+      <c r="AF106" s="73">
         <v>14859</v>
       </c>
-      <c r="AG106" s="74">
+      <c r="AG106" s="73">
         <v>17642</v>
       </c>
-      <c r="AH106" s="74">
+      <c r="AH106" s="73">
         <v>20892</v>
       </c>
-      <c r="AI106" s="74"/>
-      <c r="AJ106" s="38"/>
+      <c r="AI106" s="73"/>
+      <c r="AJ106" s="37"/>
     </row>
     <row r="107" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B107" s="37" t="s">
+      <c r="B107" s="36" t="s">
         <v>23</v>
       </c>
-      <c r="C107" s="74">
+      <c r="C107" s="73">
         <v>19566</v>
       </c>
-      <c r="D107" s="74">
+      <c r="D107" s="73">
         <v>21787</v>
       </c>
-      <c r="E107" s="74">
+      <c r="E107" s="73">
         <v>13681</v>
       </c>
-      <c r="F107" s="74">
+      <c r="F107" s="73">
         <v>19154</v>
       </c>
-      <c r="G107" s="74">
+      <c r="G107" s="73">
         <v>21412</v>
       </c>
-      <c r="H107" s="75">
+      <c r="H107" s="74">
         <v>19624</v>
       </c>
-      <c r="I107" s="75">
+      <c r="I107" s="74">
         <v>18968</v>
       </c>
-      <c r="J107" s="74">
+      <c r="J107" s="73">
         <v>22254</v>
       </c>
-      <c r="K107" s="74">
+      <c r="K107" s="73">
         <v>18450</v>
       </c>
-      <c r="L107" s="75">
+      <c r="L107" s="74">
         <v>20967</v>
       </c>
-      <c r="M107" s="75">
+      <c r="M107" s="74">
         <v>23034</v>
       </c>
-      <c r="N107" s="74">
+      <c r="N107" s="73">
         <v>24324</v>
       </c>
-      <c r="O107" s="74">
+      <c r="O107" s="73">
         <v>26653</v>
       </c>
-      <c r="P107" s="74">
+      <c r="P107" s="73">
         <v>28886</v>
       </c>
-      <c r="Q107" s="74">
+      <c r="Q107" s="73">
         <v>25338</v>
       </c>
-      <c r="R107" s="74">
+      <c r="R107" s="73">
         <v>20950</v>
       </c>
-      <c r="S107" s="74">
+      <c r="S107" s="73">
         <v>20511</v>
       </c>
-      <c r="T107" s="74">
+      <c r="T107" s="73">
         <v>19688</v>
       </c>
-      <c r="U107" s="74">
+      <c r="U107" s="73">
         <v>19765</v>
       </c>
-      <c r="V107" s="74">
+      <c r="V107" s="73">
         <v>20742</v>
       </c>
-      <c r="W107" s="74">
+      <c r="W107" s="73">
         <v>23109</v>
       </c>
-      <c r="X107" s="74">
+      <c r="X107" s="73">
         <v>28161</v>
       </c>
-      <c r="Y107" s="74">
+      <c r="Y107" s="73">
         <v>24937</v>
       </c>
-      <c r="Z107" s="74">
+      <c r="Z107" s="73">
         <v>24265</v>
       </c>
-      <c r="AA107" s="74">
+      <c r="AA107" s="73">
         <v>10666</v>
       </c>
-      <c r="AB107" s="74">
+      <c r="AB107" s="73">
         <v>21440</v>
       </c>
-      <c r="AC107" s="74">
+      <c r="AC107" s="73">
         <v>22481</v>
       </c>
-      <c r="AD107" s="74">
+      <c r="AD107" s="73">
         <v>1139</v>
       </c>
-      <c r="AE107" s="74">
+      <c r="AE107" s="73">
         <v>6426</v>
       </c>
-      <c r="AF107" s="74">
+      <c r="AF107" s="73">
         <v>19841</v>
       </c>
-      <c r="AG107" s="74">
+      <c r="AG107" s="73">
         <v>24932</v>
       </c>
-      <c r="AH107" s="74">
+      <c r="AH107" s="73">
         <v>30199</v>
       </c>
-      <c r="AI107" s="74"/>
-      <c r="AJ107" s="38"/>
+      <c r="AI107" s="73"/>
+      <c r="AJ107" s="37"/>
     </row>
     <row r="108" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B108" s="39" t="s">
+      <c r="B108" s="38" t="s">
         <v>24</v>
       </c>
-      <c r="C108" s="76">
+      <c r="C108" s="75">
         <v>48660</v>
       </c>
-      <c r="D108" s="76">
+      <c r="D108" s="75">
         <v>53553</v>
       </c>
-      <c r="E108" s="76">
+      <c r="E108" s="75">
         <v>27966</v>
       </c>
-      <c r="F108" s="76">
+      <c r="F108" s="75">
         <v>45847</v>
       </c>
-      <c r="G108" s="76">
+      <c r="G108" s="75">
         <v>50674</v>
       </c>
-      <c r="H108" s="76">
+      <c r="H108" s="75">
         <v>46376</v>
       </c>
-      <c r="I108" s="76">
+      <c r="I108" s="75">
         <v>43192</v>
       </c>
-      <c r="J108" s="76">
+      <c r="J108" s="75">
         <v>38417</v>
       </c>
-      <c r="K108" s="76">
+      <c r="K108" s="75">
         <v>42214</v>
       </c>
-      <c r="L108" s="76">
+      <c r="L108" s="75">
         <v>48453</v>
       </c>
-      <c r="M108" s="76">
+      <c r="M108" s="75">
         <v>50573</v>
       </c>
-      <c r="N108" s="76">
+      <c r="N108" s="75">
         <v>54971</v>
       </c>
-      <c r="O108" s="76">
+      <c r="O108" s="75">
         <v>57715</v>
       </c>
-      <c r="P108" s="76">
+      <c r="P108" s="75">
         <v>66186</v>
       </c>
-      <c r="Q108" s="76">
+      <c r="Q108" s="75">
         <v>59447</v>
       </c>
-      <c r="R108" s="76">
+      <c r="R108" s="75">
         <v>50724</v>
       </c>
-      <c r="S108" s="76">
+      <c r="S108" s="75">
         <v>48792</v>
       </c>
-      <c r="T108" s="76">
+      <c r="T108" s="75">
         <v>47225</v>
       </c>
-      <c r="U108" s="76">
+      <c r="U108" s="75">
         <v>47352</v>
       </c>
-      <c r="V108" s="76">
+      <c r="V108" s="75">
         <v>47113</v>
       </c>
-      <c r="W108" s="76">
+      <c r="W108" s="75">
         <v>53154</v>
       </c>
-      <c r="X108" s="76">
+      <c r="X108" s="75">
         <v>59557</v>
       </c>
-      <c r="Y108" s="76">
+      <c r="Y108" s="75">
         <v>55263</v>
       </c>
-      <c r="Z108" s="76">
+      <c r="Z108" s="75">
         <v>57331</v>
       </c>
-      <c r="AA108" s="76">
+      <c r="AA108" s="75">
         <v>19669</v>
       </c>
-      <c r="AB108" s="76">
+      <c r="AB108" s="75">
         <v>47472</v>
       </c>
-      <c r="AC108" s="76">
+      <c r="AC108" s="75">
         <v>53925</v>
       </c>
-      <c r="AD108" s="76">
+      <c r="AD108" s="75">
         <v>2006</v>
       </c>
-      <c r="AE108" s="76">
+      <c r="AE108" s="75">
         <v>12637</v>
       </c>
-      <c r="AF108" s="76">
+      <c r="AF108" s="75">
         <v>43991</v>
       </c>
-      <c r="AG108" s="76">
+      <c r="AG108" s="75">
         <v>51951</v>
       </c>
-      <c r="AH108" s="76">
+      <c r="AH108" s="75">
         <v>65059</v>
       </c>
-      <c r="AI108" s="76"/>
-      <c r="AJ108" s="40"/>
+      <c r="AI108" s="75"/>
+      <c r="AJ108" s="39"/>
     </row>
     <row r="109" spans="2:36" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B109" s="41" t="s">
+      <c r="B109" s="40" t="s">
         <v>7</v>
       </c>
-      <c r="C109" s="77">
+      <c r="C109" s="76">
         <v>194536</v>
       </c>
-      <c r="D109" s="77">
+      <c r="D109" s="76">
         <v>215823</v>
       </c>
-      <c r="E109" s="77">
+      <c r="E109" s="76">
         <v>195221</v>
       </c>
-      <c r="F109" s="77">
+      <c r="F109" s="76">
         <v>173205</v>
       </c>
-      <c r="G109" s="77">
+      <c r="G109" s="76">
         <v>208864</v>
       </c>
-      <c r="H109" s="77">
+      <c r="H109" s="76">
         <v>215957</v>
       </c>
-      <c r="I109" s="77">
+      <c r="I109" s="76">
         <v>215759</v>
       </c>
-      <c r="J109" s="77">
+      <c r="J109" s="76">
         <v>170347</v>
       </c>
-      <c r="K109" s="77">
+      <c r="K109" s="76">
         <v>211733</v>
       </c>
-      <c r="L109" s="77">
+      <c r="L109" s="76">
         <v>215185</v>
       </c>
-      <c r="M109" s="77">
+      <c r="M109" s="76">
         <v>213736</v>
       </c>
-      <c r="N109" s="77">
+      <c r="N109" s="76">
         <v>235453</v>
       </c>
-      <c r="O109" s="77">
+      <c r="O109" s="76">
         <v>239299</v>
       </c>
-      <c r="P109" s="77">
+      <c r="P109" s="76">
         <v>280149</v>
       </c>
-      <c r="Q109" s="77">
+      <c r="Q109" s="76">
         <v>288955</v>
       </c>
-      <c r="R109" s="77">
+      <c r="R109" s="76">
         <v>242878</v>
       </c>
-      <c r="S109" s="77">
+      <c r="S109" s="76">
         <v>210434</v>
       </c>
-      <c r="T109" s="77">
+      <c r="T109" s="76">
         <v>209689</v>
       </c>
-      <c r="U109" s="77">
+      <c r="U109" s="76">
         <v>209480</v>
       </c>
-      <c r="V109" s="77">
+      <c r="V109" s="76">
         <v>215474</v>
       </c>
-      <c r="W109" s="77">
+      <c r="W109" s="76">
         <v>233884</v>
       </c>
-      <c r="X109" s="77">
+      <c r="X109" s="76">
         <v>258332</v>
       </c>
-      <c r="Y109" s="77">
+      <c r="Y109" s="76">
         <v>267583</v>
       </c>
-      <c r="Z109" s="77">
+      <c r="Z109" s="76">
         <v>258177</v>
       </c>
-      <c r="AA109" s="77">
+      <c r="AA109" s="76">
         <v>225214</v>
       </c>
-      <c r="AB109" s="77">
+      <c r="AB109" s="76">
         <v>163442</v>
       </c>
-      <c r="AC109" s="77">
+      <c r="AC109" s="76">
         <v>255855</v>
       </c>
-      <c r="AD109" s="77">
+      <c r="AD109" s="76">
         <v>61836</v>
       </c>
-      <c r="AE109" s="77">
+      <c r="AE109" s="76">
         <v>33688</v>
       </c>
-      <c r="AF109" s="77">
+      <c r="AF109" s="76">
         <v>139095</v>
       </c>
-      <c r="AG109" s="77">
+      <c r="AG109" s="76">
         <v>224742</v>
       </c>
-      <c r="AH109" s="77">
+      <c r="AH109" s="76">
         <v>283941</v>
       </c>
-      <c r="AI109" s="77"/>
-      <c r="AJ109" s="67"/>
+      <c r="AI109" s="76">
+        <v>240675</v>
+      </c>
+      <c r="AJ109" s="66"/>
     </row>
     <row r="110" spans="2:36" x14ac:dyDescent="0.25">
       <c r="B110" s="1"/>
-      <c r="C110" s="20"/>
-[...14 lines deleted...]
-      <c r="AJ110" s="38"/>
+      <c r="C110" s="19"/>
+      <c r="D110" s="19"/>
+      <c r="E110" s="19"/>
+      <c r="F110" s="19"/>
+      <c r="G110" s="19"/>
+      <c r="H110" s="19"/>
+      <c r="I110" s="19"/>
+      <c r="J110" s="19"/>
+      <c r="K110" s="19"/>
+      <c r="L110" s="19"/>
+      <c r="M110" s="19"/>
+      <c r="N110" s="19"/>
+      <c r="O110" s="19"/>
+      <c r="P110" s="19"/>
+      <c r="Q110" s="5"/>
+      <c r="AJ110" s="37"/>
     </row>
     <row r="111" spans="2:36" ht="20.25" x14ac:dyDescent="0.3">
-      <c r="B111" s="42" t="s">
+      <c r="B111" s="41" t="s">
         <v>76</v>
       </c>
-      <c r="C111" s="29"/>
-[...35 lines deleted...]
-      <c r="B112" s="34" t="s">
+      <c r="C111" s="28"/>
+      <c r="D111" s="28"/>
+      <c r="E111" s="28"/>
+      <c r="F111" s="28"/>
+      <c r="G111" s="28"/>
+      <c r="H111" s="28"/>
+      <c r="I111" s="28"/>
+      <c r="J111" s="28"/>
+      <c r="K111" s="28"/>
+      <c r="L111" s="28"/>
+      <c r="M111" s="28"/>
+      <c r="N111" s="5"/>
+      <c r="O111" s="5"/>
+      <c r="P111" s="5"/>
+      <c r="Q111" s="5"/>
+      <c r="R111" s="5"/>
+      <c r="S111" s="5"/>
+      <c r="T111" s="5"/>
+      <c r="U111" s="5"/>
+      <c r="V111" s="5"/>
+      <c r="W111" s="5"/>
+      <c r="X111" s="5"/>
+      <c r="Y111" s="5"/>
+      <c r="Z111" s="5"/>
+      <c r="AA111" s="5"/>
+      <c r="AB111" s="5"/>
+      <c r="AC111" s="5"/>
+      <c r="AD111" s="5"/>
+      <c r="AE111" s="5"/>
+      <c r="AF111" s="5"/>
+      <c r="AG111" s="5"/>
+      <c r="AH111" s="5"/>
+      <c r="AI111" s="5"/>
+      <c r="AJ111" s="5"/>
+    </row>
+    <row r="112" spans="2:36" s="32" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="B112" s="33" t="s">
         <v>25</v>
       </c>
-      <c r="C112" s="35" t="s">
+      <c r="C112" s="34" t="s">
         <v>2</v>
       </c>
-      <c r="D112" s="35" t="s">
+      <c r="D112" s="34" t="s">
         <v>4</v>
       </c>
-      <c r="E112" s="35" t="s">
+      <c r="E112" s="34" t="s">
         <v>26</v>
       </c>
-      <c r="F112" s="35" t="s">
+      <c r="F112" s="34" t="s">
         <v>5</v>
       </c>
-      <c r="G112" s="35" t="s">
+      <c r="G112" s="34" t="s">
         <v>6</v>
       </c>
-      <c r="H112" s="35" t="s">
+      <c r="H112" s="34" t="s">
         <v>27</v>
       </c>
-      <c r="I112" s="35" t="s">
+      <c r="I112" s="34" t="s">
         <v>28</v>
       </c>
-      <c r="J112" s="36" t="s">
+      <c r="J112" s="35" t="s">
         <v>29</v>
       </c>
-      <c r="K112" s="36" t="s">
+      <c r="K112" s="35" t="s">
         <v>30</v>
       </c>
-      <c r="L112" s="35" t="s">
+      <c r="L112" s="34" t="s">
         <v>3</v>
       </c>
-      <c r="M112" s="35" t="s">
+      <c r="M112" s="34" t="s">
         <v>31</v>
       </c>
-      <c r="N112" s="6"/>
-[...21 lines deleted...]
-      <c r="AJ112" s="6"/>
+      <c r="N112" s="5"/>
+      <c r="O112" s="5"/>
+      <c r="P112" s="5"/>
+      <c r="Q112" s="5"/>
+      <c r="R112" s="5"/>
+      <c r="S112" s="5"/>
+      <c r="T112" s="5"/>
+      <c r="U112" s="5"/>
+      <c r="V112" s="5"/>
+      <c r="W112" s="5"/>
+      <c r="X112" s="5"/>
+      <c r="Y112" s="5"/>
+      <c r="Z112" s="5"/>
+      <c r="AA112" s="5"/>
+      <c r="AB112" s="5"/>
+      <c r="AC112" s="5"/>
+      <c r="AD112" s="5"/>
+      <c r="AE112" s="5"/>
+      <c r="AF112" s="5"/>
+      <c r="AG112" s="5"/>
+      <c r="AH112" s="5"/>
+      <c r="AI112" s="5"/>
+      <c r="AJ112" s="5"/>
     </row>
     <row r="113" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B113" s="37" t="s">
+      <c r="B113" s="36" t="s">
         <v>9</v>
       </c>
-      <c r="C113" s="72">
+      <c r="C113" s="71">
         <v>13080</v>
       </c>
-      <c r="D113" s="72">
+      <c r="D113" s="71">
         <v>1753</v>
       </c>
-      <c r="E113" s="72">
+      <c r="E113" s="71">
         <v>530</v>
       </c>
-      <c r="F113" s="72">
+      <c r="F113" s="71">
         <v>368</v>
       </c>
-      <c r="G113" s="72">
+      <c r="G113" s="71">
         <v>174</v>
       </c>
-      <c r="H113" s="73">
+      <c r="H113" s="72">
         <v>2281</v>
       </c>
-      <c r="I113" s="73">
+      <c r="I113" s="72">
         <v>260</v>
       </c>
-      <c r="J113" s="72">
+      <c r="J113" s="71">
         <v>408</v>
       </c>
-      <c r="K113" s="72">
+      <c r="K113" s="71">
         <v>682</v>
       </c>
-      <c r="L113" s="73">
+      <c r="L113" s="72">
         <v>951</v>
       </c>
-      <c r="M113" s="73">
+      <c r="M113" s="72">
         <v>20487</v>
       </c>
-      <c r="N113" s="6"/>
-[...21 lines deleted...]
-      <c r="AJ113" s="6"/>
+      <c r="N113" s="5"/>
+      <c r="O113" s="5"/>
+      <c r="P113" s="5"/>
+      <c r="Q113" s="5"/>
+      <c r="R113" s="5"/>
+      <c r="S113" s="5"/>
+      <c r="T113" s="5"/>
+      <c r="U113" s="5"/>
+      <c r="V113" s="5"/>
+      <c r="W113" s="5"/>
+      <c r="X113" s="5"/>
+      <c r="Y113" s="5"/>
+      <c r="Z113" s="5"/>
+      <c r="AA113" s="5"/>
+      <c r="AB113" s="5"/>
+      <c r="AC113" s="5"/>
+      <c r="AD113" s="5"/>
+      <c r="AE113" s="5"/>
+      <c r="AF113" s="5"/>
+      <c r="AG113" s="5"/>
+      <c r="AH113" s="5"/>
+      <c r="AI113" s="5"/>
+      <c r="AJ113" s="5"/>
     </row>
     <row r="114" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B114" s="37" t="s">
+      <c r="B114" s="36" t="s">
         <v>10</v>
       </c>
-      <c r="C114" s="74">
+      <c r="C114" s="73">
         <v>12962</v>
       </c>
-      <c r="D114" s="74">
+      <c r="D114" s="73">
         <v>1478</v>
       </c>
-      <c r="E114" s="74">
+      <c r="E114" s="73">
         <v>476</v>
       </c>
-      <c r="F114" s="74">
+      <c r="F114" s="73">
         <v>206</v>
       </c>
-      <c r="G114" s="74">
+      <c r="G114" s="73">
         <v>98</v>
       </c>
-      <c r="H114" s="75">
+      <c r="H114" s="74">
         <v>1976</v>
       </c>
-      <c r="I114" s="75">
+      <c r="I114" s="74">
         <v>288</v>
       </c>
-      <c r="J114" s="74">
+      <c r="J114" s="73">
         <v>540</v>
       </c>
-      <c r="K114" s="74">
+      <c r="K114" s="73">
         <v>737</v>
       </c>
-      <c r="L114" s="75">
+      <c r="L114" s="74">
         <v>751</v>
       </c>
-      <c r="M114" s="75">
+      <c r="M114" s="74">
         <v>19512</v>
       </c>
-      <c r="N114" s="6"/>
-[...21 lines deleted...]
-      <c r="AJ114" s="6"/>
+      <c r="N114" s="5"/>
+      <c r="O114" s="5"/>
+      <c r="P114" s="5"/>
+      <c r="Q114" s="5"/>
+      <c r="R114" s="5"/>
+      <c r="S114" s="5"/>
+      <c r="T114" s="5"/>
+      <c r="U114" s="5"/>
+      <c r="V114" s="5"/>
+      <c r="W114" s="5"/>
+      <c r="X114" s="5"/>
+      <c r="Y114" s="5"/>
+      <c r="Z114" s="5"/>
+      <c r="AA114" s="5"/>
+      <c r="AB114" s="5"/>
+      <c r="AC114" s="5"/>
+      <c r="AD114" s="5"/>
+      <c r="AE114" s="5"/>
+      <c r="AF114" s="5"/>
+      <c r="AG114" s="5"/>
+      <c r="AH114" s="5"/>
+      <c r="AI114" s="5"/>
+      <c r="AJ114" s="5"/>
     </row>
     <row r="115" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B115" s="37" t="s">
+      <c r="B115" s="36" t="s">
         <v>46</v>
       </c>
-      <c r="C115" s="74">
+      <c r="C115" s="73">
         <v>15357</v>
       </c>
-      <c r="D115" s="74">
+      <c r="D115" s="73">
         <v>1458</v>
       </c>
-      <c r="E115" s="74">
+      <c r="E115" s="73">
         <v>544</v>
       </c>
-      <c r="F115" s="74">
+      <c r="F115" s="73">
         <v>133</v>
       </c>
-      <c r="G115" s="74">
+      <c r="G115" s="73">
         <v>321</v>
       </c>
-      <c r="H115" s="75">
+      <c r="H115" s="74">
         <v>1520</v>
       </c>
-      <c r="I115" s="75">
+      <c r="I115" s="74">
         <v>426</v>
       </c>
-      <c r="J115" s="74">
+      <c r="J115" s="73">
         <v>728</v>
       </c>
-      <c r="K115" s="74">
+      <c r="K115" s="73">
         <v>944</v>
       </c>
-      <c r="L115" s="75">
+      <c r="L115" s="74">
         <v>758</v>
       </c>
-      <c r="M115" s="75">
+      <c r="M115" s="74">
         <v>22189</v>
       </c>
-      <c r="N115" s="6"/>
-[...21 lines deleted...]
-      <c r="AJ115" s="6"/>
+      <c r="N115" s="5"/>
+      <c r="O115" s="5"/>
+      <c r="P115" s="5"/>
+      <c r="Q115" s="5"/>
+      <c r="R115" s="5"/>
+      <c r="S115" s="5"/>
+      <c r="T115" s="5"/>
+      <c r="U115" s="5"/>
+      <c r="V115" s="5"/>
+      <c r="W115" s="5"/>
+      <c r="X115" s="5"/>
+      <c r="Y115" s="5"/>
+      <c r="Z115" s="5"/>
+      <c r="AA115" s="5"/>
+      <c r="AB115" s="5"/>
+      <c r="AC115" s="5"/>
+      <c r="AD115" s="5"/>
+      <c r="AE115" s="5"/>
+      <c r="AF115" s="5"/>
+      <c r="AG115" s="5"/>
+      <c r="AH115" s="5"/>
+      <c r="AI115" s="5"/>
+      <c r="AJ115" s="5"/>
     </row>
     <row r="116" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B116" s="39" t="s">
+      <c r="B116" s="38" t="s">
         <v>12</v>
       </c>
-      <c r="C116" s="76">
+      <c r="C116" s="75">
         <v>41399</v>
       </c>
-      <c r="D116" s="76">
+      <c r="D116" s="75">
         <v>4689</v>
       </c>
-      <c r="E116" s="76">
+      <c r="E116" s="75">
         <v>1550</v>
       </c>
-      <c r="F116" s="76">
+      <c r="F116" s="75">
         <v>707</v>
       </c>
-      <c r="G116" s="76">
+      <c r="G116" s="75">
         <v>593</v>
       </c>
-      <c r="H116" s="76">
+      <c r="H116" s="75">
         <v>5777</v>
       </c>
-      <c r="I116" s="76">
+      <c r="I116" s="75">
         <v>974</v>
       </c>
-      <c r="J116" s="76">
+      <c r="J116" s="75">
         <v>1676</v>
       </c>
-      <c r="K116" s="76">
+      <c r="K116" s="75">
         <v>2363</v>
       </c>
-      <c r="L116" s="76">
+      <c r="L116" s="75">
         <v>2460</v>
       </c>
-      <c r="M116" s="76">
+      <c r="M116" s="75">
         <v>62188</v>
       </c>
-      <c r="N116" s="6"/>
-[...21 lines deleted...]
-      <c r="AJ116" s="6"/>
+      <c r="N116" s="5"/>
+      <c r="O116" s="5"/>
+      <c r="P116" s="5"/>
+      <c r="Q116" s="5"/>
+      <c r="R116" s="5"/>
+      <c r="S116" s="5"/>
+      <c r="T116" s="5"/>
+      <c r="U116" s="5"/>
+      <c r="V116" s="5"/>
+      <c r="W116" s="5"/>
+      <c r="X116" s="5"/>
+      <c r="Y116" s="5"/>
+      <c r="Z116" s="5"/>
+      <c r="AA116" s="5"/>
+      <c r="AB116" s="5"/>
+      <c r="AC116" s="5"/>
+      <c r="AD116" s="5"/>
+      <c r="AE116" s="5"/>
+      <c r="AF116" s="5"/>
+      <c r="AG116" s="5"/>
+      <c r="AH116" s="5"/>
+      <c r="AI116" s="5"/>
+      <c r="AJ116" s="5"/>
     </row>
     <row r="117" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B117" s="37" t="s">
+      <c r="B117" s="36" t="s">
         <v>47</v>
       </c>
-      <c r="C117" s="74">
+      <c r="C117" s="73">
         <v>12332</v>
       </c>
-      <c r="D117" s="74">
+      <c r="D117" s="73">
         <v>1038</v>
       </c>
-      <c r="E117" s="74">
+      <c r="E117" s="73">
         <v>454</v>
       </c>
-      <c r="F117" s="74">
+      <c r="F117" s="73">
         <v>119</v>
       </c>
-      <c r="G117" s="74">
+      <c r="G117" s="73">
         <v>68</v>
       </c>
-      <c r="H117" s="75">
+      <c r="H117" s="74">
         <v>1395</v>
       </c>
-      <c r="I117" s="75">
+      <c r="I117" s="74">
         <v>302</v>
       </c>
-      <c r="J117" s="74">
+      <c r="J117" s="73">
         <v>527</v>
       </c>
-      <c r="K117" s="74">
+      <c r="K117" s="73">
         <v>854</v>
       </c>
-      <c r="L117" s="75">
+      <c r="L117" s="74">
         <v>659</v>
       </c>
-      <c r="M117" s="75">
+      <c r="M117" s="74">
         <v>17748</v>
       </c>
-      <c r="N117" s="6"/>
-[...21 lines deleted...]
-      <c r="AJ117" s="6"/>
+      <c r="N117" s="5"/>
+      <c r="O117" s="5"/>
+      <c r="P117" s="5"/>
+      <c r="Q117" s="5"/>
+      <c r="R117" s="5"/>
+      <c r="S117" s="5"/>
+      <c r="T117" s="5"/>
+      <c r="U117" s="5"/>
+      <c r="V117" s="5"/>
+      <c r="W117" s="5"/>
+      <c r="X117" s="5"/>
+      <c r="Y117" s="5"/>
+      <c r="Z117" s="5"/>
+      <c r="AA117" s="5"/>
+      <c r="AB117" s="5"/>
+      <c r="AC117" s="5"/>
+      <c r="AD117" s="5"/>
+      <c r="AE117" s="5"/>
+      <c r="AF117" s="5"/>
+      <c r="AG117" s="5"/>
+      <c r="AH117" s="5"/>
+      <c r="AI117" s="5"/>
+      <c r="AJ117" s="5"/>
     </row>
     <row r="118" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B118" s="37" t="s">
+      <c r="B118" s="36" t="s">
         <v>14</v>
       </c>
-      <c r="C118" s="74">
+      <c r="C118" s="73">
         <v>12894</v>
       </c>
-      <c r="D118" s="74">
+      <c r="D118" s="73">
         <v>733</v>
       </c>
-      <c r="E118" s="74">
+      <c r="E118" s="73">
         <v>401</v>
       </c>
-      <c r="F118" s="74">
+      <c r="F118" s="73">
         <v>76</v>
       </c>
-      <c r="G118" s="74">
+      <c r="G118" s="73">
         <v>98</v>
       </c>
-      <c r="H118" s="75">
+      <c r="H118" s="74">
         <v>1021</v>
       </c>
-      <c r="I118" s="75">
+      <c r="I118" s="74">
         <v>372</v>
       </c>
-      <c r="J118" s="74">
+      <c r="J118" s="73">
         <v>796</v>
       </c>
-      <c r="K118" s="74">
+      <c r="K118" s="73">
         <v>1058</v>
       </c>
-      <c r="L118" s="75">
+      <c r="L118" s="74">
         <v>667</v>
       </c>
-      <c r="M118" s="75">
+      <c r="M118" s="74">
         <v>18116</v>
       </c>
-      <c r="N118" s="6"/>
-[...21 lines deleted...]
-      <c r="AJ118" s="6"/>
+      <c r="N118" s="5"/>
+      <c r="O118" s="5"/>
+      <c r="P118" s="5"/>
+      <c r="Q118" s="5"/>
+      <c r="R118" s="5"/>
+      <c r="S118" s="5"/>
+      <c r="T118" s="5"/>
+      <c r="U118" s="5"/>
+      <c r="V118" s="5"/>
+      <c r="W118" s="5"/>
+      <c r="X118" s="5"/>
+      <c r="Y118" s="5"/>
+      <c r="Z118" s="5"/>
+      <c r="AA118" s="5"/>
+      <c r="AB118" s="5"/>
+      <c r="AC118" s="5"/>
+      <c r="AD118" s="5"/>
+      <c r="AE118" s="5"/>
+      <c r="AF118" s="5"/>
+      <c r="AG118" s="5"/>
+      <c r="AH118" s="5"/>
+      <c r="AI118" s="5"/>
+      <c r="AJ118" s="5"/>
     </row>
     <row r="119" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B119" s="37" t="s">
+      <c r="B119" s="36" t="s">
         <v>48</v>
       </c>
-      <c r="C119" s="74">
+      <c r="C119" s="73">
         <v>13220</v>
       </c>
-      <c r="D119" s="74">
+      <c r="D119" s="73">
         <v>485</v>
       </c>
-      <c r="E119" s="74">
+      <c r="E119" s="73">
         <v>319</v>
       </c>
-      <c r="F119" s="74">
+      <c r="F119" s="73">
         <v>86</v>
       </c>
-      <c r="G119" s="74">
+      <c r="G119" s="73">
         <v>37</v>
       </c>
-      <c r="H119" s="75">
+      <c r="H119" s="74">
         <v>1265</v>
       </c>
-      <c r="I119" s="75">
+      <c r="I119" s="74">
         <v>341</v>
       </c>
-      <c r="J119" s="74">
+      <c r="J119" s="73">
         <v>748</v>
       </c>
-      <c r="K119" s="74">
+      <c r="K119" s="73">
         <v>787</v>
       </c>
-      <c r="L119" s="75">
+      <c r="L119" s="74">
         <v>803</v>
       </c>
-      <c r="M119" s="75">
+      <c r="M119" s="74">
         <v>18091</v>
       </c>
-      <c r="N119" s="6"/>
-[...21 lines deleted...]
-      <c r="AJ119" s="6"/>
+      <c r="N119" s="5"/>
+      <c r="O119" s="5"/>
+      <c r="P119" s="5"/>
+      <c r="Q119" s="5"/>
+      <c r="R119" s="5"/>
+      <c r="S119" s="5"/>
+      <c r="T119" s="5"/>
+      <c r="U119" s="5"/>
+      <c r="V119" s="5"/>
+      <c r="W119" s="5"/>
+      <c r="X119" s="5"/>
+      <c r="Y119" s="5"/>
+      <c r="Z119" s="5"/>
+      <c r="AA119" s="5"/>
+      <c r="AB119" s="5"/>
+      <c r="AC119" s="5"/>
+      <c r="AD119" s="5"/>
+      <c r="AE119" s="5"/>
+      <c r="AF119" s="5"/>
+      <c r="AG119" s="5"/>
+      <c r="AH119" s="5"/>
+      <c r="AI119" s="5"/>
+      <c r="AJ119" s="5"/>
     </row>
     <row r="120" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B120" s="39" t="s">
+      <c r="B120" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="C120" s="76">
+      <c r="C120" s="75">
         <v>38446</v>
       </c>
-      <c r="D120" s="76">
+      <c r="D120" s="75">
         <v>2256</v>
       </c>
-      <c r="E120" s="76">
+      <c r="E120" s="75">
         <v>1174</v>
       </c>
-      <c r="F120" s="76">
+      <c r="F120" s="75">
         <v>281</v>
       </c>
-      <c r="G120" s="76">
+      <c r="G120" s="75">
         <v>203</v>
       </c>
-      <c r="H120" s="76">
+      <c r="H120" s="75">
         <v>3681</v>
       </c>
-      <c r="I120" s="76">
+      <c r="I120" s="75">
         <v>1015</v>
       </c>
-      <c r="J120" s="76">
+      <c r="J120" s="75">
         <v>2071</v>
       </c>
-      <c r="K120" s="76">
+      <c r="K120" s="75">
         <v>2699</v>
       </c>
-      <c r="L120" s="76">
+      <c r="L120" s="75">
         <v>2129</v>
       </c>
-      <c r="M120" s="76">
+      <c r="M120" s="75">
         <v>53955</v>
       </c>
-      <c r="N120" s="6"/>
-[...21 lines deleted...]
-      <c r="AJ120" s="6"/>
+      <c r="N120" s="5"/>
+      <c r="O120" s="5"/>
+      <c r="P120" s="5"/>
+      <c r="Q120" s="5"/>
+      <c r="R120" s="5"/>
+      <c r="S120" s="5"/>
+      <c r="T120" s="5"/>
+      <c r="U120" s="5"/>
+      <c r="V120" s="5"/>
+      <c r="W120" s="5"/>
+      <c r="X120" s="5"/>
+      <c r="Y120" s="5"/>
+      <c r="Z120" s="5"/>
+      <c r="AA120" s="5"/>
+      <c r="AB120" s="5"/>
+      <c r="AC120" s="5"/>
+      <c r="AD120" s="5"/>
+      <c r="AE120" s="5"/>
+      <c r="AF120" s="5"/>
+      <c r="AG120" s="5"/>
+      <c r="AH120" s="5"/>
+      <c r="AI120" s="5"/>
+      <c r="AJ120" s="5"/>
     </row>
     <row r="121" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B121" s="37" t="s">
+      <c r="B121" s="36" t="s">
         <v>49</v>
       </c>
-      <c r="C121" s="74">
+      <c r="C121" s="73">
         <v>12654</v>
       </c>
-      <c r="D121" s="74">
+      <c r="D121" s="73">
         <v>502</v>
       </c>
-      <c r="E121" s="74">
+      <c r="E121" s="73">
         <v>482</v>
       </c>
-      <c r="F121" s="74">
+      <c r="F121" s="73">
         <v>82</v>
       </c>
-      <c r="G121" s="74">
+      <c r="G121" s="73">
         <v>51</v>
       </c>
-      <c r="H121" s="75">
+      <c r="H121" s="74">
         <v>931</v>
       </c>
-      <c r="I121" s="75">
+      <c r="I121" s="74">
         <v>611</v>
       </c>
-      <c r="J121" s="74">
+      <c r="J121" s="73">
         <v>957</v>
       </c>
-      <c r="K121" s="74">
+      <c r="K121" s="73">
         <v>1546</v>
       </c>
-      <c r="L121" s="75">
+      <c r="L121" s="74">
         <v>751</v>
       </c>
-      <c r="M121" s="75">
+      <c r="M121" s="74">
         <v>18567</v>
       </c>
-      <c r="N121" s="6"/>
-[...21 lines deleted...]
-      <c r="AJ121" s="6"/>
+      <c r="N121" s="5"/>
+      <c r="O121" s="5"/>
+      <c r="P121" s="5"/>
+      <c r="Q121" s="5"/>
+      <c r="R121" s="5"/>
+      <c r="S121" s="5"/>
+      <c r="T121" s="5"/>
+      <c r="U121" s="5"/>
+      <c r="V121" s="5"/>
+      <c r="W121" s="5"/>
+      <c r="X121" s="5"/>
+      <c r="Y121" s="5"/>
+      <c r="Z121" s="5"/>
+      <c r="AA121" s="5"/>
+      <c r="AB121" s="5"/>
+      <c r="AC121" s="5"/>
+      <c r="AD121" s="5"/>
+      <c r="AE121" s="5"/>
+      <c r="AF121" s="5"/>
+      <c r="AG121" s="5"/>
+      <c r="AH121" s="5"/>
+      <c r="AI121" s="5"/>
+      <c r="AJ121" s="5"/>
     </row>
     <row r="122" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B122" s="37" t="s">
+      <c r="B122" s="36" t="s">
         <v>50</v>
       </c>
-      <c r="C122" s="74">
+      <c r="C122" s="73">
         <v>8727</v>
       </c>
-      <c r="D122" s="74">
+      <c r="D122" s="73">
         <v>560</v>
       </c>
-      <c r="E122" s="74">
+      <c r="E122" s="73">
         <v>422</v>
       </c>
-      <c r="F122" s="74">
+      <c r="F122" s="73">
         <v>201</v>
       </c>
-      <c r="G122" s="74">
+      <c r="G122" s="73">
         <v>33</v>
       </c>
-      <c r="H122" s="75">
+      <c r="H122" s="74">
         <v>1682</v>
       </c>
-      <c r="I122" s="75">
+      <c r="I122" s="74">
         <v>1047</v>
       </c>
-      <c r="J122" s="74">
+      <c r="J122" s="73">
         <v>1021</v>
       </c>
-      <c r="K122" s="74">
+      <c r="K122" s="73">
         <v>1750</v>
       </c>
-      <c r="L122" s="75">
+      <c r="L122" s="74">
         <v>426</v>
       </c>
-      <c r="M122" s="75">
+      <c r="M122" s="74">
         <v>15869</v>
       </c>
-      <c r="N122" s="88"/>
-[...21 lines deleted...]
-      <c r="AJ122" s="6"/>
+      <c r="N122" s="87"/>
+      <c r="O122" s="5"/>
+      <c r="P122" s="5"/>
+      <c r="Q122" s="5"/>
+      <c r="R122" s="5"/>
+      <c r="S122" s="5"/>
+      <c r="T122" s="5"/>
+      <c r="U122" s="5"/>
+      <c r="V122" s="5"/>
+      <c r="W122" s="5"/>
+      <c r="X122" s="5"/>
+      <c r="Y122" s="5"/>
+      <c r="Z122" s="5"/>
+      <c r="AA122" s="5"/>
+      <c r="AB122" s="5"/>
+      <c r="AC122" s="5"/>
+      <c r="AD122" s="5"/>
+      <c r="AE122" s="5"/>
+      <c r="AF122" s="5"/>
+      <c r="AG122" s="5"/>
+      <c r="AH122" s="5"/>
+      <c r="AI122" s="5"/>
+      <c r="AJ122" s="5"/>
     </row>
     <row r="123" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B123" s="37" t="s">
+      <c r="B123" s="36" t="s">
         <v>19</v>
       </c>
-      <c r="C123" s="74">
+      <c r="C123" s="73">
         <v>3752</v>
       </c>
-      <c r="D123" s="74">
+      <c r="D123" s="73">
         <v>263</v>
       </c>
-      <c r="E123" s="74">
+      <c r="E123" s="73">
         <v>168</v>
       </c>
-      <c r="F123" s="74">
+      <c r="F123" s="73">
         <v>31</v>
       </c>
-      <c r="G123" s="74">
+      <c r="G123" s="73">
         <v>17</v>
       </c>
-      <c r="H123" s="75">
+      <c r="H123" s="74">
         <v>654</v>
       </c>
-      <c r="I123" s="75">
+      <c r="I123" s="74">
         <v>241</v>
       </c>
-      <c r="J123" s="74">
+      <c r="J123" s="73">
         <v>489</v>
       </c>
-      <c r="K123" s="74">
+      <c r="K123" s="73">
         <v>809</v>
       </c>
-      <c r="L123" s="75">
+      <c r="L123" s="74">
         <v>266</v>
       </c>
-      <c r="M123" s="75">
+      <c r="M123" s="74">
         <v>6690</v>
       </c>
-      <c r="N123" s="88"/>
-[...21 lines deleted...]
-      <c r="AJ123" s="6"/>
+      <c r="N123" s="87"/>
+      <c r="O123" s="5"/>
+      <c r="P123" s="5"/>
+      <c r="Q123" s="5"/>
+      <c r="R123" s="5"/>
+      <c r="S123" s="5"/>
+      <c r="T123" s="5"/>
+      <c r="U123" s="5"/>
+      <c r="V123" s="5"/>
+      <c r="W123" s="5"/>
+      <c r="X123" s="5"/>
+      <c r="Y123" s="5"/>
+      <c r="Z123" s="5"/>
+      <c r="AA123" s="5"/>
+      <c r="AB123" s="5"/>
+      <c r="AC123" s="5"/>
+      <c r="AD123" s="5"/>
+      <c r="AE123" s="5"/>
+      <c r="AF123" s="5"/>
+      <c r="AG123" s="5"/>
+      <c r="AH123" s="5"/>
+      <c r="AI123" s="5"/>
+      <c r="AJ123" s="5"/>
     </row>
     <row r="124" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B124" s="39" t="s">
+      <c r="B124" s="38" t="s">
         <v>20</v>
       </c>
-      <c r="C124" s="76">
+      <c r="C124" s="75">
         <v>25133</v>
       </c>
-      <c r="D124" s="76">
+      <c r="D124" s="75">
         <v>1325</v>
       </c>
-      <c r="E124" s="76">
+      <c r="E124" s="75">
         <v>1072</v>
       </c>
-      <c r="F124" s="76">
+      <c r="F124" s="75">
         <v>314</v>
       </c>
-      <c r="G124" s="76">
+      <c r="G124" s="75">
         <v>101</v>
       </c>
-      <c r="H124" s="76">
+      <c r="H124" s="75">
         <v>3267</v>
       </c>
-      <c r="I124" s="76">
+      <c r="I124" s="75">
         <v>1899</v>
       </c>
-      <c r="J124" s="76">
+      <c r="J124" s="75">
         <v>2467</v>
       </c>
-      <c r="K124" s="76">
+      <c r="K124" s="75">
         <v>4105</v>
       </c>
-      <c r="L124" s="76">
+      <c r="L124" s="75">
         <v>1443</v>
       </c>
-      <c r="M124" s="76">
+      <c r="M124" s="75">
         <v>41126</v>
       </c>
-      <c r="N124" s="88"/>
-[...21 lines deleted...]
-      <c r="AJ124" s="6"/>
+      <c r="N124" s="87"/>
+      <c r="O124" s="5"/>
+      <c r="P124" s="5"/>
+      <c r="Q124" s="5"/>
+      <c r="R124" s="5"/>
+      <c r="S124" s="5"/>
+      <c r="T124" s="5"/>
+      <c r="U124" s="5"/>
+      <c r="V124" s="5"/>
+      <c r="W124" s="5"/>
+      <c r="X124" s="5"/>
+      <c r="Y124" s="5"/>
+      <c r="Z124" s="5"/>
+      <c r="AA124" s="5"/>
+      <c r="AB124" s="5"/>
+      <c r="AC124" s="5"/>
+      <c r="AD124" s="5"/>
+      <c r="AE124" s="5"/>
+      <c r="AF124" s="5"/>
+      <c r="AG124" s="5"/>
+      <c r="AH124" s="5"/>
+      <c r="AI124" s="5"/>
+      <c r="AJ124" s="5"/>
     </row>
     <row r="125" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B125" s="37" t="s">
+      <c r="B125" s="36" t="s">
         <v>21</v>
       </c>
-      <c r="C125" s="74">
+      <c r="C125" s="73">
         <v>5048</v>
       </c>
-      <c r="D125" s="74">
+      <c r="D125" s="73">
         <v>368</v>
       </c>
-      <c r="E125" s="74">
+      <c r="E125" s="73">
         <v>281</v>
       </c>
-      <c r="F125" s="74">
+      <c r="F125" s="73">
         <v>41</v>
       </c>
-      <c r="G125" s="74">
+      <c r="G125" s="73">
         <v>41</v>
       </c>
-      <c r="H125" s="75">
+      <c r="H125" s="74">
         <v>734</v>
       </c>
-      <c r="I125" s="75">
+      <c r="I125" s="74">
         <v>341</v>
       </c>
-      <c r="J125" s="74">
+      <c r="J125" s="73">
         <v>845</v>
       </c>
-      <c r="K125" s="74">
+      <c r="K125" s="73">
         <v>978</v>
       </c>
-      <c r="L125" s="75">
+      <c r="L125" s="74">
         <v>428</v>
       </c>
-      <c r="M125" s="75">
+      <c r="M125" s="74">
         <v>9105</v>
       </c>
-      <c r="N125" s="88"/>
-[...21 lines deleted...]
-      <c r="AJ125" s="6"/>
+      <c r="N125" s="87"/>
+      <c r="O125" s="5"/>
+      <c r="P125" s="5"/>
+      <c r="Q125" s="5"/>
+      <c r="R125" s="5"/>
+      <c r="S125" s="5"/>
+      <c r="T125" s="5"/>
+      <c r="U125" s="5"/>
+      <c r="V125" s="5"/>
+      <c r="W125" s="5"/>
+      <c r="X125" s="5"/>
+      <c r="Y125" s="5"/>
+      <c r="Z125" s="5"/>
+      <c r="AA125" s="5"/>
+      <c r="AB125" s="5"/>
+      <c r="AC125" s="5"/>
+      <c r="AD125" s="5"/>
+      <c r="AE125" s="5"/>
+      <c r="AF125" s="5"/>
+      <c r="AG125" s="5"/>
+      <c r="AH125" s="5"/>
+      <c r="AI125" s="5"/>
+      <c r="AJ125" s="5"/>
     </row>
     <row r="126" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B126" s="37" t="s">
+      <c r="B126" s="36" t="s">
         <v>22</v>
       </c>
-      <c r="C126" s="74">
+      <c r="C126" s="73">
         <v>10872</v>
       </c>
-      <c r="D126" s="74">
+      <c r="D126" s="73">
         <v>1230</v>
       </c>
-      <c r="E126" s="74">
+      <c r="E126" s="73">
         <v>395</v>
       </c>
-      <c r="F126" s="74">
+      <c r="F126" s="73">
         <v>130</v>
       </c>
-      <c r="G126" s="74">
+      <c r="G126" s="73">
         <v>112</v>
       </c>
-      <c r="H126" s="75">
+      <c r="H126" s="74">
         <v>1360</v>
       </c>
-      <c r="I126" s="75">
+      <c r="I126" s="74">
         <v>309</v>
       </c>
-      <c r="J126" s="74">
+      <c r="J126" s="73">
         <v>504</v>
       </c>
-      <c r="K126" s="74">
+      <c r="K126" s="73">
         <v>716</v>
       </c>
-      <c r="L126" s="75">
+      <c r="L126" s="74">
         <v>623</v>
       </c>
-      <c r="M126" s="75">
+      <c r="M126" s="74">
         <v>16251</v>
       </c>
-      <c r="N126" s="88"/>
-[...21 lines deleted...]
-      <c r="AJ126" s="6"/>
+      <c r="N126" s="87"/>
+      <c r="O126" s="5"/>
+      <c r="P126" s="5"/>
+      <c r="Q126" s="5"/>
+      <c r="R126" s="5"/>
+      <c r="S126" s="5"/>
+      <c r="T126" s="5"/>
+      <c r="U126" s="5"/>
+      <c r="V126" s="5"/>
+      <c r="W126" s="5"/>
+      <c r="X126" s="5"/>
+      <c r="Y126" s="5"/>
+      <c r="Z126" s="5"/>
+      <c r="AA126" s="5"/>
+      <c r="AB126" s="5"/>
+      <c r="AC126" s="5"/>
+      <c r="AD126" s="5"/>
+      <c r="AE126" s="5"/>
+      <c r="AF126" s="5"/>
+      <c r="AG126" s="5"/>
+      <c r="AH126" s="5"/>
+      <c r="AI126" s="5"/>
+      <c r="AJ126" s="5"/>
     </row>
     <row r="127" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B127" s="37" t="s">
+      <c r="B127" s="36" t="s">
         <v>23</v>
       </c>
-      <c r="C127" s="74">
+      <c r="C127" s="73">
         <v>15784</v>
       </c>
-      <c r="D127" s="74">
+      <c r="D127" s="73">
         <v>1927</v>
       </c>
-      <c r="E127" s="74">
+      <c r="E127" s="73">
         <v>951</v>
       </c>
-      <c r="F127" s="74">
+      <c r="F127" s="73">
         <v>304</v>
       </c>
-      <c r="G127" s="74">
+      <c r="G127" s="73">
         <v>274</v>
       </c>
-      <c r="H127" s="75">
+      <c r="H127" s="74">
         <v>1744</v>
       </c>
-      <c r="I127" s="75">
+      <c r="I127" s="74">
         <v>325</v>
       </c>
-      <c r="J127" s="74">
+      <c r="J127" s="73">
         <v>543</v>
       </c>
-      <c r="K127" s="74">
+      <c r="K127" s="73">
         <v>1010</v>
       </c>
-      <c r="L127" s="75">
+      <c r="L127" s="74">
         <v>1009</v>
       </c>
-      <c r="M127" s="75">
+      <c r="M127" s="74">
         <v>23871</v>
       </c>
-      <c r="N127" s="88"/>
-[...21 lines deleted...]
-      <c r="AJ127" s="6"/>
+      <c r="N127" s="87"/>
+      <c r="O127" s="5"/>
+      <c r="P127" s="5"/>
+      <c r="Q127" s="5"/>
+      <c r="R127" s="5"/>
+      <c r="S127" s="5"/>
+      <c r="T127" s="5"/>
+      <c r="U127" s="5"/>
+      <c r="V127" s="5"/>
+      <c r="W127" s="5"/>
+      <c r="X127" s="5"/>
+      <c r="Y127" s="5"/>
+      <c r="Z127" s="5"/>
+      <c r="AA127" s="5"/>
+      <c r="AB127" s="5"/>
+      <c r="AC127" s="5"/>
+      <c r="AD127" s="5"/>
+      <c r="AE127" s="5"/>
+      <c r="AF127" s="5"/>
+      <c r="AG127" s="5"/>
+      <c r="AH127" s="5"/>
+      <c r="AI127" s="5"/>
+      <c r="AJ127" s="5"/>
     </row>
     <row r="128" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B128" s="39" t="s">
+      <c r="B128" s="38" t="s">
         <v>24</v>
       </c>
-      <c r="C128" s="76">
+      <c r="C128" s="75">
         <v>31704</v>
       </c>
-      <c r="D128" s="76">
+      <c r="D128" s="75">
         <v>3525</v>
       </c>
-      <c r="E128" s="76">
+      <c r="E128" s="75">
         <v>1627</v>
       </c>
-      <c r="F128" s="76">
+      <c r="F128" s="75">
         <v>475</v>
       </c>
-      <c r="G128" s="76">
+      <c r="G128" s="75">
         <v>427</v>
       </c>
-      <c r="H128" s="76">
+      <c r="H128" s="75">
         <v>3838</v>
       </c>
-      <c r="I128" s="76">
+      <c r="I128" s="75">
         <v>975</v>
       </c>
-      <c r="J128" s="76">
+      <c r="J128" s="75">
         <v>1892</v>
       </c>
-      <c r="K128" s="76">
+      <c r="K128" s="75">
         <v>2704</v>
       </c>
-      <c r="L128" s="76">
+      <c r="L128" s="75">
         <v>2060</v>
       </c>
-      <c r="M128" s="76">
+      <c r="M128" s="75">
         <v>49227</v>
       </c>
-      <c r="N128" s="88"/>
-[...21 lines deleted...]
-      <c r="AJ128" s="6"/>
+      <c r="N128" s="87"/>
+      <c r="O128" s="87"/>
+      <c r="P128" s="87"/>
+      <c r="Q128" s="87"/>
+      <c r="R128" s="87"/>
+      <c r="S128" s="87"/>
+      <c r="T128" s="5"/>
+      <c r="U128" s="5"/>
+      <c r="V128" s="5"/>
+      <c r="W128" s="5"/>
+      <c r="X128" s="5"/>
+      <c r="Y128" s="5"/>
+      <c r="Z128" s="5"/>
+      <c r="AA128" s="5"/>
+      <c r="AB128" s="5"/>
+      <c r="AC128" s="5"/>
+      <c r="AD128" s="5"/>
+      <c r="AE128" s="5"/>
+      <c r="AF128" s="5"/>
+      <c r="AG128" s="5"/>
+      <c r="AH128" s="5"/>
+      <c r="AI128" s="5"/>
+      <c r="AJ128" s="5"/>
     </row>
     <row r="129" spans="2:36" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B129" s="41" t="s">
+      <c r="B129" s="40" t="s">
         <v>7</v>
       </c>
-      <c r="C129" s="77">
+      <c r="C129" s="76">
         <v>136682</v>
       </c>
-      <c r="D129" s="77">
+      <c r="D129" s="76">
         <v>11795</v>
       </c>
-      <c r="E129" s="77">
+      <c r="E129" s="76">
         <v>5423</v>
       </c>
-      <c r="F129" s="77">
+      <c r="F129" s="76">
         <v>1777</v>
       </c>
-      <c r="G129" s="77">
+      <c r="G129" s="76">
         <v>1324</v>
       </c>
-      <c r="H129" s="77">
+      <c r="H129" s="76">
         <v>16563</v>
       </c>
-      <c r="I129" s="77">
+      <c r="I129" s="76">
         <v>4863</v>
       </c>
-      <c r="J129" s="77">
+      <c r="J129" s="76">
         <v>8106</v>
       </c>
-      <c r="K129" s="77">
+      <c r="K129" s="76">
         <v>11871</v>
       </c>
-      <c r="L129" s="77">
+      <c r="L129" s="76">
         <v>8092</v>
       </c>
-      <c r="M129" s="77">
+      <c r="M129" s="76">
         <v>206496</v>
       </c>
-      <c r="N129" s="88"/>
-[...21 lines deleted...]
-      <c r="AJ129" s="6"/>
+      <c r="N129" s="87"/>
+      <c r="O129" s="87"/>
+      <c r="P129" s="87"/>
+      <c r="Q129" s="87"/>
+      <c r="R129" s="87"/>
+      <c r="S129" s="87"/>
+      <c r="T129" s="5"/>
+      <c r="U129" s="5"/>
+      <c r="V129" s="5"/>
+      <c r="W129" s="5"/>
+      <c r="X129" s="5"/>
+      <c r="Y129" s="5"/>
+      <c r="Z129" s="5"/>
+      <c r="AA129" s="5"/>
+      <c r="AB129" s="5"/>
+      <c r="AC129" s="5"/>
+      <c r="AD129" s="5"/>
+      <c r="AE129" s="5"/>
+      <c r="AF129" s="5"/>
+      <c r="AG129" s="5"/>
+      <c r="AH129" s="5"/>
+      <c r="AI129" s="5"/>
+      <c r="AJ129" s="5"/>
     </row>
     <row r="130" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B130" s="69"/>
-[...33 lines deleted...]
-      <c r="AJ130" s="6"/>
+      <c r="B130" s="68"/>
+      <c r="C130" s="20"/>
+      <c r="D130" s="20"/>
+      <c r="E130" s="20"/>
+      <c r="F130" s="20"/>
+      <c r="G130" s="20"/>
+      <c r="H130" s="20"/>
+      <c r="I130" s="20"/>
+      <c r="J130" s="20"/>
+      <c r="K130" s="20"/>
+      <c r="L130" s="20"/>
+      <c r="M130" s="20"/>
+      <c r="N130" s="87"/>
+      <c r="O130" s="87"/>
+      <c r="P130" s="87"/>
+      <c r="Q130" s="87"/>
+      <c r="R130" s="87"/>
+      <c r="S130" s="87"/>
+      <c r="T130" s="5"/>
+      <c r="U130" s="5"/>
+      <c r="V130" s="5"/>
+      <c r="W130" s="5"/>
+      <c r="X130" s="5"/>
+      <c r="Y130" s="5"/>
+      <c r="Z130" s="5"/>
+      <c r="AA130" s="5"/>
+      <c r="AB130" s="5"/>
+      <c r="AC130" s="5"/>
+      <c r="AD130" s="5"/>
+      <c r="AE130" s="5"/>
+      <c r="AF130" s="5"/>
+      <c r="AG130" s="5"/>
+      <c r="AH130" s="5"/>
+      <c r="AI130" s="5"/>
+      <c r="AJ130" s="5"/>
     </row>
     <row r="131" spans="2:36" ht="20.25" x14ac:dyDescent="0.3">
-      <c r="B131" s="42" t="s">
+      <c r="B131" s="41" t="s">
         <v>75</v>
       </c>
-      <c r="C131" s="29"/>
-[...35 lines deleted...]
-      <c r="B132" s="34" t="s">
+      <c r="C131" s="28"/>
+      <c r="D131" s="28"/>
+      <c r="E131" s="28"/>
+      <c r="F131" s="28"/>
+      <c r="G131" s="28"/>
+      <c r="H131" s="28"/>
+      <c r="I131" s="28"/>
+      <c r="J131" s="28"/>
+      <c r="K131" s="28"/>
+      <c r="L131" s="28"/>
+      <c r="M131" s="28"/>
+      <c r="N131" s="87"/>
+      <c r="O131" s="88"/>
+      <c r="P131" s="88"/>
+      <c r="Q131" s="88"/>
+      <c r="R131" s="88"/>
+      <c r="S131" s="88"/>
+      <c r="T131" s="88"/>
+      <c r="U131" s="88"/>
+      <c r="V131" s="88"/>
+      <c r="W131" s="88"/>
+      <c r="X131" s="88"/>
+      <c r="Y131" s="88"/>
+      <c r="Z131" s="88"/>
+      <c r="AA131" s="88"/>
+      <c r="AB131" s="88"/>
+      <c r="AC131" s="88"/>
+      <c r="AD131" s="5"/>
+      <c r="AE131" s="5"/>
+      <c r="AF131" s="5"/>
+      <c r="AG131" s="5"/>
+      <c r="AH131" s="5"/>
+      <c r="AI131" s="5"/>
+      <c r="AJ131" s="5"/>
+    </row>
+    <row r="132" spans="2:36" s="32" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="B132" s="33" t="s">
         <v>25</v>
       </c>
-      <c r="C132" s="35" t="s">
+      <c r="C132" s="34" t="s">
         <v>2</v>
       </c>
-      <c r="D132" s="35" t="s">
+      <c r="D132" s="34" t="s">
         <v>4</v>
       </c>
-      <c r="E132" s="35" t="s">
+      <c r="E132" s="34" t="s">
         <v>26</v>
       </c>
-      <c r="F132" s="35" t="s">
+      <c r="F132" s="34" t="s">
         <v>5</v>
       </c>
-      <c r="G132" s="35" t="s">
+      <c r="G132" s="34" t="s">
         <v>6</v>
       </c>
-      <c r="H132" s="35" t="s">
+      <c r="H132" s="34" t="s">
         <v>27</v>
       </c>
-      <c r="I132" s="35" t="s">
+      <c r="I132" s="34" t="s">
         <v>28</v>
       </c>
-      <c r="J132" s="36" t="s">
+      <c r="J132" s="35" t="s">
         <v>29</v>
       </c>
-      <c r="K132" s="36" t="s">
+      <c r="K132" s="35" t="s">
         <v>30</v>
       </c>
-      <c r="L132" s="35" t="s">
+      <c r="L132" s="34" t="s">
         <v>3</v>
       </c>
-      <c r="M132" s="35" t="s">
+      <c r="M132" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="N132" s="88"/>
-[...21 lines deleted...]
-      <c r="AJ132" s="6"/>
+      <c r="N132" s="87"/>
+      <c r="O132" s="88"/>
+      <c r="P132" s="88"/>
+      <c r="Q132" s="88"/>
+      <c r="R132" s="88"/>
+      <c r="S132" s="88"/>
+      <c r="T132" s="88"/>
+      <c r="U132" s="88"/>
+      <c r="V132" s="88"/>
+      <c r="W132" s="88"/>
+      <c r="X132" s="88"/>
+      <c r="Y132" s="88"/>
+      <c r="Z132" s="88"/>
+      <c r="AA132" s="88"/>
+      <c r="AB132" s="88"/>
+      <c r="AC132" s="88"/>
+      <c r="AD132" s="5"/>
+      <c r="AE132" s="5"/>
+      <c r="AF132" s="5"/>
+      <c r="AG132" s="5"/>
+      <c r="AH132" s="5"/>
+      <c r="AI132" s="5"/>
+      <c r="AJ132" s="5"/>
     </row>
     <row r="133" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B133" s="37" t="s">
+      <c r="B133" s="36" t="s">
         <v>9</v>
       </c>
-      <c r="C133" s="72">
+      <c r="C133" s="71">
         <v>8745</v>
       </c>
-      <c r="D133" s="72">
+      <c r="D133" s="71">
         <v>720</v>
       </c>
-      <c r="E133" s="72">
+      <c r="E133" s="71">
         <v>385</v>
       </c>
-      <c r="F133" s="72">
+      <c r="F133" s="71">
         <v>191</v>
       </c>
-      <c r="G133" s="72">
+      <c r="G133" s="71">
         <v>82</v>
       </c>
-      <c r="H133" s="73">
+      <c r="H133" s="72">
         <v>818</v>
       </c>
-      <c r="I133" s="73">
+      <c r="I133" s="72">
         <v>95</v>
       </c>
-      <c r="J133" s="72">
+      <c r="J133" s="71">
         <v>183</v>
       </c>
-      <c r="K133" s="72">
+      <c r="K133" s="71">
         <v>446</v>
       </c>
-      <c r="L133" s="73">
+      <c r="L133" s="72">
         <v>470</v>
       </c>
-      <c r="M133" s="73">
+      <c r="M133" s="72">
         <v>12135</v>
       </c>
-      <c r="N133" s="88"/>
-[...19 lines deleted...]
-      <c r="AJ133" s="6"/>
+      <c r="N133" s="87"/>
+      <c r="O133" s="88"/>
+      <c r="R133" s="88"/>
+      <c r="S133" s="88"/>
+      <c r="T133" s="88"/>
+      <c r="U133" s="88"/>
+      <c r="V133" s="88"/>
+      <c r="W133" s="88"/>
+      <c r="X133" s="88"/>
+      <c r="Y133" s="88"/>
+      <c r="Z133" s="88"/>
+      <c r="AA133" s="5"/>
+      <c r="AB133" s="5"/>
+      <c r="AC133" s="5"/>
+      <c r="AD133" s="5"/>
+      <c r="AE133" s="5"/>
+      <c r="AF133" s="5"/>
+      <c r="AG133" s="5"/>
+      <c r="AH133" s="5"/>
+      <c r="AI133" s="5"/>
+      <c r="AJ133" s="5"/>
     </row>
     <row r="134" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B134" s="37" t="s">
+      <c r="B134" s="36" t="s">
         <v>10</v>
       </c>
-      <c r="C134" s="74">
+      <c r="C134" s="73">
         <v>8504</v>
       </c>
-      <c r="D134" s="74">
+      <c r="D134" s="73">
         <v>653</v>
       </c>
-      <c r="E134" s="74">
+      <c r="E134" s="73">
         <v>369</v>
       </c>
-      <c r="F134" s="74">
+      <c r="F134" s="73">
         <v>152</v>
       </c>
-      <c r="G134" s="74">
+      <c r="G134" s="73">
         <v>53</v>
       </c>
-      <c r="H134" s="75">
+      <c r="H134" s="74">
         <v>580</v>
       </c>
-      <c r="I134" s="75">
+      <c r="I134" s="74">
         <v>120</v>
       </c>
-      <c r="J134" s="74">
+      <c r="J134" s="73">
         <v>167</v>
       </c>
-      <c r="K134" s="74">
+      <c r="K134" s="73">
         <v>457</v>
       </c>
-      <c r="L134" s="75">
+      <c r="L134" s="74">
         <v>419</v>
       </c>
-      <c r="M134" s="75">
+      <c r="M134" s="74">
         <v>11474</v>
       </c>
-      <c r="N134" s="88"/>
-[...21 lines deleted...]
-      <c r="AJ134" s="6"/>
+      <c r="N134" s="87"/>
+      <c r="O134" s="88"/>
+      <c r="P134" s="88"/>
+      <c r="Q134" s="87"/>
+      <c r="R134" s="88"/>
+      <c r="S134" s="88"/>
+      <c r="T134" s="88"/>
+      <c r="U134" s="88"/>
+      <c r="V134" s="88"/>
+      <c r="W134" s="88"/>
+      <c r="X134" s="88"/>
+      <c r="Y134" s="88"/>
+      <c r="Z134" s="88"/>
+      <c r="AA134" s="5"/>
+      <c r="AB134" s="5"/>
+      <c r="AC134" s="5"/>
+      <c r="AD134" s="5"/>
+      <c r="AE134" s="5"/>
+      <c r="AF134" s="5"/>
+      <c r="AG134" s="5"/>
+      <c r="AH134" s="5"/>
+      <c r="AI134" s="5"/>
+      <c r="AJ134" s="5"/>
     </row>
     <row r="135" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B135" s="37" t="s">
+      <c r="B135" s="36" t="s">
         <v>46</v>
       </c>
-      <c r="C135" s="74">
+      <c r="C135" s="73">
         <v>9927</v>
       </c>
-      <c r="D135" s="74">
+      <c r="D135" s="73">
         <v>701</v>
       </c>
-      <c r="E135" s="74">
+      <c r="E135" s="73">
         <v>381</v>
       </c>
-      <c r="F135" s="74">
+      <c r="F135" s="73">
         <v>92</v>
       </c>
-      <c r="G135" s="74">
+      <c r="G135" s="73">
         <v>134</v>
       </c>
-      <c r="H135" s="75">
+      <c r="H135" s="74">
         <v>576</v>
       </c>
-      <c r="I135" s="75">
+      <c r="I135" s="74">
         <v>245</v>
       </c>
-      <c r="J135" s="74">
+      <c r="J135" s="73">
         <v>317</v>
       </c>
-      <c r="K135" s="74">
+      <c r="K135" s="73">
         <v>631</v>
       </c>
-      <c r="L135" s="75">
+      <c r="L135" s="74">
         <v>393</v>
       </c>
-      <c r="M135" s="75">
+      <c r="M135" s="74">
         <v>13397</v>
       </c>
-      <c r="N135" s="88"/>
-[...21 lines deleted...]
-      <c r="AJ135" s="6"/>
+      <c r="N135" s="87"/>
+      <c r="O135" s="88"/>
+      <c r="P135" s="88"/>
+      <c r="Q135" s="87"/>
+      <c r="R135" s="88"/>
+      <c r="S135" s="88"/>
+      <c r="T135" s="88"/>
+      <c r="U135" s="88"/>
+      <c r="V135" s="88"/>
+      <c r="W135" s="88"/>
+      <c r="X135" s="88"/>
+      <c r="Y135" s="88"/>
+      <c r="Z135" s="88"/>
+      <c r="AA135" s="5"/>
+      <c r="AB135" s="5"/>
+      <c r="AC135" s="5"/>
+      <c r="AD135" s="5"/>
+      <c r="AE135" s="5"/>
+      <c r="AF135" s="5"/>
+      <c r="AG135" s="5"/>
+      <c r="AH135" s="5"/>
+      <c r="AI135" s="5"/>
+      <c r="AJ135" s="5"/>
     </row>
     <row r="136" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B136" s="39" t="s">
+      <c r="B136" s="38" t="s">
         <v>12</v>
       </c>
-      <c r="C136" s="76">
+      <c r="C136" s="75">
         <v>27176</v>
       </c>
-      <c r="D136" s="76">
+      <c r="D136" s="75">
         <v>2074</v>
       </c>
-      <c r="E136" s="76">
+      <c r="E136" s="75">
         <v>1135</v>
       </c>
-      <c r="F136" s="76">
+      <c r="F136" s="75">
         <v>435</v>
       </c>
-      <c r="G136" s="76">
+      <c r="G136" s="75">
         <v>269</v>
       </c>
-      <c r="H136" s="76">
+      <c r="H136" s="75">
         <v>1974</v>
       </c>
-      <c r="I136" s="76">
+      <c r="I136" s="75">
         <v>460</v>
       </c>
-      <c r="J136" s="76">
+      <c r="J136" s="75">
         <v>667</v>
       </c>
-      <c r="K136" s="76">
+      <c r="K136" s="75">
         <v>1534</v>
       </c>
-      <c r="L136" s="76">
+      <c r="L136" s="75">
         <v>1282</v>
       </c>
-      <c r="M136" s="76">
+      <c r="M136" s="75">
         <v>37006</v>
       </c>
-      <c r="N136" s="88"/>
-[...21 lines deleted...]
-      <c r="AJ136" s="6"/>
+      <c r="N136" s="87"/>
+      <c r="O136" s="88"/>
+      <c r="P136" s="88"/>
+      <c r="Q136" s="87"/>
+      <c r="R136" s="88"/>
+      <c r="S136" s="88"/>
+      <c r="T136" s="88"/>
+      <c r="U136" s="88"/>
+      <c r="V136" s="88"/>
+      <c r="W136" s="88"/>
+      <c r="X136" s="88"/>
+      <c r="Y136" s="88"/>
+      <c r="Z136" s="88"/>
+      <c r="AA136" s="5"/>
+      <c r="AB136" s="5"/>
+      <c r="AC136" s="5"/>
+      <c r="AD136" s="5"/>
+      <c r="AE136" s="5"/>
+      <c r="AF136" s="5"/>
+      <c r="AG136" s="5"/>
+      <c r="AH136" s="5"/>
+      <c r="AI136" s="5"/>
+      <c r="AJ136" s="5"/>
     </row>
     <row r="137" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B137" s="37" t="s">
+      <c r="B137" s="36" t="s">
         <v>47</v>
       </c>
-      <c r="C137" s="74">
+      <c r="C137" s="73">
         <v>7533</v>
       </c>
-      <c r="D137" s="74">
+      <c r="D137" s="73">
         <v>477</v>
       </c>
-      <c r="E137" s="74">
+      <c r="E137" s="73">
         <v>367</v>
       </c>
-      <c r="F137" s="74">
+      <c r="F137" s="73">
         <v>75</v>
       </c>
-      <c r="G137" s="74">
+      <c r="G137" s="73">
         <v>57</v>
       </c>
-      <c r="H137" s="75">
+      <c r="H137" s="74">
         <v>448</v>
       </c>
-      <c r="I137" s="75">
+      <c r="I137" s="74">
         <v>122</v>
       </c>
-      <c r="J137" s="74">
+      <c r="J137" s="73">
         <v>176</v>
       </c>
-      <c r="K137" s="74">
+      <c r="K137" s="73">
         <v>481</v>
       </c>
-      <c r="L137" s="75">
+      <c r="L137" s="74">
         <v>355</v>
       </c>
-      <c r="M137" s="75">
+      <c r="M137" s="74">
         <v>10091</v>
       </c>
-      <c r="N137" s="88"/>
-[...21 lines deleted...]
-      <c r="AJ137" s="6"/>
+      <c r="N137" s="87"/>
+      <c r="O137" s="88"/>
+      <c r="P137" s="88"/>
+      <c r="Q137" s="87"/>
+      <c r="R137" s="88"/>
+      <c r="S137" s="88"/>
+      <c r="T137" s="88"/>
+      <c r="U137" s="88"/>
+      <c r="V137" s="88"/>
+      <c r="W137" s="88"/>
+      <c r="X137" s="88"/>
+      <c r="Y137" s="88"/>
+      <c r="Z137" s="88"/>
+      <c r="AA137" s="5"/>
+      <c r="AB137" s="5"/>
+      <c r="AC137" s="5"/>
+      <c r="AD137" s="5"/>
+      <c r="AE137" s="5"/>
+      <c r="AF137" s="5"/>
+      <c r="AG137" s="5"/>
+      <c r="AH137" s="5"/>
+      <c r="AI137" s="5"/>
+      <c r="AJ137" s="5"/>
     </row>
     <row r="138" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B138" s="37" t="s">
+      <c r="B138" s="36" t="s">
         <v>14</v>
       </c>
-      <c r="C138" s="74">
+      <c r="C138" s="73">
         <v>7404</v>
       </c>
-      <c r="D138" s="74">
+      <c r="D138" s="73">
         <v>276</v>
       </c>
-      <c r="E138" s="74">
+      <c r="E138" s="73">
         <v>320</v>
       </c>
-      <c r="F138" s="74">
+      <c r="F138" s="73">
         <v>44</v>
       </c>
-      <c r="G138" s="74">
+      <c r="G138" s="73">
         <v>72</v>
       </c>
-      <c r="H138" s="75">
+      <c r="H138" s="74">
         <v>367</v>
       </c>
-      <c r="I138" s="75">
+      <c r="I138" s="74">
         <v>171</v>
       </c>
-      <c r="J138" s="74">
+      <c r="J138" s="73">
         <v>332</v>
       </c>
-      <c r="K138" s="74">
+      <c r="K138" s="73">
         <v>707</v>
       </c>
-      <c r="L138" s="75">
+      <c r="L138" s="74">
         <v>375</v>
       </c>
-      <c r="M138" s="75">
+      <c r="M138" s="74">
         <v>10068</v>
       </c>
-      <c r="N138" s="88"/>
-[...21 lines deleted...]
-      <c r="AJ138" s="6"/>
+      <c r="N138" s="87"/>
+      <c r="O138" s="88"/>
+      <c r="P138" s="88"/>
+      <c r="Q138" s="87"/>
+      <c r="R138" s="88"/>
+      <c r="S138" s="88"/>
+      <c r="T138" s="88"/>
+      <c r="U138" s="88"/>
+      <c r="V138" s="88"/>
+      <c r="W138" s="88"/>
+      <c r="X138" s="88"/>
+      <c r="Y138" s="88"/>
+      <c r="Z138" s="88"/>
+      <c r="AA138" s="5"/>
+      <c r="AB138" s="5"/>
+      <c r="AC138" s="5"/>
+      <c r="AD138" s="5"/>
+      <c r="AE138" s="5"/>
+      <c r="AF138" s="5"/>
+      <c r="AG138" s="5"/>
+      <c r="AH138" s="5"/>
+      <c r="AI138" s="5"/>
+      <c r="AJ138" s="5"/>
     </row>
     <row r="139" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B139" s="37" t="s">
+      <c r="B139" s="36" t="s">
         <v>48</v>
       </c>
-      <c r="C139" s="74">
+      <c r="C139" s="73">
         <v>6825</v>
       </c>
-      <c r="D139" s="74">
+      <c r="D139" s="73">
         <v>173</v>
       </c>
-      <c r="E139" s="74">
+      <c r="E139" s="73">
         <v>266</v>
       </c>
-      <c r="F139" s="74">
+      <c r="F139" s="73">
         <v>71</v>
       </c>
-      <c r="G139" s="74">
+      <c r="G139" s="73">
         <v>27</v>
       </c>
-      <c r="H139" s="75">
+      <c r="H139" s="74">
         <v>437</v>
       </c>
-      <c r="I139" s="75">
+      <c r="I139" s="74">
         <v>147</v>
       </c>
-      <c r="J139" s="74">
+      <c r="J139" s="73">
         <v>277</v>
       </c>
-      <c r="K139" s="74">
+      <c r="K139" s="73">
         <v>471</v>
       </c>
-      <c r="L139" s="75">
+      <c r="L139" s="74">
         <v>457</v>
       </c>
-      <c r="M139" s="75">
+      <c r="M139" s="74">
         <v>9151</v>
       </c>
-      <c r="N139" s="88"/>
-[...21 lines deleted...]
-      <c r="AJ139" s="6"/>
+      <c r="N139" s="87"/>
+      <c r="O139" s="88"/>
+      <c r="P139" s="88"/>
+      <c r="Q139" s="87"/>
+      <c r="R139" s="88"/>
+      <c r="S139" s="88"/>
+      <c r="T139" s="88"/>
+      <c r="U139" s="88"/>
+      <c r="V139" s="88"/>
+      <c r="W139" s="88"/>
+      <c r="X139" s="88"/>
+      <c r="Y139" s="88"/>
+      <c r="Z139" s="88"/>
+      <c r="AA139" s="5"/>
+      <c r="AB139" s="5"/>
+      <c r="AC139" s="5"/>
+      <c r="AD139" s="5"/>
+      <c r="AE139" s="5"/>
+      <c r="AF139" s="5"/>
+      <c r="AG139" s="5"/>
+      <c r="AH139" s="5"/>
+      <c r="AI139" s="5"/>
+      <c r="AJ139" s="5"/>
     </row>
     <row r="140" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B140" s="39" t="s">
+      <c r="B140" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="C140" s="76">
+      <c r="C140" s="75">
         <v>21762</v>
       </c>
-      <c r="D140" s="76">
+      <c r="D140" s="75">
         <v>926</v>
       </c>
-      <c r="E140" s="76">
+      <c r="E140" s="75">
         <v>953</v>
       </c>
-      <c r="F140" s="76">
+      <c r="F140" s="75">
         <v>190</v>
       </c>
-      <c r="G140" s="76">
+      <c r="G140" s="75">
         <v>156</v>
       </c>
-      <c r="H140" s="76">
+      <c r="H140" s="75">
         <v>1252</v>
       </c>
-      <c r="I140" s="76">
+      <c r="I140" s="75">
         <v>440</v>
       </c>
-      <c r="J140" s="76">
+      <c r="J140" s="75">
         <v>785</v>
       </c>
-      <c r="K140" s="76">
+      <c r="K140" s="75">
         <v>1659</v>
       </c>
-      <c r="L140" s="76">
+      <c r="L140" s="75">
         <v>1187</v>
       </c>
-      <c r="M140" s="76">
+      <c r="M140" s="75">
         <v>29310</v>
       </c>
-      <c r="N140" s="88"/>
-[...21 lines deleted...]
-      <c r="AJ140" s="6"/>
+      <c r="N140" s="87"/>
+      <c r="O140" s="88"/>
+      <c r="P140" s="88"/>
+      <c r="Q140" s="87"/>
+      <c r="R140" s="88"/>
+      <c r="S140" s="88"/>
+      <c r="T140" s="88"/>
+      <c r="U140" s="88"/>
+      <c r="V140" s="88"/>
+      <c r="W140" s="88"/>
+      <c r="X140" s="88"/>
+      <c r="Y140" s="88"/>
+      <c r="Z140" s="88"/>
+      <c r="AA140" s="5"/>
+      <c r="AB140" s="5"/>
+      <c r="AC140" s="5"/>
+      <c r="AD140" s="5"/>
+      <c r="AE140" s="5"/>
+      <c r="AF140" s="5"/>
+      <c r="AG140" s="5"/>
+      <c r="AH140" s="5"/>
+      <c r="AI140" s="5"/>
+      <c r="AJ140" s="5"/>
     </row>
     <row r="141" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B141" s="37" t="s">
+      <c r="B141" s="36" t="s">
         <v>49</v>
       </c>
-      <c r="C141" s="74">
+      <c r="C141" s="73">
         <v>6558</v>
       </c>
-      <c r="D141" s="74">
+      <c r="D141" s="73">
         <v>199</v>
       </c>
-      <c r="E141" s="74">
+      <c r="E141" s="73">
         <v>415</v>
       </c>
-      <c r="F141" s="74">
+      <c r="F141" s="73">
         <v>69</v>
       </c>
-      <c r="G141" s="74">
+      <c r="G141" s="73">
         <v>21</v>
       </c>
-      <c r="H141" s="75">
+      <c r="H141" s="74">
         <v>423</v>
       </c>
-      <c r="I141" s="75">
+      <c r="I141" s="74">
         <v>228</v>
       </c>
-      <c r="J141" s="74">
+      <c r="J141" s="73">
         <v>369</v>
       </c>
-      <c r="K141" s="74">
+      <c r="K141" s="73">
         <v>955</v>
       </c>
-      <c r="L141" s="75">
+      <c r="L141" s="74">
         <v>438</v>
       </c>
-      <c r="M141" s="75">
+      <c r="M141" s="74">
         <v>9675</v>
       </c>
-      <c r="N141" s="88"/>
-[...21 lines deleted...]
-      <c r="AJ141" s="6"/>
+      <c r="N141" s="87"/>
+      <c r="O141" s="88"/>
+      <c r="P141" s="88"/>
+      <c r="Q141" s="87"/>
+      <c r="R141" s="88"/>
+      <c r="S141" s="88"/>
+      <c r="T141" s="88"/>
+      <c r="U141" s="88"/>
+      <c r="V141" s="88"/>
+      <c r="W141" s="88"/>
+      <c r="X141" s="88"/>
+      <c r="Y141" s="88"/>
+      <c r="Z141" s="88"/>
+      <c r="AA141" s="5"/>
+      <c r="AB141" s="5"/>
+      <c r="AC141" s="5"/>
+      <c r="AD141" s="5"/>
+      <c r="AE141" s="5"/>
+      <c r="AF141" s="5"/>
+      <c r="AG141" s="5"/>
+      <c r="AH141" s="5"/>
+      <c r="AI141" s="5"/>
+      <c r="AJ141" s="5"/>
     </row>
     <row r="142" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B142" s="37" t="s">
+      <c r="B142" s="36" t="s">
         <v>50</v>
       </c>
-      <c r="C142" s="74">
+      <c r="C142" s="73">
         <v>3930</v>
       </c>
-      <c r="D142" s="74">
+      <c r="D142" s="73">
         <v>193</v>
       </c>
-      <c r="E142" s="74">
+      <c r="E142" s="73">
         <v>355</v>
       </c>
-      <c r="F142" s="74">
+      <c r="F142" s="73">
         <v>145</v>
       </c>
-      <c r="G142" s="74">
+      <c r="G142" s="73">
         <v>17</v>
       </c>
-      <c r="H142" s="75">
+      <c r="H142" s="74">
         <v>514</v>
       </c>
-      <c r="I142" s="75">
+      <c r="I142" s="74">
         <v>488</v>
       </c>
-      <c r="J142" s="74">
+      <c r="J142" s="73">
         <v>590</v>
       </c>
-      <c r="K142" s="74">
+      <c r="K142" s="73">
         <v>1135</v>
       </c>
-      <c r="L142" s="75">
+      <c r="L142" s="74">
         <v>196</v>
       </c>
-      <c r="M142" s="75">
+      <c r="M142" s="74">
         <v>7563</v>
       </c>
-      <c r="N142" s="88"/>
-[...21 lines deleted...]
-      <c r="AJ142" s="6"/>
+      <c r="N142" s="87"/>
+      <c r="O142" s="88"/>
+      <c r="P142" s="88"/>
+      <c r="Q142" s="87"/>
+      <c r="R142" s="88"/>
+      <c r="S142" s="88"/>
+      <c r="T142" s="88"/>
+      <c r="U142" s="88"/>
+      <c r="V142" s="88"/>
+      <c r="W142" s="88"/>
+      <c r="X142" s="88"/>
+      <c r="Y142" s="88"/>
+      <c r="Z142" s="88"/>
+      <c r="AA142" s="5"/>
+      <c r="AB142" s="5"/>
+      <c r="AC142" s="5"/>
+      <c r="AD142" s="5"/>
+      <c r="AE142" s="5"/>
+      <c r="AF142" s="5"/>
+      <c r="AG142" s="5"/>
+      <c r="AH142" s="5"/>
+      <c r="AI142" s="5"/>
+      <c r="AJ142" s="5"/>
     </row>
     <row r="143" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B143" s="37" t="s">
+      <c r="B143" s="36" t="s">
         <v>19</v>
       </c>
-      <c r="C143" s="74">
+      <c r="C143" s="73">
         <v>536</v>
       </c>
-      <c r="D143" s="74">
+      <c r="D143" s="73">
         <v>86</v>
       </c>
-      <c r="E143" s="74">
+      <c r="E143" s="73">
         <v>135</v>
       </c>
-      <c r="F143" s="74">
+      <c r="F143" s="73">
         <v>19</v>
       </c>
-      <c r="G143" s="74">
+      <c r="G143" s="73">
         <v>12</v>
       </c>
-      <c r="H143" s="75">
+      <c r="H143" s="74">
         <v>118</v>
       </c>
-      <c r="I143" s="75">
+      <c r="I143" s="74">
         <v>115</v>
       </c>
-      <c r="J143" s="74">
+      <c r="J143" s="73">
         <v>193</v>
       </c>
-      <c r="K143" s="74">
+      <c r="K143" s="73">
         <v>471</v>
       </c>
-      <c r="L143" s="75">
+      <c r="L143" s="74">
         <v>121</v>
       </c>
-      <c r="M143" s="75">
+      <c r="M143" s="74">
         <v>1806</v>
       </c>
-      <c r="N143" s="88"/>
-[...21 lines deleted...]
-      <c r="AJ143" s="6"/>
+      <c r="N143" s="87"/>
+      <c r="O143" s="88"/>
+      <c r="P143" s="88"/>
+      <c r="Q143" s="87"/>
+      <c r="R143" s="88"/>
+      <c r="S143" s="88"/>
+      <c r="T143" s="88"/>
+      <c r="U143" s="88"/>
+      <c r="V143" s="88"/>
+      <c r="W143" s="88"/>
+      <c r="X143" s="88"/>
+      <c r="Y143" s="88"/>
+      <c r="Z143" s="88"/>
+      <c r="AA143" s="5"/>
+      <c r="AB143" s="5"/>
+      <c r="AC143" s="5"/>
+      <c r="AD143" s="5"/>
+      <c r="AE143" s="5"/>
+      <c r="AF143" s="5"/>
+      <c r="AG143" s="5"/>
+      <c r="AH143" s="5"/>
+      <c r="AI143" s="5"/>
+      <c r="AJ143" s="5"/>
     </row>
     <row r="144" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B144" s="39" t="s">
+      <c r="B144" s="38" t="s">
         <v>20</v>
       </c>
-      <c r="C144" s="76">
+      <c r="C144" s="75">
         <v>11024</v>
       </c>
-      <c r="D144" s="76">
+      <c r="D144" s="75">
         <v>478</v>
       </c>
-      <c r="E144" s="76">
+      <c r="E144" s="75">
         <v>905</v>
       </c>
-      <c r="F144" s="76">
+      <c r="F144" s="75">
         <v>233</v>
       </c>
-      <c r="G144" s="76">
+      <c r="G144" s="75">
         <v>50</v>
       </c>
-      <c r="H144" s="76">
+      <c r="H144" s="75">
         <v>1055</v>
       </c>
-      <c r="I144" s="76">
+      <c r="I144" s="75">
         <v>831</v>
       </c>
-      <c r="J144" s="76">
+      <c r="J144" s="75">
         <v>1152</v>
       </c>
-      <c r="K144" s="76">
+      <c r="K144" s="75">
         <v>2561</v>
       </c>
-      <c r="L144" s="76">
+      <c r="L144" s="75">
         <v>755</v>
       </c>
-      <c r="M144" s="76">
+      <c r="M144" s="75">
         <v>19044</v>
       </c>
-      <c r="N144" s="6"/>
-[...21 lines deleted...]
-      <c r="AJ144" s="6"/>
+      <c r="N144" s="5"/>
+      <c r="O144" s="21"/>
+      <c r="P144" s="21"/>
+      <c r="Q144" s="90"/>
+      <c r="R144" s="21"/>
+      <c r="S144" s="21"/>
+      <c r="T144" s="89"/>
+      <c r="U144" s="21"/>
+      <c r="V144" s="21"/>
+      <c r="W144" s="89"/>
+      <c r="X144" s="21"/>
+      <c r="Y144" s="21"/>
+      <c r="Z144" s="89"/>
+      <c r="AA144" s="5"/>
+      <c r="AB144" s="5"/>
+      <c r="AC144" s="5"/>
+      <c r="AD144" s="5"/>
+      <c r="AE144" s="5"/>
+      <c r="AF144" s="5"/>
+      <c r="AG144" s="5"/>
+      <c r="AH144" s="5"/>
+      <c r="AI144" s="5"/>
+      <c r="AJ144" s="5"/>
     </row>
     <row r="145" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B145" s="37" t="s">
+      <c r="B145" s="36" t="s">
         <v>21</v>
       </c>
-      <c r="C145" s="74">
+      <c r="C145" s="73">
         <v>1717</v>
       </c>
-      <c r="D145" s="74">
+      <c r="D145" s="73">
         <v>177</v>
       </c>
-      <c r="E145" s="74">
+      <c r="E145" s="73">
         <v>229</v>
       </c>
-      <c r="F145" s="74">
+      <c r="F145" s="73">
         <v>25</v>
       </c>
-      <c r="G145" s="74">
+      <c r="G145" s="73">
         <v>21</v>
       </c>
-      <c r="H145" s="75">
+      <c r="H145" s="74">
         <v>252</v>
       </c>
-      <c r="I145" s="75">
+      <c r="I145" s="74">
         <v>147</v>
       </c>
-      <c r="J145" s="74">
+      <c r="J145" s="73">
         <v>391</v>
       </c>
-      <c r="K145" s="74">
+      <c r="K145" s="73">
         <v>598</v>
       </c>
-      <c r="L145" s="75">
+      <c r="L145" s="74">
         <v>175</v>
       </c>
-      <c r="M145" s="75">
+      <c r="M145" s="74">
         <v>3732</v>
       </c>
-      <c r="N145" s="6"/>
-[...21 lines deleted...]
-      <c r="AJ145" s="6"/>
+      <c r="N145" s="5"/>
+      <c r="O145" s="5"/>
+      <c r="P145" s="5"/>
+      <c r="Q145" s="5"/>
+      <c r="R145" s="5"/>
+      <c r="S145" s="5"/>
+      <c r="T145" s="5"/>
+      <c r="U145" s="5"/>
+      <c r="V145" s="5"/>
+      <c r="W145" s="5"/>
+      <c r="X145" s="5"/>
+      <c r="Y145" s="5"/>
+      <c r="Z145" s="5"/>
+      <c r="AA145" s="5"/>
+      <c r="AB145" s="5"/>
+      <c r="AC145" s="5"/>
+      <c r="AD145" s="5"/>
+      <c r="AE145" s="5"/>
+      <c r="AF145" s="5"/>
+      <c r="AG145" s="5"/>
+      <c r="AH145" s="5"/>
+      <c r="AI145" s="5"/>
+      <c r="AJ145" s="5"/>
     </row>
     <row r="146" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B146" s="37" t="s">
+      <c r="B146" s="36" t="s">
         <v>22</v>
       </c>
-      <c r="C146" s="74">
+      <c r="C146" s="73">
         <v>6819</v>
       </c>
-      <c r="D146" s="74">
+      <c r="D146" s="73">
         <v>508</v>
       </c>
-      <c r="E146" s="74">
+      <c r="E146" s="73">
         <v>258</v>
       </c>
-      <c r="F146" s="74">
+      <c r="F146" s="73">
         <v>79</v>
       </c>
-      <c r="G146" s="74">
+      <c r="G146" s="73">
         <v>52</v>
       </c>
-      <c r="H146" s="75">
+      <c r="H146" s="74">
         <v>416</v>
       </c>
-      <c r="I146" s="75">
+      <c r="I146" s="74">
         <v>119</v>
       </c>
-      <c r="J146" s="74">
+      <c r="J146" s="73">
         <v>247</v>
       </c>
-      <c r="K146" s="74">
+      <c r="K146" s="73">
         <v>435</v>
       </c>
-      <c r="L146" s="75">
+      <c r="L146" s="74">
         <v>409</v>
       </c>
-      <c r="M146" s="75">
+      <c r="M146" s="74">
         <v>9342</v>
       </c>
-      <c r="N146" s="6"/>
-[...21 lines deleted...]
-      <c r="AJ146" s="6"/>
+      <c r="N146" s="5"/>
+      <c r="O146" s="5"/>
+      <c r="P146" s="5"/>
+      <c r="Q146" s="5"/>
+      <c r="R146" s="5"/>
+      <c r="S146" s="5"/>
+      <c r="T146" s="5"/>
+      <c r="U146" s="5"/>
+      <c r="V146" s="5"/>
+      <c r="W146" s="5"/>
+      <c r="X146" s="5"/>
+      <c r="Y146" s="5"/>
+      <c r="Z146" s="5"/>
+      <c r="AA146" s="5"/>
+      <c r="AB146" s="5"/>
+      <c r="AC146" s="5"/>
+      <c r="AD146" s="5"/>
+      <c r="AE146" s="5"/>
+      <c r="AF146" s="5"/>
+      <c r="AG146" s="5"/>
+      <c r="AH146" s="5"/>
+      <c r="AI146" s="5"/>
+      <c r="AJ146" s="5"/>
     </row>
     <row r="147" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B147" s="37" t="s">
+      <c r="B147" s="36" t="s">
         <v>23</v>
       </c>
-      <c r="C147" s="74">
+      <c r="C147" s="73">
         <v>9317</v>
       </c>
-      <c r="D147" s="74">
+      <c r="D147" s="73">
         <v>896</v>
       </c>
-      <c r="E147" s="74">
+      <c r="E147" s="73">
         <v>520</v>
       </c>
-      <c r="F147" s="74">
+      <c r="F147" s="73">
         <v>206</v>
       </c>
-      <c r="G147" s="74">
+      <c r="G147" s="73">
         <v>94</v>
       </c>
-      <c r="H147" s="75">
+      <c r="H147" s="74">
         <v>620</v>
       </c>
-      <c r="I147" s="75">
+      <c r="I147" s="74">
         <v>141</v>
       </c>
-      <c r="J147" s="74">
+      <c r="J147" s="73">
         <v>224</v>
       </c>
-      <c r="K147" s="74">
+      <c r="K147" s="73">
         <v>636</v>
       </c>
-      <c r="L147" s="75">
+      <c r="L147" s="74">
         <v>551</v>
       </c>
-      <c r="M147" s="75">
+      <c r="M147" s="74">
         <v>13205</v>
       </c>
-      <c r="N147" s="6"/>
-[...21 lines deleted...]
-      <c r="AJ147" s="6"/>
+      <c r="N147" s="5"/>
+      <c r="O147" s="5"/>
+      <c r="P147" s="100"/>
+      <c r="Q147" s="5"/>
+      <c r="R147" s="5"/>
+      <c r="S147" s="5"/>
+      <c r="T147" s="5"/>
+      <c r="U147" s="5"/>
+      <c r="V147" s="5"/>
+      <c r="W147" s="5"/>
+      <c r="X147" s="5"/>
+      <c r="Y147" s="5"/>
+      <c r="Z147" s="5"/>
+      <c r="AA147" s="5"/>
+      <c r="AB147" s="5"/>
+      <c r="AC147" s="5"/>
+      <c r="AD147" s="5"/>
+      <c r="AE147" s="5"/>
+      <c r="AF147" s="5"/>
+      <c r="AG147" s="5"/>
+      <c r="AH147" s="5"/>
+      <c r="AI147" s="5"/>
+      <c r="AJ147" s="5"/>
     </row>
     <row r="148" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B148" s="39" t="s">
+      <c r="B148" s="38" t="s">
         <v>24</v>
       </c>
-      <c r="C148" s="76">
+      <c r="C148" s="75">
         <v>17853</v>
       </c>
-      <c r="D148" s="76">
+      <c r="D148" s="75">
         <v>1581</v>
       </c>
-      <c r="E148" s="76">
+      <c r="E148" s="75">
         <v>1007</v>
       </c>
-      <c r="F148" s="76">
+      <c r="F148" s="75">
         <v>310</v>
       </c>
-      <c r="G148" s="76">
+      <c r="G148" s="75">
         <v>167</v>
       </c>
-      <c r="H148" s="76">
+      <c r="H148" s="75">
         <v>1288</v>
       </c>
-      <c r="I148" s="76">
+      <c r="I148" s="75">
         <v>407</v>
       </c>
-      <c r="J148" s="76">
+      <c r="J148" s="75">
         <v>862</v>
       </c>
-      <c r="K148" s="76">
+      <c r="K148" s="75">
         <v>1669</v>
       </c>
-      <c r="L148" s="76">
+      <c r="L148" s="75">
         <v>1135</v>
       </c>
-      <c r="M148" s="76">
+      <c r="M148" s="75">
         <v>26279</v>
       </c>
-      <c r="N148" s="6"/>
-[...21 lines deleted...]
-      <c r="AJ148" s="6"/>
+      <c r="N148" s="5"/>
+      <c r="O148" s="5"/>
+      <c r="P148" s="5"/>
+      <c r="Q148" s="5"/>
+      <c r="R148" s="5"/>
+      <c r="S148" s="5"/>
+      <c r="T148" s="5"/>
+      <c r="U148" s="5"/>
+      <c r="V148" s="5"/>
+      <c r="W148" s="5"/>
+      <c r="X148" s="5"/>
+      <c r="Y148" s="5"/>
+      <c r="Z148" s="5"/>
+      <c r="AA148" s="5"/>
+      <c r="AB148" s="5"/>
+      <c r="AC148" s="5"/>
+      <c r="AD148" s="5"/>
+      <c r="AE148" s="5"/>
+      <c r="AF148" s="5"/>
+      <c r="AG148" s="5"/>
+      <c r="AH148" s="5"/>
+      <c r="AI148" s="5"/>
+      <c r="AJ148" s="5"/>
     </row>
     <row r="149" spans="2:36" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B149" s="41" t="s">
+      <c r="B149" s="40" t="s">
         <v>7</v>
       </c>
-      <c r="C149" s="77">
+      <c r="C149" s="76">
         <v>77815</v>
       </c>
-      <c r="D149" s="77">
+      <c r="D149" s="76">
         <v>5059</v>
       </c>
-      <c r="E149" s="77">
+      <c r="E149" s="76">
         <v>4000</v>
       </c>
-      <c r="F149" s="77">
+      <c r="F149" s="76">
         <v>1168</v>
       </c>
-      <c r="G149" s="77">
+      <c r="G149" s="76">
         <v>642</v>
       </c>
-      <c r="H149" s="77">
+      <c r="H149" s="76">
         <v>5569</v>
       </c>
-      <c r="I149" s="77">
+      <c r="I149" s="76">
         <v>2138</v>
       </c>
-      <c r="J149" s="77">
+      <c r="J149" s="76">
         <v>3466</v>
       </c>
-      <c r="K149" s="77">
+      <c r="K149" s="76">
         <v>7423</v>
       </c>
-      <c r="L149" s="77">
+      <c r="L149" s="76">
         <v>4359</v>
       </c>
-      <c r="M149" s="77">
+      <c r="M149" s="76">
         <v>111639</v>
       </c>
-      <c r="N149" s="6"/>
-[...21 lines deleted...]
-      <c r="AJ149" s="6"/>
+      <c r="N149" s="5"/>
+      <c r="O149" s="5"/>
+      <c r="P149" s="5"/>
+      <c r="Q149" s="5"/>
+      <c r="R149" s="5"/>
+      <c r="S149" s="5"/>
+      <c r="T149" s="5"/>
+      <c r="U149" s="5"/>
+      <c r="V149" s="5"/>
+      <c r="W149" s="5"/>
+      <c r="X149" s="5"/>
+      <c r="Y149" s="5"/>
+      <c r="Z149" s="5"/>
+      <c r="AA149" s="5"/>
+      <c r="AB149" s="5"/>
+      <c r="AC149" s="5"/>
+      <c r="AD149" s="5"/>
+      <c r="AE149" s="5"/>
+      <c r="AF149" s="5"/>
+      <c r="AG149" s="5"/>
+      <c r="AH149" s="5"/>
+      <c r="AI149" s="5"/>
+      <c r="AJ149" s="5"/>
     </row>
     <row r="150" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="C150" s="3"/>
-[...31 lines deleted...]
-      <c r="AI150" s="22"/>
+      <c r="C150" s="2"/>
+      <c r="D150" s="2"/>
+      <c r="E150" s="2"/>
+      <c r="F150" s="2"/>
+      <c r="G150" s="2"/>
+      <c r="H150" s="2"/>
+      <c r="I150" s="2"/>
+      <c r="J150" s="2"/>
+      <c r="K150" s="2"/>
+      <c r="L150" s="2"/>
+      <c r="M150" s="2"/>
+      <c r="N150" s="21"/>
+      <c r="O150" s="25"/>
+      <c r="P150" s="25"/>
+      <c r="Q150" s="25"/>
+      <c r="R150" s="21"/>
+      <c r="S150" s="21"/>
+      <c r="T150" s="21"/>
+      <c r="U150" s="21"/>
+      <c r="V150" s="21"/>
+      <c r="W150" s="21"/>
+      <c r="X150" s="21"/>
+      <c r="Y150" s="21"/>
+      <c r="Z150" s="21"/>
+      <c r="AA150" s="24"/>
+      <c r="AB150" s="24"/>
+      <c r="AC150" s="24"/>
+      <c r="AD150" s="21"/>
+      <c r="AE150" s="21"/>
+      <c r="AF150" s="21"/>
+      <c r="AG150" s="21"/>
+      <c r="AH150" s="21"/>
+      <c r="AI150" s="21"/>
     </row>
     <row r="151" spans="2:36" ht="20.25" x14ac:dyDescent="0.3">
-      <c r="B151" s="42" t="s">
+      <c r="B151" s="41" t="s">
         <v>77</v>
       </c>
-      <c r="C151" s="29"/>
-[...35 lines deleted...]
-      <c r="B152" s="34" t="s">
+      <c r="C151" s="28"/>
+      <c r="D151" s="28"/>
+      <c r="E151" s="28"/>
+      <c r="F151" s="28"/>
+      <c r="G151" s="28"/>
+      <c r="H151" s="28"/>
+      <c r="I151" s="28"/>
+      <c r="J151" s="28"/>
+      <c r="K151" s="28"/>
+      <c r="L151" s="28"/>
+      <c r="M151" s="28"/>
+      <c r="N151" s="5"/>
+      <c r="O151" s="5"/>
+      <c r="P151" s="5"/>
+      <c r="Q151" s="5"/>
+      <c r="R151" s="5"/>
+      <c r="S151" s="5"/>
+      <c r="T151" s="5"/>
+      <c r="U151" s="5"/>
+      <c r="V151" s="5"/>
+      <c r="W151" s="5"/>
+      <c r="X151" s="5"/>
+      <c r="Y151" s="5"/>
+      <c r="Z151" s="5"/>
+      <c r="AA151" s="5"/>
+      <c r="AB151" s="5"/>
+      <c r="AC151" s="5"/>
+      <c r="AD151" s="5"/>
+      <c r="AE151" s="5"/>
+      <c r="AF151" s="5"/>
+      <c r="AG151" s="5"/>
+      <c r="AH151" s="5"/>
+      <c r="AI151" s="5"/>
+      <c r="AJ151" s="5"/>
+    </row>
+    <row r="152" spans="2:36" s="32" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="B152" s="33" t="s">
         <v>25</v>
       </c>
-      <c r="C152" s="35" t="s">
+      <c r="C152" s="34" t="s">
         <v>2</v>
       </c>
-      <c r="D152" s="35" t="s">
+      <c r="D152" s="34" t="s">
         <v>4</v>
       </c>
-      <c r="E152" s="35" t="s">
+      <c r="E152" s="34" t="s">
         <v>26</v>
       </c>
-      <c r="F152" s="35" t="s">
+      <c r="F152" s="34" t="s">
         <v>5</v>
       </c>
-      <c r="G152" s="35" t="s">
+      <c r="G152" s="34" t="s">
         <v>6</v>
       </c>
-      <c r="H152" s="35" t="s">
+      <c r="H152" s="34" t="s">
         <v>27</v>
       </c>
-      <c r="I152" s="35" t="s">
+      <c r="I152" s="34" t="s">
         <v>28</v>
       </c>
-      <c r="J152" s="36" t="s">
+      <c r="J152" s="35" t="s">
         <v>29</v>
       </c>
-      <c r="K152" s="36" t="s">
+      <c r="K152" s="35" t="s">
         <v>30</v>
       </c>
-      <c r="L152" s="35" t="s">
+      <c r="L152" s="34" t="s">
         <v>3</v>
       </c>
-      <c r="M152" s="35" t="s">
+      <c r="M152" s="34" t="s">
         <v>31</v>
       </c>
-      <c r="N152" s="6"/>
-[...21 lines deleted...]
-      <c r="AJ152" s="6"/>
+      <c r="N152" s="5"/>
+      <c r="O152" s="5"/>
+      <c r="P152" s="5"/>
+      <c r="Q152" s="5"/>
+      <c r="R152" s="5"/>
+      <c r="S152" s="5"/>
+      <c r="T152" s="5"/>
+      <c r="U152" s="5"/>
+      <c r="V152" s="5"/>
+      <c r="W152" s="5"/>
+      <c r="X152" s="5"/>
+      <c r="Y152" s="5"/>
+      <c r="Z152" s="5"/>
+      <c r="AA152" s="5"/>
+      <c r="AB152" s="5"/>
+      <c r="AC152" s="5"/>
+      <c r="AD152" s="5"/>
+      <c r="AE152" s="5"/>
+      <c r="AF152" s="5"/>
+      <c r="AG152" s="5"/>
+      <c r="AH152" s="5"/>
+      <c r="AI152" s="5"/>
+      <c r="AJ152" s="5"/>
     </row>
     <row r="153" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B153" s="86" t="s">
+      <c r="B153" s="85" t="s">
         <v>9</v>
       </c>
-      <c r="C153" s="72">
+      <c r="C153" s="71">
         <v>4335</v>
       </c>
-      <c r="D153" s="72">
+      <c r="D153" s="71">
         <v>1033</v>
       </c>
-      <c r="E153" s="72">
+      <c r="E153" s="71">
         <v>145</v>
       </c>
-      <c r="F153" s="72">
+      <c r="F153" s="71">
         <v>177</v>
       </c>
-      <c r="G153" s="72">
+      <c r="G153" s="71">
         <v>92</v>
       </c>
-      <c r="H153" s="72">
+      <c r="H153" s="71">
         <v>1463</v>
       </c>
-      <c r="I153" s="72">
+      <c r="I153" s="71">
         <v>165</v>
       </c>
-      <c r="J153" s="72">
+      <c r="J153" s="71">
         <v>225</v>
       </c>
-      <c r="K153" s="72">
+      <c r="K153" s="71">
         <v>236</v>
       </c>
-      <c r="L153" s="72">
+      <c r="L153" s="71">
         <v>481</v>
       </c>
-      <c r="M153" s="73">
+      <c r="M153" s="72">
         <v>8352</v>
       </c>
-      <c r="N153" s="6"/>
-[...21 lines deleted...]
-      <c r="AJ153" s="6"/>
+      <c r="N153" s="5"/>
+      <c r="O153" s="5"/>
+      <c r="P153" s="5"/>
+      <c r="Q153" s="5"/>
+      <c r="R153" s="5"/>
+      <c r="S153" s="5"/>
+      <c r="T153" s="5"/>
+      <c r="U153" s="5"/>
+      <c r="V153" s="5"/>
+      <c r="W153" s="5"/>
+      <c r="X153" s="5"/>
+      <c r="Y153" s="5"/>
+      <c r="Z153" s="5"/>
+      <c r="AA153" s="5"/>
+      <c r="AB153" s="5"/>
+      <c r="AC153" s="5"/>
+      <c r="AD153" s="5"/>
+      <c r="AE153" s="5"/>
+      <c r="AF153" s="5"/>
+      <c r="AG153" s="5"/>
+      <c r="AH153" s="5"/>
+      <c r="AI153" s="5"/>
+      <c r="AJ153" s="5"/>
     </row>
     <row r="154" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B154" s="37" t="s">
+      <c r="B154" s="36" t="s">
         <v>10</v>
       </c>
-      <c r="C154" s="74">
+      <c r="C154" s="73">
         <v>4458</v>
       </c>
-      <c r="D154" s="74">
+      <c r="D154" s="73">
         <v>825</v>
       </c>
-      <c r="E154" s="74">
+      <c r="E154" s="73">
         <v>107</v>
       </c>
-      <c r="F154" s="74">
+      <c r="F154" s="73">
         <v>54</v>
       </c>
-      <c r="G154" s="74">
+      <c r="G154" s="73">
         <v>45</v>
       </c>
-      <c r="H154" s="74">
+      <c r="H154" s="73">
         <v>1396</v>
       </c>
-      <c r="I154" s="74">
+      <c r="I154" s="73">
         <v>168</v>
       </c>
-      <c r="J154" s="74">
+      <c r="J154" s="73">
         <v>373</v>
       </c>
-      <c r="K154" s="74">
+      <c r="K154" s="73">
         <v>280</v>
       </c>
-      <c r="L154" s="74">
+      <c r="L154" s="73">
         <v>332</v>
       </c>
-      <c r="M154" s="75">
+      <c r="M154" s="74">
         <v>8038</v>
       </c>
-      <c r="N154" s="6"/>
-[...21 lines deleted...]
-      <c r="AJ154" s="6"/>
+      <c r="N154" s="5"/>
+      <c r="O154" s="5"/>
+      <c r="P154" s="5"/>
+      <c r="Q154" s="5"/>
+      <c r="R154" s="5"/>
+      <c r="S154" s="5"/>
+      <c r="T154" s="5"/>
+      <c r="U154" s="5"/>
+      <c r="V154" s="5"/>
+      <c r="W154" s="5"/>
+      <c r="X154" s="5"/>
+      <c r="Y154" s="5"/>
+      <c r="Z154" s="5"/>
+      <c r="AA154" s="5"/>
+      <c r="AB154" s="5"/>
+      <c r="AC154" s="5"/>
+      <c r="AD154" s="5"/>
+      <c r="AE154" s="5"/>
+      <c r="AF154" s="5"/>
+      <c r="AG154" s="5"/>
+      <c r="AH154" s="5"/>
+      <c r="AI154" s="5"/>
+      <c r="AJ154" s="5"/>
     </row>
     <row r="155" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B155" s="37" t="s">
+      <c r="B155" s="36" t="s">
         <v>46</v>
       </c>
-      <c r="C155" s="74">
+      <c r="C155" s="73">
         <v>5430</v>
       </c>
-      <c r="D155" s="74">
+      <c r="D155" s="73">
         <v>757</v>
       </c>
-      <c r="E155" s="74">
+      <c r="E155" s="73">
         <v>163</v>
       </c>
-      <c r="F155" s="74">
+      <c r="F155" s="73">
         <v>41</v>
       </c>
-      <c r="G155" s="74">
+      <c r="G155" s="73">
         <v>187</v>
       </c>
-      <c r="H155" s="74">
+      <c r="H155" s="73">
         <v>944</v>
       </c>
-      <c r="I155" s="74">
+      <c r="I155" s="73">
         <v>181</v>
       </c>
-      <c r="J155" s="74">
+      <c r="J155" s="73">
         <v>411</v>
       </c>
-      <c r="K155" s="74">
+      <c r="K155" s="73">
         <v>313</v>
       </c>
-      <c r="L155" s="74">
+      <c r="L155" s="73">
         <v>365</v>
       </c>
-      <c r="M155" s="75">
+      <c r="M155" s="74">
         <v>8792</v>
       </c>
-      <c r="N155" s="6"/>
-[...21 lines deleted...]
-      <c r="AJ155" s="6"/>
+      <c r="N155" s="5"/>
+      <c r="O155" s="5"/>
+      <c r="P155" s="5"/>
+      <c r="Q155" s="5"/>
+      <c r="R155" s="5"/>
+      <c r="S155" s="5"/>
+      <c r="T155" s="5"/>
+      <c r="U155" s="5"/>
+      <c r="V155" s="5"/>
+      <c r="W155" s="5"/>
+      <c r="X155" s="5"/>
+      <c r="Y155" s="5"/>
+      <c r="Z155" s="5"/>
+      <c r="AA155" s="5"/>
+      <c r="AB155" s="5"/>
+      <c r="AC155" s="5"/>
+      <c r="AD155" s="5"/>
+      <c r="AE155" s="5"/>
+      <c r="AF155" s="5"/>
+      <c r="AG155" s="5"/>
+      <c r="AH155" s="5"/>
+      <c r="AI155" s="5"/>
+      <c r="AJ155" s="5"/>
     </row>
     <row r="156" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B156" s="39" t="s">
+      <c r="B156" s="38" t="s">
         <v>12</v>
       </c>
-      <c r="C156" s="76">
+      <c r="C156" s="75">
         <v>14223</v>
       </c>
-      <c r="D156" s="76">
+      <c r="D156" s="75">
         <v>2615</v>
       </c>
-      <c r="E156" s="76">
+      <c r="E156" s="75">
         <v>415</v>
       </c>
-      <c r="F156" s="76">
+      <c r="F156" s="75">
         <v>272</v>
       </c>
-      <c r="G156" s="76">
+      <c r="G156" s="75">
         <v>324</v>
       </c>
-      <c r="H156" s="76">
+      <c r="H156" s="75">
         <v>3803</v>
       </c>
-      <c r="I156" s="76">
+      <c r="I156" s="75">
         <v>514</v>
       </c>
-      <c r="J156" s="76">
+      <c r="J156" s="75">
         <v>1009</v>
       </c>
-      <c r="K156" s="76">
+      <c r="K156" s="75">
         <v>829</v>
       </c>
-      <c r="L156" s="76">
+      <c r="L156" s="75">
         <v>1178</v>
       </c>
-      <c r="M156" s="76">
+      <c r="M156" s="75">
         <v>25182</v>
       </c>
-      <c r="N156" s="6"/>
-[...21 lines deleted...]
-      <c r="AJ156" s="6"/>
+      <c r="N156" s="5"/>
+      <c r="O156" s="5"/>
+      <c r="P156" s="5"/>
+      <c r="Q156" s="5"/>
+      <c r="R156" s="5"/>
+      <c r="S156" s="5"/>
+      <c r="T156" s="5"/>
+      <c r="U156" s="5"/>
+      <c r="V156" s="5"/>
+      <c r="W156" s="5"/>
+      <c r="X156" s="5"/>
+      <c r="Y156" s="5"/>
+      <c r="Z156" s="5"/>
+      <c r="AA156" s="5"/>
+      <c r="AB156" s="5"/>
+      <c r="AC156" s="5"/>
+      <c r="AD156" s="5"/>
+      <c r="AE156" s="5"/>
+      <c r="AF156" s="5"/>
+      <c r="AG156" s="5"/>
+      <c r="AH156" s="5"/>
+      <c r="AI156" s="5"/>
+      <c r="AJ156" s="5"/>
     </row>
     <row r="157" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B157" s="37" t="s">
+      <c r="B157" s="36" t="s">
         <v>47</v>
       </c>
-      <c r="C157" s="74">
+      <c r="C157" s="73">
         <v>4799</v>
       </c>
-      <c r="D157" s="74">
+      <c r="D157" s="73">
         <v>561</v>
       </c>
-      <c r="E157" s="74">
+      <c r="E157" s="73">
         <v>87</v>
       </c>
-      <c r="F157" s="74">
+      <c r="F157" s="73">
         <v>44</v>
       </c>
-      <c r="G157" s="74">
+      <c r="G157" s="73">
         <v>11</v>
       </c>
-      <c r="H157" s="74">
+      <c r="H157" s="73">
         <v>947</v>
       </c>
-      <c r="I157" s="74">
+      <c r="I157" s="73">
         <v>180</v>
       </c>
-      <c r="J157" s="74">
+      <c r="J157" s="73">
         <v>351</v>
       </c>
-      <c r="K157" s="74">
+      <c r="K157" s="73">
         <v>373</v>
       </c>
-      <c r="L157" s="74">
+      <c r="L157" s="73">
         <v>304</v>
       </c>
-      <c r="M157" s="75">
+      <c r="M157" s="74">
         <v>7657</v>
       </c>
-      <c r="N157" s="6"/>
-[...21 lines deleted...]
-      <c r="AJ157" s="6"/>
+      <c r="N157" s="5"/>
+      <c r="O157" s="5"/>
+      <c r="P157" s="5"/>
+      <c r="Q157" s="5"/>
+      <c r="R157" s="5"/>
+      <c r="S157" s="5"/>
+      <c r="T157" s="5"/>
+      <c r="U157" s="5"/>
+      <c r="V157" s="5"/>
+      <c r="W157" s="5"/>
+      <c r="X157" s="5"/>
+      <c r="Y157" s="5"/>
+      <c r="Z157" s="5"/>
+      <c r="AA157" s="5"/>
+      <c r="AB157" s="5"/>
+      <c r="AC157" s="5"/>
+      <c r="AD157" s="5"/>
+      <c r="AE157" s="5"/>
+      <c r="AF157" s="5"/>
+      <c r="AG157" s="5"/>
+      <c r="AH157" s="5"/>
+      <c r="AI157" s="5"/>
+      <c r="AJ157" s="5"/>
     </row>
     <row r="158" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B158" s="37" t="s">
+      <c r="B158" s="36" t="s">
         <v>14</v>
       </c>
-      <c r="C158" s="74">
+      <c r="C158" s="73">
         <v>5490</v>
       </c>
-      <c r="D158" s="74">
+      <c r="D158" s="73">
         <v>457</v>
       </c>
-      <c r="E158" s="74">
+      <c r="E158" s="73">
         <v>81</v>
       </c>
-      <c r="F158" s="74">
+      <c r="F158" s="73">
         <v>32</v>
       </c>
-      <c r="G158" s="74">
+      <c r="G158" s="73">
         <v>26</v>
       </c>
-      <c r="H158" s="74">
+      <c r="H158" s="73">
         <v>654</v>
       </c>
-      <c r="I158" s="74">
+      <c r="I158" s="73">
         <v>201</v>
       </c>
-      <c r="J158" s="74">
+      <c r="J158" s="73">
         <v>464</v>
       </c>
-      <c r="K158" s="74">
+      <c r="K158" s="73">
         <v>351</v>
       </c>
-      <c r="L158" s="74">
+      <c r="L158" s="73">
         <v>292</v>
       </c>
-      <c r="M158" s="75">
+      <c r="M158" s="74">
         <v>8048</v>
       </c>
-      <c r="N158" s="6"/>
-[...21 lines deleted...]
-      <c r="AJ158" s="6"/>
+      <c r="N158" s="5"/>
+      <c r="O158" s="5"/>
+      <c r="P158" s="5"/>
+      <c r="Q158" s="5"/>
+      <c r="R158" s="5"/>
+      <c r="S158" s="5"/>
+      <c r="T158" s="5"/>
+      <c r="U158" s="5"/>
+      <c r="V158" s="5"/>
+      <c r="W158" s="5"/>
+      <c r="X158" s="5"/>
+      <c r="Y158" s="5"/>
+      <c r="Z158" s="5"/>
+      <c r="AA158" s="5"/>
+      <c r="AB158" s="5"/>
+      <c r="AC158" s="5"/>
+      <c r="AD158" s="5"/>
+      <c r="AE158" s="5"/>
+      <c r="AF158" s="5"/>
+      <c r="AG158" s="5"/>
+      <c r="AH158" s="5"/>
+      <c r="AI158" s="5"/>
+      <c r="AJ158" s="5"/>
     </row>
     <row r="159" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B159" s="37" t="s">
+      <c r="B159" s="36" t="s">
         <v>48</v>
       </c>
-      <c r="C159" s="74">
+      <c r="C159" s="73">
         <v>6395</v>
       </c>
-      <c r="D159" s="74">
+      <c r="D159" s="73">
         <v>312</v>
       </c>
-      <c r="E159" s="74">
+      <c r="E159" s="73">
         <v>53</v>
       </c>
-      <c r="F159" s="74">
+      <c r="F159" s="73">
         <v>15</v>
       </c>
-      <c r="G159" s="74">
+      <c r="G159" s="73">
         <v>10</v>
       </c>
-      <c r="H159" s="74">
+      <c r="H159" s="73">
         <v>828</v>
       </c>
-      <c r="I159" s="74">
+      <c r="I159" s="73">
         <v>194</v>
       </c>
-      <c r="J159" s="74">
+      <c r="J159" s="73">
         <v>471</v>
       </c>
-      <c r="K159" s="74">
+      <c r="K159" s="73">
         <v>316</v>
       </c>
-      <c r="L159" s="74">
+      <c r="L159" s="73">
         <v>346</v>
       </c>
-      <c r="M159" s="75">
+      <c r="M159" s="74">
         <v>8940</v>
       </c>
-      <c r="N159" s="6"/>
-[...21 lines deleted...]
-      <c r="AJ159" s="6"/>
+      <c r="N159" s="5"/>
+      <c r="O159" s="5"/>
+      <c r="P159" s="5"/>
+      <c r="Q159" s="5"/>
+      <c r="R159" s="5"/>
+      <c r="S159" s="5"/>
+      <c r="T159" s="5"/>
+      <c r="U159" s="5"/>
+      <c r="V159" s="5"/>
+      <c r="W159" s="5"/>
+      <c r="X159" s="5"/>
+      <c r="Y159" s="5"/>
+      <c r="Z159" s="5"/>
+      <c r="AA159" s="5"/>
+      <c r="AB159" s="5"/>
+      <c r="AC159" s="5"/>
+      <c r="AD159" s="5"/>
+      <c r="AE159" s="5"/>
+      <c r="AF159" s="5"/>
+      <c r="AG159" s="5"/>
+      <c r="AH159" s="5"/>
+      <c r="AI159" s="5"/>
+      <c r="AJ159" s="5"/>
     </row>
     <row r="160" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B160" s="39" t="s">
+      <c r="B160" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="C160" s="76">
+      <c r="C160" s="75">
         <v>16684</v>
       </c>
-      <c r="D160" s="76">
+      <c r="D160" s="75">
         <v>1330</v>
       </c>
-      <c r="E160" s="76">
+      <c r="E160" s="75">
         <v>221</v>
       </c>
-      <c r="F160" s="76">
+      <c r="F160" s="75">
         <v>91</v>
       </c>
-      <c r="G160" s="76">
+      <c r="G160" s="75">
         <v>47</v>
       </c>
-      <c r="H160" s="76">
+      <c r="H160" s="75">
         <v>2429</v>
       </c>
-      <c r="I160" s="76">
+      <c r="I160" s="75">
         <v>575</v>
       </c>
-      <c r="J160" s="76">
+      <c r="J160" s="75">
         <v>1286</v>
       </c>
-      <c r="K160" s="76">
+      <c r="K160" s="75">
         <v>1040</v>
       </c>
-      <c r="L160" s="76">
+      <c r="L160" s="75">
         <v>942</v>
       </c>
-      <c r="M160" s="76">
+      <c r="M160" s="75">
         <v>24645</v>
       </c>
-      <c r="N160" s="6"/>
-[...21 lines deleted...]
-      <c r="AJ160" s="6"/>
+      <c r="N160" s="5"/>
+      <c r="O160" s="5"/>
+      <c r="P160" s="5"/>
+      <c r="Q160" s="5"/>
+      <c r="R160" s="5"/>
+      <c r="S160" s="5"/>
+      <c r="T160" s="5"/>
+      <c r="U160" s="5"/>
+      <c r="V160" s="5"/>
+      <c r="W160" s="51"/>
+      <c r="X160" s="5"/>
+      <c r="Y160" s="5"/>
+      <c r="Z160" s="5"/>
+      <c r="AA160" s="5"/>
+      <c r="AB160" s="5"/>
+      <c r="AC160" s="5"/>
+      <c r="AD160" s="5"/>
+      <c r="AE160" s="5"/>
+      <c r="AF160" s="5"/>
+      <c r="AG160" s="5"/>
+      <c r="AH160" s="5"/>
+      <c r="AI160" s="5"/>
+      <c r="AJ160" s="5"/>
     </row>
     <row r="161" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B161" s="37" t="s">
+      <c r="B161" s="36" t="s">
         <v>49</v>
       </c>
-      <c r="C161" s="74">
+      <c r="C161" s="73">
         <v>6096</v>
       </c>
-      <c r="D161" s="74">
+      <c r="D161" s="73">
         <v>303</v>
       </c>
-      <c r="E161" s="74">
+      <c r="E161" s="73">
         <v>67</v>
       </c>
-      <c r="F161" s="74">
+      <c r="F161" s="73">
         <v>13</v>
       </c>
-      <c r="G161" s="74">
+      <c r="G161" s="73">
         <v>30</v>
       </c>
-      <c r="H161" s="74">
+      <c r="H161" s="73">
         <v>508</v>
       </c>
-      <c r="I161" s="74">
+      <c r="I161" s="73">
         <v>383</v>
       </c>
-      <c r="J161" s="74">
+      <c r="J161" s="73">
         <v>588</v>
       </c>
-      <c r="K161" s="74">
+      <c r="K161" s="73">
         <v>591</v>
       </c>
-      <c r="L161" s="74">
+      <c r="L161" s="73">
         <v>313</v>
       </c>
-      <c r="M161" s="75">
+      <c r="M161" s="74">
         <v>8892</v>
       </c>
-      <c r="N161" s="6"/>
-[...21 lines deleted...]
-      <c r="AJ161" s="6"/>
+      <c r="N161" s="5"/>
+      <c r="O161" s="5"/>
+      <c r="P161" s="5"/>
+      <c r="Q161" s="5"/>
+      <c r="R161" s="5"/>
+      <c r="S161" s="5"/>
+      <c r="T161" s="5"/>
+      <c r="U161" s="5"/>
+      <c r="V161" s="5"/>
+      <c r="W161" s="5"/>
+      <c r="X161" s="5"/>
+      <c r="Y161" s="5"/>
+      <c r="Z161" s="5"/>
+      <c r="AA161" s="5"/>
+      <c r="AB161" s="5"/>
+      <c r="AC161" s="5"/>
+      <c r="AD161" s="5"/>
+      <c r="AE161" s="5"/>
+      <c r="AF161" s="5"/>
+      <c r="AG161" s="5"/>
+      <c r="AH161" s="5"/>
+      <c r="AI161" s="5"/>
+      <c r="AJ161" s="5"/>
     </row>
     <row r="162" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B162" s="37" t="s">
+      <c r="B162" s="36" t="s">
         <v>50</v>
       </c>
-      <c r="C162" s="74">
+      <c r="C162" s="73">
         <v>4797</v>
       </c>
-      <c r="D162" s="74">
+      <c r="D162" s="73">
         <v>367</v>
       </c>
-      <c r="E162" s="74">
+      <c r="E162" s="73">
         <v>67</v>
       </c>
-      <c r="F162" s="74">
+      <c r="F162" s="73">
         <v>56</v>
       </c>
-      <c r="G162" s="74">
+      <c r="G162" s="73">
         <v>16</v>
       </c>
-      <c r="H162" s="74">
+      <c r="H162" s="73">
         <v>1168</v>
       </c>
-      <c r="I162" s="74">
+      <c r="I162" s="73">
         <v>559</v>
       </c>
-      <c r="J162" s="74">
+      <c r="J162" s="73">
         <v>431</v>
       </c>
-      <c r="K162" s="74">
+      <c r="K162" s="73">
         <v>615</v>
       </c>
-      <c r="L162" s="74">
+      <c r="L162" s="73">
         <v>230</v>
       </c>
-      <c r="M162" s="75">
+      <c r="M162" s="74">
         <v>8306</v>
       </c>
-      <c r="N162" s="6"/>
-[...21 lines deleted...]
-      <c r="AJ162" s="6"/>
+      <c r="N162" s="5"/>
+      <c r="O162" s="5"/>
+      <c r="P162" s="5"/>
+      <c r="Q162" s="5"/>
+      <c r="R162" s="5"/>
+      <c r="S162" s="5"/>
+      <c r="T162" s="5"/>
+      <c r="U162" s="5"/>
+      <c r="V162" s="5"/>
+      <c r="W162" s="5"/>
+      <c r="X162" s="5"/>
+      <c r="Y162" s="5"/>
+      <c r="Z162" s="5"/>
+      <c r="AA162" s="5"/>
+      <c r="AB162" s="5"/>
+      <c r="AC162" s="5"/>
+      <c r="AD162" s="5"/>
+      <c r="AE162" s="5"/>
+      <c r="AF162" s="5"/>
+      <c r="AG162" s="5"/>
+      <c r="AH162" s="5"/>
+      <c r="AI162" s="5"/>
+      <c r="AJ162" s="5"/>
     </row>
     <row r="163" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B163" s="37" t="s">
+      <c r="B163" s="36" t="s">
         <v>19</v>
       </c>
-      <c r="C163" s="74">
+      <c r="C163" s="73">
         <v>3216</v>
       </c>
-      <c r="D163" s="74">
+      <c r="D163" s="73">
         <v>177</v>
       </c>
-      <c r="E163" s="74">
+      <c r="E163" s="73">
         <v>33</v>
       </c>
-      <c r="F163" s="74">
+      <c r="F163" s="73">
         <v>12</v>
       </c>
-      <c r="G163" s="74">
+      <c r="G163" s="73">
         <v>5</v>
       </c>
-      <c r="H163" s="74">
+      <c r="H163" s="73">
         <v>536</v>
       </c>
-      <c r="I163" s="74">
+      <c r="I163" s="73">
         <v>126</v>
       </c>
-      <c r="J163" s="74">
+      <c r="J163" s="73">
         <v>296</v>
       </c>
-      <c r="K163" s="74">
+      <c r="K163" s="73">
         <v>338</v>
       </c>
-      <c r="L163" s="74">
+      <c r="L163" s="73">
         <v>145</v>
       </c>
-      <c r="M163" s="75">
+      <c r="M163" s="74">
         <v>4884</v>
       </c>
-      <c r="N163" s="6"/>
-[...21 lines deleted...]
-      <c r="AJ163" s="6"/>
+      <c r="N163" s="5"/>
+      <c r="O163" s="5"/>
+      <c r="P163" s="5"/>
+      <c r="Q163" s="5"/>
+      <c r="R163" s="5"/>
+      <c r="S163" s="5"/>
+      <c r="T163" s="5"/>
+      <c r="U163" s="5"/>
+      <c r="V163" s="5"/>
+      <c r="W163" s="5"/>
+      <c r="X163" s="5"/>
+      <c r="Y163" s="5"/>
+      <c r="Z163" s="5"/>
+      <c r="AA163" s="5"/>
+      <c r="AB163" s="5"/>
+      <c r="AC163" s="5"/>
+      <c r="AD163" s="5"/>
+      <c r="AE163" s="5"/>
+      <c r="AF163" s="5"/>
+      <c r="AG163" s="5"/>
+      <c r="AH163" s="5"/>
+      <c r="AI163" s="5"/>
+      <c r="AJ163" s="5"/>
     </row>
     <row r="164" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B164" s="39" t="s">
+      <c r="B164" s="38" t="s">
         <v>20</v>
       </c>
-      <c r="C164" s="76">
+      <c r="C164" s="75">
         <v>14109</v>
       </c>
-      <c r="D164" s="76">
+      <c r="D164" s="75">
         <v>847</v>
       </c>
-      <c r="E164" s="76">
+      <c r="E164" s="75">
         <v>167</v>
       </c>
-      <c r="F164" s="76">
+      <c r="F164" s="75">
         <v>81</v>
       </c>
-      <c r="G164" s="76">
+      <c r="G164" s="75">
         <v>51</v>
       </c>
-      <c r="H164" s="76">
+      <c r="H164" s="75">
         <v>2212</v>
       </c>
-      <c r="I164" s="76">
+      <c r="I164" s="75">
         <v>1068</v>
       </c>
-      <c r="J164" s="76">
+      <c r="J164" s="75">
         <v>1315</v>
       </c>
-      <c r="K164" s="76">
+      <c r="K164" s="75">
         <v>1544</v>
       </c>
-      <c r="L164" s="76">
+      <c r="L164" s="75">
         <v>688</v>
       </c>
-      <c r="M164" s="76">
+      <c r="M164" s="75">
         <v>22082</v>
       </c>
-      <c r="N164" s="6"/>
-[...21 lines deleted...]
-      <c r="AJ164" s="6"/>
+      <c r="N164" s="5"/>
+      <c r="O164" s="5"/>
+      <c r="P164" s="5"/>
+      <c r="Q164" s="5"/>
+      <c r="R164" s="5"/>
+      <c r="S164" s="5"/>
+      <c r="T164" s="5"/>
+      <c r="U164" s="5"/>
+      <c r="V164" s="5"/>
+      <c r="W164" s="5"/>
+      <c r="X164" s="5"/>
+      <c r="Y164" s="5"/>
+      <c r="Z164" s="5"/>
+      <c r="AA164" s="5"/>
+      <c r="AB164" s="5"/>
+      <c r="AC164" s="5"/>
+      <c r="AD164" s="5"/>
+      <c r="AE164" s="5"/>
+      <c r="AF164" s="5"/>
+      <c r="AG164" s="5"/>
+      <c r="AH164" s="5"/>
+      <c r="AI164" s="5"/>
+      <c r="AJ164" s="5"/>
     </row>
     <row r="165" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B165" s="37" t="s">
+      <c r="B165" s="36" t="s">
         <v>21</v>
       </c>
-      <c r="C165" s="74">
+      <c r="C165" s="73">
         <v>3331</v>
       </c>
-      <c r="D165" s="74">
+      <c r="D165" s="73">
         <v>191</v>
       </c>
-      <c r="E165" s="74">
+      <c r="E165" s="73">
         <v>52</v>
       </c>
-      <c r="F165" s="74">
+      <c r="F165" s="73">
         <v>16</v>
       </c>
-      <c r="G165" s="74">
+      <c r="G165" s="73">
         <v>20</v>
       </c>
-      <c r="H165" s="74">
+      <c r="H165" s="73">
         <v>482</v>
       </c>
-      <c r="I165" s="74">
+      <c r="I165" s="73">
         <v>194</v>
       </c>
-      <c r="J165" s="74">
+      <c r="J165" s="73">
         <v>454</v>
       </c>
-      <c r="K165" s="74">
+      <c r="K165" s="73">
         <v>380</v>
       </c>
-      <c r="L165" s="74">
+      <c r="L165" s="73">
         <v>253</v>
       </c>
-      <c r="M165" s="75">
+      <c r="M165" s="74">
         <v>5373</v>
       </c>
-      <c r="N165" s="6"/>
-[...21 lines deleted...]
-      <c r="AJ165" s="6"/>
+      <c r="N165" s="5"/>
+      <c r="O165" s="5"/>
+      <c r="P165" s="5"/>
+      <c r="Q165" s="5"/>
+      <c r="R165" s="5"/>
+      <c r="S165" s="5"/>
+      <c r="T165" s="5"/>
+      <c r="U165" s="5"/>
+      <c r="V165" s="5"/>
+      <c r="W165" s="5"/>
+      <c r="X165" s="5"/>
+      <c r="Y165" s="5"/>
+      <c r="Z165" s="5"/>
+      <c r="AA165" s="5"/>
+      <c r="AB165" s="5"/>
+      <c r="AC165" s="5"/>
+      <c r="AD165" s="5"/>
+      <c r="AE165" s="5"/>
+      <c r="AF165" s="5"/>
+      <c r="AG165" s="5"/>
+      <c r="AH165" s="5"/>
+      <c r="AI165" s="5"/>
+      <c r="AJ165" s="5"/>
     </row>
     <row r="166" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B166" s="37" t="s">
+      <c r="B166" s="36" t="s">
         <v>22</v>
       </c>
-      <c r="C166" s="74">
+      <c r="C166" s="73">
         <v>4053</v>
       </c>
-      <c r="D166" s="74">
+      <c r="D166" s="73">
         <v>722</v>
       </c>
-      <c r="E166" s="74">
+      <c r="E166" s="73">
         <v>137</v>
       </c>
-      <c r="F166" s="74">
+      <c r="F166" s="73">
         <v>51</v>
       </c>
-      <c r="G166" s="74">
+      <c r="G166" s="73">
         <v>60</v>
       </c>
-      <c r="H166" s="74">
+      <c r="H166" s="73">
         <v>944</v>
       </c>
-      <c r="I166" s="74">
+      <c r="I166" s="73">
         <v>190</v>
       </c>
-      <c r="J166" s="74">
+      <c r="J166" s="73">
         <v>257</v>
       </c>
-      <c r="K166" s="74">
+      <c r="K166" s="73">
         <v>281</v>
       </c>
-      <c r="L166" s="74">
+      <c r="L166" s="73">
         <v>214</v>
       </c>
-      <c r="M166" s="75">
+      <c r="M166" s="74">
         <v>6909</v>
       </c>
-      <c r="N166" s="6"/>
-[...21 lines deleted...]
-      <c r="AJ166" s="6"/>
+      <c r="N166" s="5"/>
+      <c r="O166" s="5"/>
+      <c r="P166" s="5"/>
+      <c r="Q166" s="5"/>
+      <c r="R166" s="5"/>
+      <c r="S166" s="5"/>
+      <c r="T166" s="5"/>
+      <c r="U166" s="5"/>
+      <c r="V166" s="5"/>
+      <c r="W166" s="5"/>
+      <c r="X166" s="5"/>
+      <c r="Y166" s="5"/>
+      <c r="Z166" s="5"/>
+      <c r="AA166" s="5"/>
+      <c r="AB166" s="5"/>
+      <c r="AC166" s="5"/>
+      <c r="AD166" s="5"/>
+      <c r="AE166" s="5"/>
+      <c r="AF166" s="5"/>
+      <c r="AG166" s="5"/>
+      <c r="AH166" s="5"/>
+      <c r="AI166" s="5"/>
+      <c r="AJ166" s="5"/>
     </row>
     <row r="167" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B167" s="37" t="s">
+      <c r="B167" s="36" t="s">
         <v>23</v>
       </c>
-      <c r="C167" s="74">
+      <c r="C167" s="73">
         <v>6467</v>
       </c>
-      <c r="D167" s="74">
+      <c r="D167" s="73">
         <v>1031</v>
       </c>
-      <c r="E167" s="74">
+      <c r="E167" s="73">
         <v>431</v>
       </c>
-      <c r="F167" s="74">
+      <c r="F167" s="73">
         <v>98</v>
       </c>
-      <c r="G167" s="74">
+      <c r="G167" s="73">
         <v>180</v>
       </c>
-      <c r="H167" s="74">
+      <c r="H167" s="73">
         <v>1124</v>
       </c>
-      <c r="I167" s="74">
+      <c r="I167" s="73">
         <v>184</v>
       </c>
-      <c r="J167" s="74">
+      <c r="J167" s="73">
         <v>319</v>
       </c>
-      <c r="K167" s="74">
+      <c r="K167" s="73">
         <v>374</v>
       </c>
-      <c r="L167" s="74">
+      <c r="L167" s="73">
         <v>458</v>
       </c>
-      <c r="M167" s="75">
+      <c r="M167" s="74">
         <v>10666</v>
       </c>
-      <c r="N167" s="6"/>
-[...21 lines deleted...]
-      <c r="AJ167" s="6"/>
+      <c r="N167" s="5"/>
+      <c r="O167" s="5"/>
+      <c r="P167" s="5"/>
+      <c r="Q167" s="5"/>
+      <c r="R167" s="5"/>
+      <c r="S167" s="5"/>
+      <c r="T167" s="5"/>
+      <c r="U167" s="5"/>
+      <c r="V167" s="5"/>
+      <c r="W167" s="5"/>
+      <c r="X167" s="5"/>
+      <c r="Y167" s="5"/>
+      <c r="Z167" s="5"/>
+      <c r="AA167" s="5"/>
+      <c r="AB167" s="5"/>
+      <c r="AC167" s="5"/>
+      <c r="AD167" s="5"/>
+      <c r="AE167" s="5"/>
+      <c r="AF167" s="5"/>
+      <c r="AG167" s="5"/>
+      <c r="AH167" s="5"/>
+      <c r="AI167" s="5"/>
+      <c r="AJ167" s="5"/>
     </row>
     <row r="168" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B168" s="39" t="s">
+      <c r="B168" s="38" t="s">
         <v>24</v>
       </c>
-      <c r="C168" s="76">
+      <c r="C168" s="75">
         <v>13851</v>
       </c>
-      <c r="D168" s="76">
+      <c r="D168" s="75">
         <v>1944</v>
       </c>
-      <c r="E168" s="76">
+      <c r="E168" s="75">
         <v>620</v>
       </c>
-      <c r="F168" s="76">
+      <c r="F168" s="75">
         <v>165</v>
       </c>
-      <c r="G168" s="76">
+      <c r="G168" s="75">
         <v>260</v>
       </c>
-      <c r="H168" s="76">
+      <c r="H168" s="75">
         <v>2550</v>
       </c>
-      <c r="I168" s="76">
+      <c r="I168" s="75">
         <v>568</v>
       </c>
-      <c r="J168" s="76">
+      <c r="J168" s="75">
         <v>1030</v>
       </c>
-      <c r="K168" s="76">
+      <c r="K168" s="75">
         <v>1035</v>
       </c>
-      <c r="L168" s="76">
+      <c r="L168" s="75">
         <v>925</v>
       </c>
-      <c r="M168" s="76">
+      <c r="M168" s="75">
         <v>22948</v>
       </c>
-      <c r="N168" s="6"/>
-[...21 lines deleted...]
-      <c r="AJ168" s="6"/>
+      <c r="N168" s="5"/>
+      <c r="O168" s="5"/>
+      <c r="P168" s="5"/>
+      <c r="Q168" s="5"/>
+      <c r="R168" s="5"/>
+      <c r="S168" s="5"/>
+      <c r="T168" s="5"/>
+      <c r="U168" s="5"/>
+      <c r="V168" s="5"/>
+      <c r="W168" s="5"/>
+      <c r="X168" s="5"/>
+      <c r="Y168" s="5"/>
+      <c r="Z168" s="5"/>
+      <c r="AA168" s="5"/>
+      <c r="AB168" s="5"/>
+      <c r="AC168" s="5"/>
+      <c r="AD168" s="5"/>
+      <c r="AE168" s="5"/>
+      <c r="AF168" s="5"/>
+      <c r="AG168" s="5"/>
+      <c r="AH168" s="5"/>
+      <c r="AI168" s="5"/>
+      <c r="AJ168" s="5"/>
     </row>
     <row r="169" spans="2:36" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B169" s="41" t="s">
+      <c r="B169" s="40" t="s">
         <v>7</v>
       </c>
-      <c r="C169" s="77">
+      <c r="C169" s="76">
         <v>58867</v>
       </c>
-      <c r="D169" s="77">
+      <c r="D169" s="76">
         <v>6736</v>
       </c>
-      <c r="E169" s="77">
+      <c r="E169" s="76">
         <v>1423</v>
       </c>
-      <c r="F169" s="77">
+      <c r="F169" s="76">
         <v>609</v>
       </c>
-      <c r="G169" s="77">
+      <c r="G169" s="76">
         <v>682</v>
       </c>
-      <c r="H169" s="77">
+      <c r="H169" s="76">
         <v>10994</v>
       </c>
-      <c r="I169" s="77">
+      <c r="I169" s="76">
         <v>2725</v>
       </c>
-      <c r="J169" s="77">
+      <c r="J169" s="76">
         <v>4640</v>
       </c>
-      <c r="K169" s="77">
+      <c r="K169" s="76">
         <v>4448</v>
       </c>
-      <c r="L169" s="77">
+      <c r="L169" s="76">
         <v>3733</v>
       </c>
-      <c r="M169" s="77">
+      <c r="M169" s="76">
         <v>94857</v>
       </c>
-      <c r="N169" s="6"/>
-[...21 lines deleted...]
-      <c r="AJ169" s="6"/>
+      <c r="N169" s="5"/>
+      <c r="O169" s="5"/>
+      <c r="P169" s="5"/>
+      <c r="Q169" s="5"/>
+      <c r="R169" s="5"/>
+      <c r="S169" s="5"/>
+      <c r="T169" s="5"/>
+      <c r="U169" s="5"/>
+      <c r="V169" s="5"/>
+      <c r="W169" s="5"/>
+      <c r="X169" s="5"/>
+      <c r="Y169" s="5"/>
+      <c r="Z169" s="5"/>
+      <c r="AA169" s="5"/>
+      <c r="AB169" s="5"/>
+      <c r="AC169" s="5"/>
+      <c r="AD169" s="5"/>
+      <c r="AE169" s="5"/>
+      <c r="AF169" s="5"/>
+      <c r="AG169" s="5"/>
+      <c r="AH169" s="5"/>
+      <c r="AI169" s="5"/>
+      <c r="AJ169" s="5"/>
     </row>
     <row r="170" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B170" s="18"/>
-[...32 lines deleted...]
-      <c r="AI170" s="27"/>
+      <c r="B170" s="17"/>
+      <c r="C170" s="104"/>
+      <c r="D170" s="104"/>
+      <c r="E170" s="104"/>
+      <c r="F170" s="104"/>
+      <c r="G170" s="104"/>
+      <c r="H170" s="104"/>
+      <c r="I170" s="104"/>
+      <c r="J170" s="104"/>
+      <c r="K170" s="104"/>
+      <c r="L170" s="104"/>
+      <c r="M170" s="22"/>
+      <c r="N170" s="25"/>
+      <c r="O170" s="25"/>
+      <c r="P170" s="25"/>
+      <c r="Q170" s="25"/>
+      <c r="R170" s="25"/>
+      <c r="S170" s="25"/>
+      <c r="T170" s="25"/>
+      <c r="U170" s="25"/>
+      <c r="V170" s="25"/>
+      <c r="W170" s="25"/>
+      <c r="X170" s="21"/>
+      <c r="Y170" s="26"/>
+      <c r="Z170" s="21"/>
+      <c r="AA170" s="24"/>
+      <c r="AB170" s="24"/>
+      <c r="AC170" s="24"/>
+      <c r="AD170" s="26"/>
+      <c r="AE170" s="26"/>
+      <c r="AF170" s="26"/>
+      <c r="AG170" s="26"/>
+      <c r="AH170" s="26"/>
+      <c r="AI170" s="26"/>
     </row>
     <row r="171" spans="2:36" ht="20.25" x14ac:dyDescent="0.3">
-      <c r="B171" s="42" t="s">
+      <c r="B171" s="41" t="s">
         <v>85</v>
       </c>
-      <c r="C171" s="29"/>
-[...35 lines deleted...]
-      <c r="B172" s="34" t="s">
+      <c r="C171" s="28"/>
+      <c r="D171" s="28"/>
+      <c r="E171" s="28"/>
+      <c r="F171" s="28"/>
+      <c r="G171" s="28"/>
+      <c r="H171" s="28"/>
+      <c r="I171" s="28"/>
+      <c r="J171" s="28"/>
+      <c r="K171" s="28"/>
+      <c r="L171" s="28"/>
+      <c r="M171" s="28"/>
+      <c r="N171" s="5"/>
+      <c r="O171" s="5"/>
+      <c r="P171" s="5"/>
+      <c r="Q171" s="5"/>
+      <c r="R171" s="5"/>
+      <c r="S171" s="5"/>
+      <c r="T171" s="5"/>
+      <c r="U171" s="5"/>
+      <c r="V171" s="5"/>
+      <c r="W171" s="5"/>
+      <c r="X171" s="5"/>
+      <c r="Y171" s="5"/>
+      <c r="Z171" s="5"/>
+      <c r="AA171" s="5"/>
+      <c r="AB171" s="5"/>
+      <c r="AC171" s="5"/>
+      <c r="AD171" s="5"/>
+      <c r="AE171" s="5"/>
+      <c r="AF171" s="5"/>
+      <c r="AG171" s="5"/>
+      <c r="AH171" s="5"/>
+      <c r="AI171" s="5"/>
+      <c r="AJ171" s="5"/>
+    </row>
+    <row r="172" spans="2:36" s="32" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="B172" s="33" t="s">
         <v>25</v>
       </c>
-      <c r="C172" s="35" t="s">
+      <c r="C172" s="34" t="s">
         <v>2</v>
       </c>
-      <c r="D172" s="35" t="s">
+      <c r="D172" s="34" t="s">
         <v>4</v>
       </c>
-      <c r="E172" s="35" t="s">
+      <c r="E172" s="34" t="s">
         <v>26</v>
       </c>
-      <c r="F172" s="35" t="s">
+      <c r="F172" s="34" t="s">
         <v>5</v>
       </c>
-      <c r="G172" s="35" t="s">
+      <c r="G172" s="34" t="s">
         <v>6</v>
       </c>
-      <c r="H172" s="35" t="s">
+      <c r="H172" s="34" t="s">
         <v>27</v>
       </c>
-      <c r="I172" s="35" t="s">
+      <c r="I172" s="34" t="s">
         <v>28</v>
       </c>
-      <c r="J172" s="36" t="s">
+      <c r="J172" s="35" t="s">
         <v>29</v>
       </c>
-      <c r="K172" s="36" t="s">
+      <c r="K172" s="35" t="s">
         <v>30</v>
       </c>
-      <c r="L172" s="35" t="s">
+      <c r="L172" s="34" t="s">
         <v>3</v>
       </c>
-      <c r="M172" s="35" t="s">
+      <c r="M172" s="34" t="s">
         <v>31</v>
       </c>
-      <c r="N172" s="6"/>
-[...21 lines deleted...]
-      <c r="AJ172" s="6"/>
+      <c r="N172" s="5"/>
+      <c r="O172" s="5"/>
+      <c r="P172" s="5"/>
+      <c r="Q172" s="5"/>
+      <c r="R172" s="5"/>
+      <c r="S172" s="5"/>
+      <c r="T172" s="5"/>
+      <c r="U172" s="5"/>
+      <c r="V172" s="5"/>
+      <c r="W172" s="5"/>
+      <c r="X172" s="5"/>
+      <c r="Y172" s="5"/>
+      <c r="Z172" s="5"/>
+      <c r="AA172" s="5"/>
+      <c r="AB172" s="5"/>
+      <c r="AC172" s="5"/>
+      <c r="AD172" s="5"/>
+      <c r="AE172" s="5"/>
+      <c r="AF172" s="5"/>
+      <c r="AG172" s="5"/>
+      <c r="AH172" s="5"/>
+      <c r="AI172" s="5"/>
+      <c r="AJ172" s="5"/>
     </row>
     <row r="173" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B173" s="37" t="s">
+      <c r="B173" s="36" t="s">
         <v>9</v>
       </c>
-      <c r="C173" s="72">
+      <c r="C173" s="71">
         <v>14897</v>
       </c>
-      <c r="D173" s="72">
+      <c r="D173" s="71">
         <v>2081</v>
       </c>
-      <c r="E173" s="72">
+      <c r="E173" s="71">
         <v>638</v>
       </c>
-      <c r="F173" s="72">
+      <c r="F173" s="71">
         <v>439</v>
       </c>
-      <c r="G173" s="72">
+      <c r="G173" s="71">
         <v>284</v>
       </c>
-      <c r="H173" s="72">
+      <c r="H173" s="71">
         <v>2615</v>
       </c>
-      <c r="I173" s="72">
+      <c r="I173" s="71">
         <v>294</v>
       </c>
-      <c r="J173" s="72">
+      <c r="J173" s="71">
         <v>512</v>
       </c>
-      <c r="K173" s="72">
+      <c r="K173" s="71">
         <v>789</v>
       </c>
-      <c r="L173" s="72">
+      <c r="L173" s="71">
         <v>999</v>
       </c>
-      <c r="M173" s="73">
+      <c r="M173" s="72">
         <v>23548</v>
       </c>
-      <c r="N173" s="6"/>
-[...21 lines deleted...]
-      <c r="AJ173" s="6"/>
+      <c r="N173" s="5"/>
+      <c r="O173" s="5"/>
+      <c r="P173" s="5"/>
+      <c r="Q173" s="5"/>
+      <c r="R173" s="5"/>
+      <c r="S173" s="5"/>
+      <c r="T173" s="5"/>
+      <c r="U173" s="5"/>
+      <c r="V173" s="5"/>
+      <c r="W173" s="5"/>
+      <c r="X173" s="5"/>
+      <c r="Y173" s="5"/>
+      <c r="Z173" s="5"/>
+      <c r="AA173" s="5"/>
+      <c r="AB173" s="5"/>
+      <c r="AC173" s="5"/>
+      <c r="AD173" s="5"/>
+      <c r="AE173" s="5"/>
+      <c r="AF173" s="5"/>
+      <c r="AG173" s="5"/>
+      <c r="AH173" s="5"/>
+      <c r="AI173" s="5"/>
+      <c r="AJ173" s="5"/>
     </row>
     <row r="174" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B174" s="37" t="s">
+      <c r="B174" s="36" t="s">
         <v>10</v>
       </c>
-      <c r="C174" s="74">
+      <c r="C174" s="73">
         <v>14910</v>
       </c>
-      <c r="D174" s="74">
+      <c r="D174" s="73">
         <v>1766</v>
       </c>
-      <c r="E174" s="74">
+      <c r="E174" s="73">
         <v>710</v>
       </c>
-      <c r="F174" s="74">
+      <c r="F174" s="73">
         <v>318</v>
       </c>
-      <c r="G174" s="74">
+      <c r="G174" s="73">
         <v>252</v>
       </c>
-      <c r="H174" s="74">
+      <c r="H174" s="73">
         <v>2935</v>
       </c>
-      <c r="I174" s="74">
+      <c r="I174" s="73">
         <v>357</v>
       </c>
-      <c r="J174" s="74">
+      <c r="J174" s="73">
         <v>436</v>
       </c>
-      <c r="K174" s="74">
+      <c r="K174" s="73">
         <v>679</v>
       </c>
-      <c r="L174" s="74">
+      <c r="L174" s="73">
         <v>723</v>
       </c>
-      <c r="M174" s="75">
+      <c r="M174" s="74">
         <v>23086</v>
       </c>
-      <c r="N174" s="6"/>
-[...21 lines deleted...]
-      <c r="AJ174" s="6"/>
+      <c r="N174" s="5"/>
+      <c r="O174" s="5"/>
+      <c r="P174" s="5"/>
+      <c r="Q174" s="5"/>
+      <c r="R174" s="5"/>
+      <c r="S174" s="5"/>
+      <c r="T174" s="5"/>
+      <c r="U174" s="5"/>
+      <c r="V174" s="5"/>
+      <c r="W174" s="5"/>
+      <c r="X174" s="5"/>
+      <c r="Y174" s="5"/>
+      <c r="Z174" s="5"/>
+      <c r="AA174" s="5"/>
+      <c r="AB174" s="5"/>
+      <c r="AC174" s="5"/>
+      <c r="AD174" s="5"/>
+      <c r="AE174" s="5"/>
+      <c r="AF174" s="5"/>
+      <c r="AG174" s="5"/>
+      <c r="AH174" s="5"/>
+      <c r="AI174" s="5"/>
+      <c r="AJ174" s="5"/>
     </row>
     <row r="175" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B175" s="37" t="s">
+      <c r="B175" s="36" t="s">
         <v>46</v>
       </c>
-      <c r="C175" s="74">
+      <c r="C175" s="73">
         <v>15510</v>
       </c>
-      <c r="D175" s="74">
+      <c r="D175" s="73">
         <v>1683</v>
       </c>
-      <c r="E175" s="74">
+      <c r="E175" s="73">
         <v>556</v>
       </c>
-      <c r="F175" s="74">
+      <c r="F175" s="73">
         <v>181</v>
       </c>
-      <c r="G175" s="74">
+      <c r="G175" s="73">
         <v>149</v>
       </c>
-      <c r="H175" s="74">
+      <c r="H175" s="73">
         <v>1856</v>
       </c>
-      <c r="I175" s="74">
+      <c r="I175" s="73">
         <v>435</v>
       </c>
-      <c r="J175" s="74">
+      <c r="J175" s="73">
         <v>604</v>
       </c>
-      <c r="K175" s="74">
+      <c r="K175" s="73">
         <v>898</v>
       </c>
-      <c r="L175" s="74">
+      <c r="L175" s="73">
         <v>753</v>
       </c>
-      <c r="M175" s="75">
+      <c r="M175" s="74">
         <v>22625</v>
       </c>
-      <c r="N175" s="6"/>
-[...21 lines deleted...]
-      <c r="AJ175" s="6"/>
+      <c r="N175" s="5"/>
+      <c r="O175" s="5"/>
+      <c r="P175" s="5"/>
+      <c r="Q175" s="5"/>
+      <c r="R175" s="5"/>
+      <c r="S175" s="5"/>
+      <c r="T175" s="5"/>
+      <c r="U175" s="5"/>
+      <c r="V175" s="5"/>
+      <c r="W175" s="5"/>
+      <c r="X175" s="5"/>
+      <c r="Y175" s="5"/>
+      <c r="Z175" s="5"/>
+      <c r="AA175" s="5"/>
+      <c r="AB175" s="5"/>
+      <c r="AC175" s="5"/>
+      <c r="AD175" s="5"/>
+      <c r="AE175" s="5"/>
+      <c r="AF175" s="5"/>
+      <c r="AG175" s="5"/>
+      <c r="AH175" s="5"/>
+      <c r="AI175" s="5"/>
+      <c r="AJ175" s="5"/>
     </row>
     <row r="176" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B176" s="39" t="s">
+      <c r="B176" s="38" t="s">
         <v>12</v>
       </c>
-      <c r="C176" s="76">
+      <c r="C176" s="75">
         <v>45317</v>
       </c>
-      <c r="D176" s="76">
+      <c r="D176" s="75">
         <v>5530</v>
       </c>
-      <c r="E176" s="76">
+      <c r="E176" s="75">
         <v>1904</v>
       </c>
-      <c r="F176" s="76">
+      <c r="F176" s="75">
         <v>938</v>
       </c>
-      <c r="G176" s="76">
+      <c r="G176" s="75">
         <v>685</v>
       </c>
-      <c r="H176" s="76">
+      <c r="H176" s="75">
         <v>7406</v>
       </c>
-      <c r="I176" s="76">
+      <c r="I176" s="75">
         <v>1086</v>
       </c>
-      <c r="J176" s="76">
+      <c r="J176" s="75">
         <v>1552</v>
       </c>
-      <c r="K176" s="76">
+      <c r="K176" s="75">
         <v>2366</v>
       </c>
-      <c r="L176" s="76">
+      <c r="L176" s="75">
         <v>2475</v>
       </c>
-      <c r="M176" s="76">
+      <c r="M176" s="75">
         <v>69259</v>
       </c>
-      <c r="N176" s="6"/>
-[...21 lines deleted...]
-      <c r="AJ176" s="6"/>
+      <c r="N176" s="5"/>
+      <c r="O176" s="5"/>
+      <c r="P176" s="5"/>
+      <c r="Q176" s="5"/>
+      <c r="R176" s="5"/>
+      <c r="S176" s="5"/>
+      <c r="T176" s="5"/>
+      <c r="U176" s="5"/>
+      <c r="V176" s="5"/>
+      <c r="W176" s="5"/>
+      <c r="X176" s="5"/>
+      <c r="Y176" s="5"/>
+      <c r="Z176" s="5"/>
+      <c r="AA176" s="5"/>
+      <c r="AB176" s="5"/>
+      <c r="AC176" s="5"/>
+      <c r="AD176" s="5"/>
+      <c r="AE176" s="5"/>
+      <c r="AF176" s="5"/>
+      <c r="AG176" s="5"/>
+      <c r="AH176" s="5"/>
+      <c r="AI176" s="5"/>
+      <c r="AJ176" s="5"/>
     </row>
     <row r="177" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B177" s="37" t="s">
+      <c r="B177" s="36" t="s">
         <v>47</v>
       </c>
-      <c r="C177" s="74">
+      <c r="C177" s="73">
         <v>13128</v>
       </c>
-      <c r="D177" s="74">
+      <c r="D177" s="73">
         <v>1189</v>
       </c>
-      <c r="E177" s="74">
+      <c r="E177" s="73">
         <v>545</v>
       </c>
-      <c r="F177" s="74">
+      <c r="F177" s="73">
         <v>256</v>
       </c>
-      <c r="G177" s="74">
+      <c r="G177" s="73">
         <v>241</v>
       </c>
-      <c r="H177" s="74">
+      <c r="H177" s="73">
         <v>1712</v>
       </c>
-      <c r="I177" s="74">
+      <c r="I177" s="73">
         <v>447</v>
       </c>
-      <c r="J177" s="74">
+      <c r="J177" s="73">
         <v>632</v>
       </c>
-      <c r="K177" s="74">
+      <c r="K177" s="73">
         <v>1009</v>
       </c>
-      <c r="L177" s="74">
+      <c r="L177" s="73">
         <v>700</v>
       </c>
-      <c r="M177" s="75">
+      <c r="M177" s="74">
         <v>19859</v>
       </c>
-      <c r="N177" s="6"/>
-[...21 lines deleted...]
-      <c r="AJ177" s="6"/>
+      <c r="N177" s="5"/>
+      <c r="O177" s="5"/>
+      <c r="P177" s="5"/>
+      <c r="Q177" s="5"/>
+      <c r="R177" s="5"/>
+      <c r="S177" s="5"/>
+      <c r="T177" s="5"/>
+      <c r="U177" s="5"/>
+      <c r="V177" s="5"/>
+      <c r="W177" s="5"/>
+      <c r="X177" s="5"/>
+      <c r="Y177" s="5"/>
+      <c r="Z177" s="5"/>
+      <c r="AA177" s="5"/>
+      <c r="AB177" s="5"/>
+      <c r="AC177" s="5"/>
+      <c r="AD177" s="5"/>
+      <c r="AE177" s="5"/>
+      <c r="AF177" s="5"/>
+      <c r="AG177" s="5"/>
+      <c r="AH177" s="5"/>
+      <c r="AI177" s="5"/>
+      <c r="AJ177" s="5"/>
     </row>
     <row r="178" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B178" s="37" t="s">
+      <c r="B178" s="36" t="s">
         <v>14</v>
       </c>
-      <c r="C178" s="74">
+      <c r="C178" s="73">
         <v>12966</v>
       </c>
-      <c r="D178" s="74">
+      <c r="D178" s="73">
         <v>885</v>
       </c>
-      <c r="E178" s="74">
+      <c r="E178" s="73">
         <v>401</v>
       </c>
-      <c r="F178" s="74">
+      <c r="F178" s="73">
         <v>94</v>
       </c>
-      <c r="G178" s="74">
+      <c r="G178" s="73">
         <v>119</v>
       </c>
-      <c r="H178" s="74">
+      <c r="H178" s="73">
         <v>1457</v>
       </c>
-      <c r="I178" s="74">
+      <c r="I178" s="73">
         <v>511</v>
       </c>
-      <c r="J178" s="74">
+      <c r="J178" s="73">
         <v>655</v>
       </c>
-      <c r="K178" s="74">
+      <c r="K178" s="73">
         <v>978</v>
       </c>
-      <c r="L178" s="74">
+      <c r="L178" s="73">
         <v>665</v>
       </c>
-      <c r="M178" s="75">
+      <c r="M178" s="74">
         <v>18731</v>
       </c>
-      <c r="N178" s="6"/>
-[...21 lines deleted...]
-      <c r="AJ178" s="6"/>
+      <c r="N178" s="5"/>
+      <c r="O178" s="5"/>
+      <c r="P178" s="5"/>
+      <c r="Q178" s="5"/>
+      <c r="R178" s="5"/>
+      <c r="S178" s="5"/>
+      <c r="T178" s="5"/>
+      <c r="U178" s="5"/>
+      <c r="V178" s="5"/>
+      <c r="W178" s="5"/>
+      <c r="X178" s="5"/>
+      <c r="Y178" s="5"/>
+      <c r="Z178" s="5"/>
+      <c r="AA178" s="5"/>
+      <c r="AB178" s="5"/>
+      <c r="AC178" s="5"/>
+      <c r="AD178" s="5"/>
+      <c r="AE178" s="5"/>
+      <c r="AF178" s="5"/>
+      <c r="AG178" s="5"/>
+      <c r="AH178" s="5"/>
+      <c r="AI178" s="5"/>
+      <c r="AJ178" s="5"/>
     </row>
     <row r="179" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B179" s="37" t="s">
+      <c r="B179" s="36" t="s">
         <v>48</v>
       </c>
-      <c r="C179" s="74">
+      <c r="C179" s="73">
         <v>13693</v>
       </c>
-      <c r="D179" s="74">
+      <c r="D179" s="73">
         <v>857</v>
       </c>
-      <c r="E179" s="74">
+      <c r="E179" s="73">
         <v>405</v>
       </c>
-      <c r="F179" s="74">
+      <c r="F179" s="73">
         <v>90</v>
       </c>
-      <c r="G179" s="74">
+      <c r="G179" s="73">
         <v>88</v>
       </c>
-      <c r="H179" s="74">
+      <c r="H179" s="73">
         <v>1020</v>
       </c>
-      <c r="I179" s="74">
+      <c r="I179" s="73">
         <v>382</v>
       </c>
-      <c r="J179" s="74">
+      <c r="J179" s="73">
         <v>716</v>
       </c>
-      <c r="K179" s="74">
+      <c r="K179" s="73">
         <v>1057</v>
       </c>
-      <c r="L179" s="74">
+      <c r="L179" s="73">
         <v>684</v>
       </c>
-      <c r="M179" s="75">
+      <c r="M179" s="74">
         <v>18992</v>
       </c>
-      <c r="N179" s="6"/>
-[...21 lines deleted...]
-      <c r="AJ179" s="6"/>
+      <c r="N179" s="5"/>
+      <c r="O179" s="5"/>
+      <c r="P179" s="5"/>
+      <c r="Q179" s="5"/>
+      <c r="R179" s="5"/>
+      <c r="S179" s="5"/>
+      <c r="T179" s="5"/>
+      <c r="U179" s="5"/>
+      <c r="V179" s="5"/>
+      <c r="W179" s="5"/>
+      <c r="X179" s="5"/>
+      <c r="Y179" s="5"/>
+      <c r="Z179" s="5"/>
+      <c r="AA179" s="5"/>
+      <c r="AB179" s="5"/>
+      <c r="AC179" s="5"/>
+      <c r="AD179" s="5"/>
+      <c r="AE179" s="5"/>
+      <c r="AF179" s="5"/>
+      <c r="AG179" s="5"/>
+      <c r="AH179" s="5"/>
+      <c r="AI179" s="5"/>
+      <c r="AJ179" s="5"/>
     </row>
     <row r="180" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B180" s="39" t="s">
+      <c r="B180" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="C180" s="76">
+      <c r="C180" s="75">
         <v>39787</v>
       </c>
-      <c r="D180" s="76">
+      <c r="D180" s="75">
         <v>2931</v>
       </c>
-      <c r="E180" s="76">
+      <c r="E180" s="75">
         <v>1351</v>
       </c>
-      <c r="F180" s="76">
+      <c r="F180" s="75">
         <v>440</v>
       </c>
-      <c r="G180" s="76">
+      <c r="G180" s="75">
         <v>448</v>
       </c>
-      <c r="H180" s="76">
+      <c r="H180" s="75">
         <v>4189</v>
       </c>
-      <c r="I180" s="76">
+      <c r="I180" s="75">
         <v>1340</v>
       </c>
-      <c r="J180" s="76">
+      <c r="J180" s="75">
         <v>2003</v>
       </c>
-      <c r="K180" s="76">
+      <c r="K180" s="75">
         <v>3044</v>
       </c>
-      <c r="L180" s="76">
+      <c r="L180" s="75">
         <v>2049</v>
       </c>
-      <c r="M180" s="76">
+      <c r="M180" s="75">
         <v>57582</v>
       </c>
-      <c r="N180" s="6"/>
-[...21 lines deleted...]
-      <c r="AJ180" s="6"/>
+      <c r="N180" s="5"/>
+      <c r="O180" s="5"/>
+      <c r="P180" s="5"/>
+      <c r="Q180" s="5"/>
+      <c r="R180" s="5"/>
+      <c r="S180" s="5"/>
+      <c r="T180" s="5"/>
+      <c r="U180" s="5"/>
+      <c r="V180" s="5"/>
+      <c r="W180" s="5"/>
+      <c r="X180" s="5"/>
+      <c r="Y180" s="5"/>
+      <c r="Z180" s="5"/>
+      <c r="AA180" s="5"/>
+      <c r="AB180" s="5"/>
+      <c r="AC180" s="5"/>
+      <c r="AD180" s="5"/>
+      <c r="AE180" s="5"/>
+      <c r="AF180" s="5"/>
+      <c r="AG180" s="5"/>
+      <c r="AH180" s="5"/>
+      <c r="AI180" s="5"/>
+      <c r="AJ180" s="5"/>
     </row>
     <row r="181" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B181" s="37" t="s">
+      <c r="B181" s="36" t="s">
         <v>49</v>
       </c>
-      <c r="C181" s="74">
+      <c r="C181" s="73">
         <v>15523</v>
       </c>
-      <c r="D181" s="74">
+      <c r="D181" s="73">
         <v>967</v>
       </c>
-      <c r="E181" s="74">
+      <c r="E181" s="73">
         <v>489</v>
       </c>
-      <c r="F181" s="74">
+      <c r="F181" s="73">
         <v>125</v>
       </c>
-      <c r="G181" s="74">
+      <c r="G181" s="73">
         <v>62</v>
       </c>
-      <c r="H181" s="74">
+      <c r="H181" s="73">
         <v>1650</v>
       </c>
-      <c r="I181" s="74">
+      <c r="I181" s="73">
         <v>559</v>
       </c>
-      <c r="J181" s="74">
+      <c r="J181" s="73">
         <v>873</v>
       </c>
-      <c r="K181" s="74">
+      <c r="K181" s="73">
         <v>1550</v>
       </c>
-      <c r="L181" s="74">
+      <c r="L181" s="73">
         <v>763</v>
       </c>
-      <c r="M181" s="75">
+      <c r="M181" s="74">
         <v>22561</v>
       </c>
-      <c r="N181" s="6"/>
-[...21 lines deleted...]
-      <c r="AJ181" s="6"/>
+      <c r="N181" s="5"/>
+      <c r="O181" s="5"/>
+      <c r="P181" s="5"/>
+      <c r="Q181" s="5"/>
+      <c r="R181" s="5"/>
+      <c r="S181" s="5"/>
+      <c r="T181" s="5"/>
+      <c r="U181" s="5"/>
+      <c r="V181" s="5"/>
+      <c r="W181" s="5"/>
+      <c r="X181" s="5"/>
+      <c r="Y181" s="5"/>
+      <c r="Z181" s="5"/>
+      <c r="AA181" s="5"/>
+      <c r="AB181" s="5"/>
+      <c r="AC181" s="5"/>
+      <c r="AD181" s="5"/>
+      <c r="AE181" s="5"/>
+      <c r="AF181" s="5"/>
+      <c r="AG181" s="5"/>
+      <c r="AH181" s="5"/>
+      <c r="AI181" s="5"/>
+      <c r="AJ181" s="5"/>
     </row>
     <row r="182" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B182" s="37" t="s">
+      <c r="B182" s="36" t="s">
         <v>50</v>
       </c>
-      <c r="C182" s="74">
+      <c r="C182" s="73">
         <v>10310</v>
       </c>
-      <c r="D182" s="74">
+      <c r="D182" s="73">
         <v>524</v>
       </c>
-      <c r="E182" s="74">
+      <c r="E182" s="73">
         <v>412</v>
       </c>
-      <c r="F182" s="74">
+      <c r="F182" s="73">
         <v>217</v>
       </c>
-      <c r="G182" s="74">
+      <c r="G182" s="73">
         <v>32</v>
       </c>
-      <c r="H182" s="74">
+      <c r="H182" s="73">
         <v>1762</v>
       </c>
-      <c r="I182" s="74">
+      <c r="I182" s="73">
         <v>1063</v>
       </c>
-      <c r="J182" s="74">
+      <c r="J182" s="73">
         <v>1130</v>
       </c>
-      <c r="K182" s="74">
+      <c r="K182" s="73">
         <v>1963</v>
       </c>
-      <c r="L182" s="74">
+      <c r="L182" s="73">
         <v>492</v>
       </c>
-      <c r="M182" s="75">
+      <c r="M182" s="74">
         <v>17905</v>
       </c>
-      <c r="N182" s="3"/>
-[...21 lines deleted...]
-      <c r="AJ182" s="6"/>
+      <c r="N182" s="2"/>
+      <c r="O182" s="5"/>
+      <c r="P182" s="5"/>
+      <c r="Q182" s="5"/>
+      <c r="R182" s="5"/>
+      <c r="S182" s="5"/>
+      <c r="T182" s="5"/>
+      <c r="U182" s="5"/>
+      <c r="V182" s="5"/>
+      <c r="W182" s="5"/>
+      <c r="X182" s="5"/>
+      <c r="Y182" s="5"/>
+      <c r="Z182" s="5"/>
+      <c r="AA182" s="5"/>
+      <c r="AB182" s="5"/>
+      <c r="AC182" s="5"/>
+      <c r="AD182" s="5"/>
+      <c r="AE182" s="5"/>
+      <c r="AF182" s="5"/>
+      <c r="AG182" s="5"/>
+      <c r="AH182" s="5"/>
+      <c r="AI182" s="5"/>
+      <c r="AJ182" s="5"/>
     </row>
     <row r="183" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B183" s="37" t="s">
+      <c r="B183" s="36" t="s">
         <v>19</v>
       </c>
-      <c r="C183" s="74"/>
-[...32 lines deleted...]
-      <c r="AJ183" s="6"/>
+      <c r="C183" s="73">
+        <v>3657</v>
+      </c>
+      <c r="D183" s="73">
+        <v>370</v>
+      </c>
+      <c r="E183" s="73">
+        <v>193</v>
+      </c>
+      <c r="F183" s="73">
+        <v>21</v>
+      </c>
+      <c r="G183" s="73">
+        <v>11</v>
+      </c>
+      <c r="H183" s="73">
+        <v>441</v>
+      </c>
+      <c r="I183" s="73">
+        <v>243</v>
+      </c>
+      <c r="J183" s="73">
+        <v>365</v>
+      </c>
+      <c r="K183" s="73">
+        <v>914</v>
+      </c>
+      <c r="L183" s="73">
+        <v>238</v>
+      </c>
+      <c r="M183" s="74">
+        <v>6453</v>
+      </c>
+      <c r="N183" s="2"/>
+      <c r="O183" s="5"/>
+      <c r="P183" s="5"/>
+      <c r="Q183" s="5"/>
+      <c r="R183" s="5"/>
+      <c r="S183" s="5"/>
+      <c r="T183" s="5"/>
+      <c r="U183" s="5"/>
+      <c r="V183" s="5"/>
+      <c r="W183" s="5"/>
+      <c r="X183" s="5"/>
+      <c r="Y183" s="5"/>
+      <c r="Z183" s="5"/>
+      <c r="AA183" s="5"/>
+      <c r="AB183" s="5"/>
+      <c r="AC183" s="5"/>
+      <c r="AD183" s="5"/>
+      <c r="AE183" s="5"/>
+      <c r="AF183" s="5"/>
+      <c r="AG183" s="5"/>
+      <c r="AH183" s="5"/>
+      <c r="AI183" s="5"/>
+      <c r="AJ183" s="5"/>
     </row>
     <row r="184" spans="2:36" x14ac:dyDescent="0.25">
-      <c r="B184" s="39" t="s">
+      <c r="B184" s="38" t="s">
         <v>20</v>
       </c>
-      <c r="C184" s="76">
-[...11 lines deleted...]
-      <c r="G184" s="76">
+      <c r="C184" s="75">
+        <v>29490</v>
+      </c>
+      <c r="D184" s="75">
+        <v>1861</v>
+      </c>
+      <c r="E184" s="75">
+        <v>1094</v>
+      </c>
+      <c r="F184" s="75">
+        <v>363</v>
+      </c>
+      <c r="G184" s="75">
+        <v>105</v>
+      </c>
+      <c r="H184" s="75">
+        <v>3853</v>
+      </c>
+      <c r="I184" s="75">
+        <v>1865</v>
+      </c>
+      <c r="J184" s="75">
+        <v>2368</v>
+      </c>
+      <c r="K184" s="75">
+        <v>4427</v>
+      </c>
+      <c r="L184" s="75">
+        <v>1493</v>
+      </c>
+      <c r="M184" s="75">
+        <v>46919</v>
+      </c>
+      <c r="N184" s="5"/>
+      <c r="O184" s="5"/>
+      <c r="P184" s="5"/>
+      <c r="Q184" s="5"/>
+      <c r="R184" s="5"/>
+      <c r="S184" s="5"/>
+      <c r="T184" s="5"/>
+      <c r="U184" s="5"/>
+      <c r="V184" s="5"/>
+      <c r="W184" s="5"/>
+      <c r="X184" s="5"/>
+      <c r="Y184" s="5"/>
+      <c r="Z184" s="5"/>
+      <c r="AA184" s="5"/>
+      <c r="AB184" s="5"/>
+      <c r="AC184" s="5"/>
+      <c r="AD184" s="5"/>
+      <c r="AE184" s="5"/>
+      <c r="AF184" s="5"/>
+      <c r="AG184" s="5"/>
+      <c r="AH184" s="5"/>
+      <c r="AI184" s="5"/>
+      <c r="AJ184" s="5"/>
+    </row>
+    <row r="185" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="B185" s="36" t="s">
+        <v>21</v>
+      </c>
+      <c r="C185" s="73"/>
+      <c r="D185" s="73"/>
+      <c r="E185" s="73"/>
+      <c r="F185" s="73"/>
+      <c r="G185" s="73"/>
+      <c r="H185" s="73"/>
+      <c r="I185" s="73"/>
+      <c r="J185" s="73"/>
+      <c r="K185" s="73"/>
+      <c r="L185" s="73"/>
+      <c r="M185" s="74"/>
+      <c r="N185" s="5"/>
+      <c r="O185" s="5"/>
+      <c r="P185" s="5"/>
+      <c r="Q185" s="5"/>
+      <c r="R185" s="5"/>
+      <c r="S185" s="5"/>
+      <c r="T185" s="5"/>
+      <c r="U185" s="5"/>
+      <c r="V185" s="5"/>
+      <c r="W185" s="5"/>
+      <c r="X185" s="5"/>
+      <c r="Y185" s="5"/>
+      <c r="Z185" s="5"/>
+      <c r="AA185" s="5"/>
+      <c r="AB185" s="5"/>
+      <c r="AC185" s="5"/>
+      <c r="AD185" s="5"/>
+      <c r="AE185" s="5"/>
+      <c r="AF185" s="5"/>
+      <c r="AG185" s="5"/>
+      <c r="AH185" s="5"/>
+      <c r="AI185" s="5"/>
+      <c r="AJ185" s="5"/>
+    </row>
+    <row r="186" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="B186" s="36" t="s">
+        <v>22</v>
+      </c>
+      <c r="C186" s="73"/>
+      <c r="D186" s="73"/>
+      <c r="E186" s="73"/>
+      <c r="F186" s="73"/>
+      <c r="G186" s="73"/>
+      <c r="H186" s="73"/>
+      <c r="I186" s="73"/>
+      <c r="J186" s="73"/>
+      <c r="K186" s="73"/>
+      <c r="L186" s="73"/>
+      <c r="M186" s="74"/>
+      <c r="N186" s="5"/>
+      <c r="O186" s="5"/>
+      <c r="P186" s="5"/>
+      <c r="Q186" s="5"/>
+      <c r="R186" s="5"/>
+      <c r="S186" s="5"/>
+      <c r="T186" s="5"/>
+      <c r="U186" s="5"/>
+      <c r="V186" s="5"/>
+      <c r="W186" s="5"/>
+      <c r="X186" s="5"/>
+      <c r="Y186" s="5"/>
+      <c r="Z186" s="5"/>
+      <c r="AA186" s="5"/>
+      <c r="AB186" s="5"/>
+      <c r="AC186" s="5"/>
+      <c r="AD186" s="5"/>
+      <c r="AE186" s="5"/>
+      <c r="AF186" s="5"/>
+      <c r="AG186" s="5"/>
+      <c r="AH186" s="5"/>
+      <c r="AI186" s="5"/>
+      <c r="AJ186" s="5"/>
+    </row>
+    <row r="187" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="B187" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="C187" s="73"/>
+      <c r="D187" s="73"/>
+      <c r="E187" s="73"/>
+      <c r="F187" s="73"/>
+      <c r="G187" s="73"/>
+      <c r="H187" s="73"/>
+      <c r="I187" s="73"/>
+      <c r="J187" s="73"/>
+      <c r="K187" s="73"/>
+      <c r="L187" s="73"/>
+      <c r="M187" s="74"/>
+      <c r="N187" s="5"/>
+      <c r="O187" s="5"/>
+      <c r="P187" s="5"/>
+      <c r="Q187" s="5"/>
+      <c r="R187" s="5"/>
+      <c r="S187" s="5"/>
+      <c r="T187" s="5"/>
+      <c r="U187" s="5"/>
+      <c r="V187" s="5"/>
+      <c r="W187" s="5"/>
+      <c r="X187" s="5"/>
+      <c r="Y187" s="5"/>
+      <c r="Z187" s="5"/>
+      <c r="AA187" s="5"/>
+      <c r="AB187" s="5"/>
+      <c r="AC187" s="5"/>
+      <c r="AD187" s="5"/>
+      <c r="AE187" s="5"/>
+      <c r="AF187" s="5"/>
+      <c r="AG187" s="5"/>
+      <c r="AH187" s="5"/>
+      <c r="AI187" s="5"/>
+      <c r="AJ187" s="5"/>
+    </row>
+    <row r="188" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="B188" s="38" t="s">
+        <v>24</v>
+      </c>
+      <c r="C188" s="75"/>
+      <c r="D188" s="75"/>
+      <c r="E188" s="75"/>
+      <c r="F188" s="75"/>
+      <c r="G188" s="75"/>
+      <c r="H188" s="75"/>
+      <c r="I188" s="75"/>
+      <c r="J188" s="75"/>
+      <c r="K188" s="75"/>
+      <c r="L188" s="75"/>
+      <c r="M188" s="75"/>
+      <c r="N188" s="5"/>
+      <c r="O188" s="5"/>
+      <c r="P188" s="5"/>
+      <c r="Q188" s="5"/>
+      <c r="R188" s="5"/>
+      <c r="S188" s="5"/>
+      <c r="T188" s="5"/>
+      <c r="U188" s="5"/>
+      <c r="V188" s="5"/>
+      <c r="W188" s="5"/>
+      <c r="X188" s="5"/>
+      <c r="Y188" s="5"/>
+      <c r="Z188" s="5"/>
+      <c r="AA188" s="5"/>
+      <c r="AB188" s="5"/>
+      <c r="AC188" s="5"/>
+      <c r="AD188" s="5"/>
+      <c r="AE188" s="5"/>
+      <c r="AF188" s="5"/>
+      <c r="AG188" s="5"/>
+      <c r="AH188" s="5"/>
+      <c r="AI188" s="5"/>
+      <c r="AJ188" s="5"/>
+    </row>
+    <row r="189" spans="2:36" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B189" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="C189" s="76">
+        <v>114594</v>
+      </c>
+      <c r="D189" s="76">
+        <v>10322</v>
+      </c>
+      <c r="E189" s="76">
+        <v>4349</v>
+      </c>
+      <c r="F189" s="76">
+        <v>1741</v>
+      </c>
+      <c r="G189" s="76">
+        <v>1238</v>
+      </c>
+      <c r="H189" s="76">
+        <v>15448</v>
+      </c>
+      <c r="I189" s="76">
+        <v>4291</v>
+      </c>
+      <c r="J189" s="76">
+        <v>5923</v>
+      </c>
+      <c r="K189" s="76">
+        <v>9837</v>
+      </c>
+      <c r="L189" s="76">
+        <v>6017</v>
+      </c>
+      <c r="M189" s="76">
+        <v>173760</v>
+      </c>
+      <c r="N189" s="5"/>
+      <c r="O189" s="5"/>
+      <c r="P189" s="5"/>
+      <c r="Q189" s="5"/>
+      <c r="R189" s="5"/>
+      <c r="S189" s="5"/>
+      <c r="T189" s="5"/>
+      <c r="U189" s="5"/>
+      <c r="V189" s="5"/>
+      <c r="W189" s="5"/>
+      <c r="X189" s="5"/>
+      <c r="Y189" s="5"/>
+      <c r="Z189" s="5"/>
+      <c r="AA189" s="5"/>
+      <c r="AB189" s="5"/>
+      <c r="AC189" s="5"/>
+      <c r="AD189" s="5"/>
+      <c r="AE189" s="5"/>
+      <c r="AF189" s="5"/>
+      <c r="AG189" s="5"/>
+      <c r="AH189" s="5"/>
+      <c r="AI189" s="5"/>
+      <c r="AJ189" s="5"/>
+    </row>
+    <row r="190" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="B190" s="9"/>
+      <c r="C190" s="10"/>
+      <c r="D190" s="10"/>
+      <c r="E190" s="10"/>
+      <c r="F190" s="10"/>
+      <c r="G190" s="10"/>
+      <c r="H190" s="10"/>
+      <c r="I190" s="10"/>
+      <c r="J190" s="10"/>
+      <c r="K190" s="10"/>
+      <c r="L190" s="10"/>
+      <c r="M190" s="10"/>
+      <c r="N190" s="21"/>
+      <c r="O190" s="25"/>
+      <c r="P190" s="25"/>
+      <c r="Q190" s="25"/>
+      <c r="R190" s="21"/>
+      <c r="S190" s="21"/>
+      <c r="T190" s="21"/>
+      <c r="U190" s="21"/>
+      <c r="V190" s="21"/>
+      <c r="W190" s="21"/>
+      <c r="X190" s="21"/>
+      <c r="Y190" s="21"/>
+      <c r="Z190" s="21"/>
+      <c r="AA190" s="24"/>
+      <c r="AB190" s="24"/>
+      <c r="AC190" s="24"/>
+      <c r="AD190" s="21"/>
+      <c r="AE190" s="21"/>
+      <c r="AF190" s="21"/>
+      <c r="AG190" s="21"/>
+      <c r="AH190" s="21"/>
+      <c r="AI190" s="21"/>
+    </row>
+    <row r="191" spans="2:36" ht="20.25" x14ac:dyDescent="0.3">
+      <c r="B191" s="41" t="s">
+        <v>86</v>
+      </c>
+      <c r="C191" s="28"/>
+      <c r="D191" s="28"/>
+      <c r="E191" s="28"/>
+      <c r="F191" s="28"/>
+      <c r="G191" s="28"/>
+      <c r="H191" s="28"/>
+      <c r="I191" s="28"/>
+      <c r="J191" s="28"/>
+      <c r="K191" s="28"/>
+      <c r="L191" s="28"/>
+      <c r="M191" s="28"/>
+      <c r="N191" s="5"/>
+      <c r="O191" s="5"/>
+      <c r="P191" s="5"/>
+      <c r="Q191" s="5"/>
+      <c r="R191" s="5"/>
+      <c r="S191" s="5"/>
+      <c r="T191" s="5"/>
+      <c r="U191" s="5"/>
+      <c r="V191" s="5"/>
+      <c r="W191" s="5"/>
+      <c r="X191" s="5"/>
+      <c r="Y191" s="5"/>
+      <c r="Z191" s="5"/>
+      <c r="AA191" s="5"/>
+      <c r="AB191" s="5"/>
+      <c r="AC191" s="5"/>
+      <c r="AD191" s="5"/>
+      <c r="AE191" s="5"/>
+      <c r="AF191" s="5"/>
+      <c r="AG191" s="5"/>
+      <c r="AH191" s="5"/>
+      <c r="AI191" s="5"/>
+      <c r="AJ191" s="5"/>
+    </row>
+    <row r="192" spans="2:36" s="32" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="B192" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="C192" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="D192" s="34" t="s">
+        <v>4</v>
+      </c>
+      <c r="E192" s="34" t="s">
+        <v>26</v>
+      </c>
+      <c r="F192" s="34" t="s">
+        <v>5</v>
+      </c>
+      <c r="G192" s="34" t="s">
+        <v>6</v>
+      </c>
+      <c r="H192" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="I192" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="J192" s="35" t="s">
+        <v>29</v>
+      </c>
+      <c r="K192" s="35" t="s">
+        <v>30</v>
+      </c>
+      <c r="L192" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="M192" s="34" t="s">
+        <v>7</v>
+      </c>
+      <c r="N192" s="5"/>
+      <c r="O192" s="5"/>
+      <c r="P192" s="73"/>
+      <c r="Q192" s="73"/>
+      <c r="R192" s="5"/>
+      <c r="S192" s="5"/>
+      <c r="T192" s="5"/>
+      <c r="U192" s="5"/>
+      <c r="V192" s="5"/>
+      <c r="W192" s="5"/>
+      <c r="X192" s="5"/>
+      <c r="Y192" s="5"/>
+      <c r="Z192" s="5"/>
+      <c r="AA192" s="5"/>
+      <c r="AB192" s="5"/>
+      <c r="AC192" s="5"/>
+      <c r="AD192" s="5"/>
+      <c r="AE192" s="5"/>
+      <c r="AF192" s="5"/>
+      <c r="AG192" s="5"/>
+      <c r="AH192" s="5"/>
+      <c r="AI192" s="5"/>
+      <c r="AJ192" s="5"/>
+    </row>
+    <row r="193" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="B193" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" s="71">
+        <v>9275</v>
+      </c>
+      <c r="D193" s="71">
+        <v>773</v>
+      </c>
+      <c r="E193" s="71">
+        <v>397</v>
+      </c>
+      <c r="F193" s="71">
+        <v>259</v>
+      </c>
+      <c r="G193" s="71">
+        <v>57</v>
+      </c>
+      <c r="H193" s="71">
+        <v>706</v>
+      </c>
+      <c r="I193" s="71">
+        <v>110</v>
+      </c>
+      <c r="J193" s="71">
+        <v>261</v>
+      </c>
+      <c r="K193" s="71">
+        <v>486</v>
+      </c>
+      <c r="L193" s="71">
+        <v>488</v>
+      </c>
+      <c r="M193" s="72">
+        <v>12812</v>
+      </c>
+      <c r="N193" s="51"/>
+      <c r="O193" s="5"/>
+      <c r="P193" s="73"/>
+      <c r="Q193" s="73"/>
+      <c r="S193" s="5"/>
+      <c r="T193" s="5"/>
+      <c r="U193" s="5"/>
+      <c r="V193" s="5"/>
+      <c r="W193" s="5"/>
+      <c r="X193" s="5"/>
+      <c r="Y193" s="5"/>
+      <c r="Z193" s="5"/>
+      <c r="AA193" s="5"/>
+      <c r="AB193" s="5"/>
+      <c r="AC193" s="5"/>
+      <c r="AD193" s="5"/>
+      <c r="AE193" s="5"/>
+      <c r="AF193" s="5"/>
+      <c r="AG193" s="5"/>
+      <c r="AH193" s="5"/>
+      <c r="AI193" s="5"/>
+      <c r="AJ193" s="5"/>
+    </row>
+    <row r="194" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="B194" s="36" t="s">
+        <v>10</v>
+      </c>
+      <c r="C194" s="73">
+        <v>8616</v>
+      </c>
+      <c r="D194" s="73">
+        <v>640</v>
+      </c>
+      <c r="E194" s="73">
+        <v>375</v>
+      </c>
+      <c r="F194" s="73">
+        <v>196</v>
+      </c>
+      <c r="G194" s="73">
+        <v>64</v>
+      </c>
+      <c r="H194" s="73">
+        <v>892</v>
+      </c>
+      <c r="I194" s="73">
+        <v>142</v>
+      </c>
+      <c r="J194" s="73">
+        <v>173</v>
+      </c>
+      <c r="K194" s="73">
+        <v>427</v>
+      </c>
+      <c r="L194" s="73">
+        <v>366</v>
+      </c>
+      <c r="M194" s="74">
+        <v>11891</v>
+      </c>
+      <c r="N194" s="51"/>
+      <c r="O194" s="5"/>
+      <c r="P194" s="2"/>
+      <c r="Q194" s="2"/>
+      <c r="R194" s="5"/>
+      <c r="S194" s="5"/>
+      <c r="T194" s="5"/>
+      <c r="U194" s="5"/>
+      <c r="V194" s="5"/>
+      <c r="W194" s="5"/>
+      <c r="X194" s="5"/>
+      <c r="Y194" s="5"/>
+      <c r="Z194" s="5"/>
+      <c r="AA194" s="5"/>
+      <c r="AB194" s="5"/>
+      <c r="AC194" s="5"/>
+      <c r="AD194" s="5"/>
+      <c r="AE194" s="5"/>
+      <c r="AF194" s="5"/>
+      <c r="AG194" s="5"/>
+      <c r="AH194" s="5"/>
+      <c r="AI194" s="5"/>
+      <c r="AJ194" s="5"/>
+    </row>
+    <row r="195" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="B195" s="36" t="s">
+        <v>46</v>
+      </c>
+      <c r="C195" s="73">
+        <v>9777</v>
+      </c>
+      <c r="D195" s="73">
+        <v>725</v>
+      </c>
+      <c r="E195" s="73">
+        <v>365</v>
+      </c>
+      <c r="F195" s="73">
+        <v>108</v>
+      </c>
+      <c r="G195" s="73">
+        <v>65</v>
+      </c>
+      <c r="H195" s="73">
+        <v>485</v>
+      </c>
+      <c r="I195" s="73">
+        <v>166</v>
+      </c>
+      <c r="J195" s="73">
+        <v>203</v>
+      </c>
+      <c r="K195" s="73">
+        <v>483</v>
+      </c>
+      <c r="L195" s="73">
+        <v>395</v>
+      </c>
+      <c r="M195" s="74">
+        <v>12772</v>
+      </c>
+      <c r="N195" s="51"/>
+      <c r="O195" s="2"/>
+      <c r="P195" s="5"/>
+      <c r="Q195" s="5"/>
+      <c r="R195" s="51"/>
+      <c r="S195" s="5"/>
+      <c r="T195" s="5"/>
+      <c r="U195" s="5"/>
+      <c r="V195" s="5"/>
+      <c r="W195" s="5"/>
+      <c r="X195" s="5"/>
+      <c r="Y195" s="5"/>
+      <c r="Z195" s="5"/>
+      <c r="AA195" s="5"/>
+      <c r="AB195" s="5"/>
+      <c r="AC195" s="5"/>
+      <c r="AD195" s="5"/>
+      <c r="AE195" s="5"/>
+      <c r="AF195" s="5"/>
+      <c r="AG195" s="5"/>
+      <c r="AH195" s="5"/>
+      <c r="AI195" s="5"/>
+      <c r="AJ195" s="5"/>
+    </row>
+    <row r="196" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="B196" s="38" t="s">
+        <v>12</v>
+      </c>
+      <c r="C196" s="75">
+        <v>27668</v>
+      </c>
+      <c r="D196" s="75">
+        <v>2138</v>
+      </c>
+      <c r="E196" s="75">
+        <v>1137</v>
+      </c>
+      <c r="F196" s="75">
+        <v>563</v>
+      </c>
+      <c r="G196" s="75">
+        <v>186</v>
+      </c>
+      <c r="H196" s="75">
+        <v>2083</v>
+      </c>
+      <c r="I196" s="75">
+        <v>418</v>
+      </c>
+      <c r="J196" s="75">
+        <v>637</v>
+      </c>
+      <c r="K196" s="75">
+        <v>1396</v>
+      </c>
+      <c r="L196" s="75">
+        <v>1249</v>
+      </c>
+      <c r="M196" s="75">
+        <v>37475</v>
+      </c>
+      <c r="N196" s="51"/>
+      <c r="O196" s="21"/>
+      <c r="P196" s="5"/>
+      <c r="Q196" s="5"/>
+      <c r="R196" s="5"/>
+      <c r="S196" s="5"/>
+      <c r="T196" s="5"/>
+      <c r="U196" s="5"/>
+      <c r="V196" s="5"/>
+      <c r="W196" s="5"/>
+      <c r="X196" s="5"/>
+      <c r="Y196" s="5"/>
+      <c r="Z196" s="5"/>
+      <c r="AA196" s="5"/>
+      <c r="AB196" s="5"/>
+      <c r="AC196" s="5"/>
+      <c r="AD196" s="5"/>
+      <c r="AE196" s="5"/>
+      <c r="AF196" s="5"/>
+      <c r="AG196" s="5"/>
+      <c r="AH196" s="5"/>
+      <c r="AI196" s="5"/>
+      <c r="AJ196" s="5"/>
+    </row>
+    <row r="197" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="B197" s="36" t="s">
+        <v>47</v>
+      </c>
+      <c r="C197" s="73">
+        <v>8124</v>
+      </c>
+      <c r="D197" s="73">
+        <v>415</v>
+      </c>
+      <c r="E197" s="73">
+        <v>365</v>
+      </c>
+      <c r="F197" s="73">
+        <v>206</v>
+      </c>
+      <c r="G197" s="73">
+        <v>78</v>
+      </c>
+      <c r="H197" s="73">
+        <v>666</v>
+      </c>
+      <c r="I197" s="73">
+        <v>207</v>
+      </c>
+      <c r="J197" s="73">
+        <v>280</v>
+      </c>
+      <c r="K197" s="73">
+        <v>625</v>
+      </c>
+      <c r="L197" s="73">
+        <v>379</v>
+      </c>
+      <c r="M197" s="74">
+        <v>11345</v>
+      </c>
+      <c r="N197" s="51"/>
+      <c r="O197" s="21"/>
+      <c r="P197" s="5"/>
+      <c r="Q197" s="5"/>
+      <c r="R197" s="5"/>
+      <c r="S197" s="5"/>
+      <c r="T197" s="5"/>
+      <c r="U197" s="5"/>
+      <c r="V197" s="5"/>
+      <c r="W197" s="5"/>
+      <c r="X197" s="5"/>
+      <c r="Y197" s="5"/>
+      <c r="Z197" s="5"/>
+      <c r="AA197" s="5"/>
+      <c r="AB197" s="5"/>
+      <c r="AC197" s="5"/>
+      <c r="AD197" s="5"/>
+      <c r="AE197" s="5"/>
+      <c r="AF197" s="5"/>
+      <c r="AG197" s="5"/>
+      <c r="AH197" s="5"/>
+      <c r="AI197" s="5"/>
+      <c r="AJ197" s="5"/>
+    </row>
+    <row r="198" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="B198" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="C198" s="73">
+        <v>7358</v>
+      </c>
+      <c r="D198" s="73">
+        <v>294</v>
+      </c>
+      <c r="E198" s="73">
+        <v>256</v>
+      </c>
+      <c r="F198" s="73">
+        <v>40</v>
+      </c>
+      <c r="G198" s="73">
+        <v>39</v>
+      </c>
+      <c r="H198" s="73">
+        <v>436</v>
+      </c>
+      <c r="I198" s="73">
+        <v>198</v>
+      </c>
+      <c r="J198" s="73">
+        <v>205</v>
+      </c>
+      <c r="K198" s="73">
+        <v>496</v>
+      </c>
+      <c r="L198" s="73">
+        <v>347</v>
+      </c>
+      <c r="M198" s="74">
+        <v>9669</v>
+      </c>
+      <c r="N198" s="51"/>
+      <c r="O198" s="21"/>
+      <c r="P198" s="5"/>
+      <c r="Q198" s="5"/>
+      <c r="R198" s="5"/>
+      <c r="S198" s="5"/>
+      <c r="T198" s="5"/>
+      <c r="U198" s="5"/>
+      <c r="V198" s="5"/>
+      <c r="W198" s="5"/>
+      <c r="X198" s="5"/>
+      <c r="Y198" s="5"/>
+      <c r="Z198" s="5"/>
+      <c r="AA198" s="5"/>
+      <c r="AB198" s="5"/>
+      <c r="AC198" s="5"/>
+      <c r="AD198" s="5"/>
+      <c r="AE198" s="5"/>
+      <c r="AF198" s="5"/>
+      <c r="AG198" s="5"/>
+      <c r="AH198" s="5"/>
+      <c r="AI198" s="5"/>
+      <c r="AJ198" s="5"/>
+    </row>
+    <row r="199" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="B199" s="36" t="s">
+        <v>48</v>
+      </c>
+      <c r="C199" s="73">
+        <v>7501</v>
+      </c>
+      <c r="D199" s="73">
+        <v>227</v>
+      </c>
+      <c r="E199" s="73">
+        <v>274</v>
+      </c>
+      <c r="F199" s="73">
+        <v>42</v>
+      </c>
+      <c r="G199" s="73">
+        <v>24</v>
+      </c>
+      <c r="H199" s="73">
+        <v>394</v>
+      </c>
+      <c r="I199" s="73">
+        <v>147</v>
+      </c>
+      <c r="J199" s="73">
+        <v>224</v>
+      </c>
+      <c r="K199" s="73">
+        <v>577</v>
+      </c>
+      <c r="L199" s="73">
+        <v>388</v>
+      </c>
+      <c r="M199" s="74">
+        <v>9798</v>
+      </c>
+      <c r="N199" s="51"/>
+      <c r="O199" s="21"/>
+      <c r="P199" s="5"/>
+      <c r="Q199" s="5"/>
+      <c r="R199" s="5"/>
+      <c r="S199" s="5"/>
+      <c r="T199" s="5"/>
+      <c r="U199" s="5"/>
+      <c r="V199" s="5"/>
+      <c r="W199" s="5"/>
+      <c r="X199" s="5"/>
+      <c r="Y199" s="5"/>
+      <c r="Z199" s="5"/>
+      <c r="AA199" s="5"/>
+      <c r="AB199" s="5"/>
+      <c r="AC199" s="5"/>
+      <c r="AD199" s="5"/>
+      <c r="AE199" s="5"/>
+      <c r="AF199" s="5"/>
+      <c r="AG199" s="5"/>
+      <c r="AH199" s="5"/>
+      <c r="AI199" s="5"/>
+      <c r="AJ199" s="5"/>
+    </row>
+    <row r="200" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="B200" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="C200" s="75">
+        <v>22983</v>
+      </c>
+      <c r="D200" s="75">
+        <v>936</v>
+      </c>
+      <c r="E200" s="75">
+        <v>895</v>
+      </c>
+      <c r="F200" s="75">
+        <v>288</v>
+      </c>
+      <c r="G200" s="75">
+        <v>141</v>
+      </c>
+      <c r="H200" s="75">
+        <v>1496</v>
+      </c>
+      <c r="I200" s="75">
+        <v>552</v>
+      </c>
+      <c r="J200" s="75">
+        <v>709</v>
+      </c>
+      <c r="K200" s="75">
+        <v>1698</v>
+      </c>
+      <c r="L200" s="75">
+        <v>1114</v>
+      </c>
+      <c r="M200" s="75">
+        <v>30812</v>
+      </c>
+      <c r="N200" s="51"/>
+      <c r="O200" s="91"/>
+      <c r="P200" s="5"/>
+      <c r="Q200" s="5"/>
+      <c r="R200" s="5"/>
+      <c r="S200" s="5"/>
+      <c r="T200" s="5"/>
+      <c r="U200" s="5"/>
+      <c r="V200" s="5"/>
+      <c r="W200" s="5"/>
+      <c r="X200" s="5"/>
+      <c r="Y200" s="5"/>
+      <c r="Z200" s="5"/>
+      <c r="AA200" s="5"/>
+      <c r="AB200" s="5"/>
+      <c r="AC200" s="5"/>
+      <c r="AD200" s="5"/>
+      <c r="AE200" s="5"/>
+      <c r="AF200" s="5"/>
+      <c r="AG200" s="5"/>
+      <c r="AH200" s="5"/>
+      <c r="AI200" s="5"/>
+      <c r="AJ200" s="5"/>
+    </row>
+    <row r="201" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="B201" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="C201" s="73">
+        <v>6610</v>
+      </c>
+      <c r="D201" s="73">
+        <v>166</v>
+      </c>
+      <c r="E201" s="73">
+        <v>361</v>
+      </c>
+      <c r="F201" s="73">
+        <v>82</v>
+      </c>
+      <c r="G201" s="73">
+        <v>29</v>
+      </c>
+      <c r="H201" s="73">
+        <v>628</v>
+      </c>
+      <c r="I201" s="73">
+        <v>259</v>
+      </c>
+      <c r="J201" s="73">
+        <v>404</v>
+      </c>
+      <c r="K201" s="73">
+        <v>1095</v>
+      </c>
+      <c r="L201" s="73">
+        <v>446</v>
+      </c>
+      <c r="M201" s="74">
+        <v>10080</v>
+      </c>
+      <c r="N201" s="51"/>
+      <c r="O201" s="21"/>
+      <c r="P201" s="5"/>
+      <c r="Q201" s="5"/>
+      <c r="R201" s="5"/>
+      <c r="S201" s="5"/>
+      <c r="T201" s="5"/>
+      <c r="U201" s="5"/>
+      <c r="V201" s="5"/>
+      <c r="W201" s="5"/>
+      <c r="X201" s="5"/>
+      <c r="Y201" s="5"/>
+      <c r="Z201" s="5"/>
+      <c r="AA201" s="5"/>
+      <c r="AB201" s="5"/>
+      <c r="AC201" s="5"/>
+      <c r="AD201" s="5"/>
+      <c r="AE201" s="5"/>
+      <c r="AF201" s="5"/>
+      <c r="AG201" s="5"/>
+      <c r="AH201" s="5"/>
+      <c r="AI201" s="5"/>
+      <c r="AJ201" s="5"/>
+    </row>
+    <row r="202" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="B202" s="36" t="s">
+        <v>50</v>
+      </c>
+      <c r="C202" s="73">
+        <v>3290</v>
+      </c>
+      <c r="D202" s="73">
+        <v>150</v>
+      </c>
+      <c r="E202" s="73">
+        <v>332</v>
+      </c>
+      <c r="F202" s="73">
+        <v>176</v>
+      </c>
+      <c r="G202" s="73">
+        <v>16</v>
+      </c>
+      <c r="H202" s="73">
+        <v>438</v>
+      </c>
+      <c r="I202" s="73">
+        <v>481</v>
+      </c>
+      <c r="J202" s="73">
+        <v>670</v>
+      </c>
+      <c r="K202" s="73">
+        <v>1246</v>
+      </c>
+      <c r="L202" s="73">
+        <v>227</v>
+      </c>
+      <c r="M202" s="74">
+        <v>7026</v>
+      </c>
+      <c r="N202" s="51"/>
+      <c r="O202" s="21"/>
+      <c r="P202" s="5"/>
+      <c r="Q202" s="5"/>
+      <c r="R202" s="5"/>
+      <c r="S202" s="5"/>
+      <c r="T202" s="5"/>
+      <c r="U202" s="5"/>
+      <c r="V202" s="5"/>
+      <c r="W202" s="5"/>
+      <c r="X202" s="5"/>
+      <c r="Y202" s="5"/>
+      <c r="Z202" s="5"/>
+      <c r="AA202" s="5"/>
+      <c r="AB202" s="5"/>
+      <c r="AC202" s="5"/>
+      <c r="AD202" s="5"/>
+      <c r="AE202" s="5"/>
+      <c r="AF202" s="5"/>
+      <c r="AG202" s="5"/>
+      <c r="AH202" s="5"/>
+      <c r="AI202" s="5"/>
+      <c r="AJ202" s="5"/>
+    </row>
+    <row r="203" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="B203" s="36" t="s">
+        <v>19</v>
+      </c>
+      <c r="C203" s="73">
+        <v>552</v>
+      </c>
+      <c r="D203" s="73">
+        <v>59</v>
+      </c>
+      <c r="E203" s="73">
+        <v>147</v>
+      </c>
+      <c r="F203" s="73">
+        <v>7</v>
+      </c>
+      <c r="G203" s="73">
+        <v>7</v>
+      </c>
+      <c r="H203" s="73">
+        <v>118</v>
+      </c>
+      <c r="I203" s="73">
+        <v>87</v>
+      </c>
+      <c r="J203" s="73">
+        <v>116</v>
+      </c>
+      <c r="K203" s="73">
+        <v>497</v>
+      </c>
+      <c r="L203" s="73">
+        <v>86</v>
+      </c>
+      <c r="M203" s="74">
+        <v>1676</v>
+      </c>
+      <c r="N203" s="51"/>
+      <c r="O203" s="21"/>
+      <c r="P203" s="5"/>
+      <c r="Q203" s="5"/>
+      <c r="R203" s="5"/>
+      <c r="S203" s="5"/>
+      <c r="T203" s="5"/>
+      <c r="U203" s="5"/>
+      <c r="V203" s="5"/>
+      <c r="W203" s="5"/>
+      <c r="X203" s="5"/>
+      <c r="Y203" s="5"/>
+      <c r="Z203" s="5"/>
+      <c r="AA203" s="5"/>
+      <c r="AB203" s="5"/>
+      <c r="AC203" s="5"/>
+      <c r="AD203" s="5"/>
+      <c r="AE203" s="5"/>
+      <c r="AF203" s="5"/>
+      <c r="AG203" s="5"/>
+      <c r="AH203" s="5"/>
+      <c r="AI203" s="5"/>
+      <c r="AJ203" s="5"/>
+    </row>
+    <row r="204" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="B204" s="38" t="s">
+        <v>20</v>
+      </c>
+      <c r="C204" s="75">
+        <v>10452</v>
+      </c>
+      <c r="D204" s="75">
+        <v>375</v>
+      </c>
+      <c r="E204" s="75">
+        <v>840</v>
+      </c>
+      <c r="F204" s="75">
+        <v>265</v>
+      </c>
+      <c r="G204" s="75">
+        <v>52</v>
+      </c>
+      <c r="H204" s="75">
+        <v>1184</v>
+      </c>
+      <c r="I204" s="75">
+        <v>827</v>
+      </c>
+      <c r="J204" s="75">
+        <v>1190</v>
+      </c>
+      <c r="K204" s="75">
+        <v>2838</v>
+      </c>
+      <c r="L204" s="75">
+        <v>759</v>
+      </c>
+      <c r="M204" s="75">
+        <v>18782</v>
+      </c>
+      <c r="N204" s="51"/>
+      <c r="O204" s="91"/>
+      <c r="P204" s="5"/>
+      <c r="Q204" s="5"/>
+      <c r="R204" s="5"/>
+      <c r="S204" s="5"/>
+      <c r="T204" s="5"/>
+      <c r="U204" s="5"/>
+      <c r="V204" s="5"/>
+      <c r="W204" s="5"/>
+      <c r="X204" s="5"/>
+      <c r="Y204" s="5"/>
+      <c r="Z204" s="5"/>
+      <c r="AA204" s="5"/>
+      <c r="AB204" s="5"/>
+      <c r="AC204" s="5"/>
+      <c r="AD204" s="5"/>
+      <c r="AE204" s="5"/>
+      <c r="AF204" s="5"/>
+      <c r="AG204" s="5"/>
+      <c r="AH204" s="5"/>
+      <c r="AI204" s="5"/>
+      <c r="AJ204" s="5"/>
+    </row>
+    <row r="205" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="B205" s="36" t="s">
+        <v>21</v>
+      </c>
+      <c r="C205" s="73"/>
+      <c r="D205" s="73"/>
+      <c r="E205" s="73"/>
+      <c r="F205" s="73"/>
+      <c r="G205" s="73"/>
+      <c r="H205" s="73"/>
+      <c r="I205" s="73"/>
+      <c r="J205" s="73"/>
+      <c r="K205" s="73"/>
+      <c r="L205" s="73"/>
+      <c r="M205" s="74"/>
+      <c r="N205" s="51"/>
+      <c r="O205" s="21"/>
+      <c r="P205" s="5"/>
+      <c r="Q205" s="5"/>
+      <c r="R205" s="5"/>
+      <c r="S205" s="5"/>
+      <c r="T205" s="5"/>
+      <c r="U205" s="5"/>
+      <c r="V205" s="5"/>
+      <c r="W205" s="5"/>
+      <c r="X205" s="5"/>
+      <c r="Y205" s="5"/>
+      <c r="Z205" s="5"/>
+      <c r="AA205" s="5"/>
+      <c r="AB205" s="5"/>
+      <c r="AC205" s="5"/>
+      <c r="AD205" s="5"/>
+      <c r="AE205" s="5"/>
+      <c r="AF205" s="5"/>
+      <c r="AG205" s="5"/>
+      <c r="AH205" s="5"/>
+      <c r="AI205" s="5"/>
+      <c r="AJ205" s="5"/>
+    </row>
+    <row r="206" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="B206" s="36" t="s">
+        <v>22</v>
+      </c>
+      <c r="C206" s="73"/>
+      <c r="D206" s="73"/>
+      <c r="E206" s="73"/>
+      <c r="F206" s="73"/>
+      <c r="G206" s="73"/>
+      <c r="H206" s="73"/>
+      <c r="I206" s="73"/>
+      <c r="J206" s="73"/>
+      <c r="K206" s="73"/>
+      <c r="L206" s="73"/>
+      <c r="M206" s="74"/>
+      <c r="N206" s="51"/>
+      <c r="O206" s="21"/>
+      <c r="P206" s="5"/>
+      <c r="Q206" s="5"/>
+      <c r="R206" s="5"/>
+      <c r="S206" s="5"/>
+      <c r="T206" s="5"/>
+      <c r="U206" s="5"/>
+      <c r="V206" s="5"/>
+      <c r="W206" s="5"/>
+      <c r="X206" s="5"/>
+      <c r="Y206" s="5"/>
+      <c r="Z206" s="5"/>
+      <c r="AA206" s="5"/>
+      <c r="AB206" s="5"/>
+      <c r="AC206" s="5"/>
+      <c r="AD206" s="5"/>
+      <c r="AE206" s="5"/>
+      <c r="AF206" s="5"/>
+      <c r="AG206" s="5"/>
+      <c r="AH206" s="5"/>
+      <c r="AI206" s="5"/>
+      <c r="AJ206" s="5"/>
+    </row>
+    <row r="207" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="B207" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="C207" s="73"/>
+      <c r="D207" s="73"/>
+      <c r="E207" s="73"/>
+      <c r="F207" s="73"/>
+      <c r="G207" s="73"/>
+      <c r="H207" s="73"/>
+      <c r="I207" s="73"/>
+      <c r="J207" s="73"/>
+      <c r="K207" s="73"/>
+      <c r="L207" s="73"/>
+      <c r="M207" s="74"/>
+      <c r="N207" s="51"/>
+      <c r="O207" s="21"/>
+      <c r="P207" s="5"/>
+      <c r="Q207" s="5"/>
+      <c r="R207" s="5"/>
+      <c r="S207" s="5"/>
+      <c r="T207" s="5"/>
+      <c r="U207" s="5"/>
+      <c r="V207" s="5"/>
+      <c r="W207" s="5"/>
+      <c r="X207" s="5"/>
+      <c r="Y207" s="5"/>
+      <c r="Z207" s="5"/>
+      <c r="AA207" s="5"/>
+      <c r="AB207" s="5"/>
+      <c r="AC207" s="5"/>
+      <c r="AD207" s="5"/>
+      <c r="AE207" s="5"/>
+      <c r="AF207" s="5"/>
+      <c r="AG207" s="5"/>
+      <c r="AH207" s="5"/>
+      <c r="AI207" s="5"/>
+      <c r="AJ207" s="5"/>
+    </row>
+    <row r="208" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="B208" s="38" t="s">
+        <v>24</v>
+      </c>
+      <c r="C208" s="75">
+        <v>0</v>
+      </c>
+      <c r="D208" s="75">
+        <v>0</v>
+      </c>
+      <c r="E208" s="75">
+        <v>0</v>
+      </c>
+      <c r="F208" s="75">
+        <v>0</v>
+      </c>
+      <c r="G208" s="75">
+        <v>0</v>
+      </c>
+      <c r="H208" s="75">
+        <v>0</v>
+      </c>
+      <c r="I208" s="75">
+        <v>0</v>
+      </c>
+      <c r="J208" s="75">
+        <v>0</v>
+      </c>
+      <c r="K208" s="75">
+        <v>0</v>
+      </c>
+      <c r="L208" s="75">
+        <v>0</v>
+      </c>
+      <c r="M208" s="75">
+        <v>0</v>
+      </c>
+      <c r="N208" s="21"/>
+      <c r="O208" s="21"/>
+      <c r="P208" s="21"/>
+      <c r="Q208" s="5"/>
+      <c r="R208" s="5"/>
+      <c r="S208" s="5"/>
+      <c r="T208" s="5"/>
+      <c r="U208" s="5"/>
+      <c r="V208" s="5"/>
+      <c r="W208" s="5"/>
+      <c r="X208" s="5"/>
+      <c r="Y208" s="5"/>
+      <c r="Z208" s="5"/>
+      <c r="AA208" s="5"/>
+      <c r="AB208" s="5"/>
+      <c r="AC208" s="5"/>
+      <c r="AD208" s="5"/>
+      <c r="AE208" s="5"/>
+      <c r="AF208" s="5"/>
+      <c r="AG208" s="5"/>
+      <c r="AH208" s="5"/>
+      <c r="AI208" s="5"/>
+      <c r="AJ208" s="5"/>
+    </row>
+    <row r="209" spans="2:38" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B209" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="C209" s="76">
+        <v>61103</v>
+      </c>
+      <c r="D209" s="76">
+        <v>3449</v>
+      </c>
+      <c r="E209" s="76">
+        <v>2872</v>
+      </c>
+      <c r="F209" s="76">
+        <v>1116</v>
+      </c>
+      <c r="G209" s="76">
+        <v>379</v>
+      </c>
+      <c r="H209" s="76">
+        <v>4763</v>
+      </c>
+      <c r="I209" s="76">
+        <v>1797</v>
+      </c>
+      <c r="J209" s="76">
+        <v>2536</v>
+      </c>
+      <c r="K209" s="76">
+        <v>5932</v>
+      </c>
+      <c r="L209" s="76">
+        <v>3122</v>
+      </c>
+      <c r="M209" s="76">
+        <v>87069</v>
+      </c>
+      <c r="N209" s="5"/>
+      <c r="O209" s="21"/>
+      <c r="P209" s="5"/>
+      <c r="Q209" s="5"/>
+      <c r="R209" s="5"/>
+      <c r="S209" s="5"/>
+      <c r="T209" s="5"/>
+      <c r="U209" s="5"/>
+      <c r="V209" s="5"/>
+      <c r="W209" s="5"/>
+      <c r="X209" s="5"/>
+      <c r="Y209" s="5"/>
+      <c r="Z209" s="5"/>
+      <c r="AA209" s="5"/>
+      <c r="AB209" s="5"/>
+      <c r="AC209" s="5"/>
+      <c r="AD209" s="5"/>
+      <c r="AE209" s="5"/>
+      <c r="AF209" s="5"/>
+      <c r="AG209" s="5"/>
+      <c r="AH209" s="5"/>
+      <c r="AI209" s="5"/>
+      <c r="AJ209" s="5"/>
+      <c r="AL209" s="32"/>
+    </row>
+    <row r="210" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="C210" s="2"/>
+      <c r="D210" s="2"/>
+      <c r="E210" s="2"/>
+      <c r="F210" s="2"/>
+      <c r="G210" s="2"/>
+      <c r="H210" s="2"/>
+      <c r="I210" s="2"/>
+      <c r="J210" s="2"/>
+      <c r="K210" s="2"/>
+      <c r="L210" s="2"/>
+      <c r="M210" s="2"/>
+      <c r="N210" s="21"/>
+      <c r="O210" s="25"/>
+      <c r="P210" s="25"/>
+      <c r="Q210" s="25"/>
+      <c r="R210" s="21"/>
+      <c r="S210" s="21"/>
+      <c r="T210" s="21"/>
+      <c r="U210" s="21"/>
+      <c r="V210" s="21"/>
+      <c r="W210" s="21"/>
+      <c r="X210" s="21"/>
+      <c r="Y210" s="21"/>
+      <c r="Z210" s="21"/>
+      <c r="AA210" s="24"/>
+      <c r="AB210" s="24"/>
+      <c r="AC210" s="24"/>
+      <c r="AD210" s="21"/>
+      <c r="AE210" s="21"/>
+      <c r="AF210" s="21"/>
+      <c r="AG210" s="21"/>
+      <c r="AH210" s="21"/>
+      <c r="AI210" s="21"/>
+    </row>
+    <row r="211" spans="2:38" ht="20.25" x14ac:dyDescent="0.3">
+      <c r="B211" s="41" t="s">
+        <v>87</v>
+      </c>
+      <c r="C211" s="28"/>
+      <c r="D211" s="28"/>
+      <c r="E211" s="28"/>
+      <c r="F211" s="28"/>
+      <c r="G211" s="28"/>
+      <c r="H211" s="28"/>
+      <c r="I211" s="28"/>
+      <c r="J211" s="28"/>
+      <c r="K211" s="28"/>
+      <c r="L211" s="28"/>
+      <c r="M211" s="28"/>
+      <c r="N211" s="5"/>
+      <c r="O211" s="21"/>
+      <c r="P211" s="5"/>
+      <c r="Q211" s="5"/>
+      <c r="R211" s="5"/>
+      <c r="S211" s="5"/>
+      <c r="T211" s="5"/>
+      <c r="U211" s="5"/>
+      <c r="V211" s="5"/>
+      <c r="W211" s="5"/>
+      <c r="X211" s="5"/>
+      <c r="Y211" s="5"/>
+      <c r="Z211" s="5"/>
+      <c r="AA211" s="5"/>
+      <c r="AB211" s="5"/>
+      <c r="AC211" s="5"/>
+      <c r="AD211" s="5"/>
+      <c r="AE211" s="5"/>
+      <c r="AF211" s="5"/>
+      <c r="AG211" s="5"/>
+      <c r="AH211" s="5"/>
+      <c r="AI211" s="5"/>
+      <c r="AJ211" s="5"/>
+    </row>
+    <row r="212" spans="2:38" s="32" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B212" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="C212" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="D212" s="34" t="s">
+        <v>4</v>
+      </c>
+      <c r="E212" s="34" t="s">
+        <v>26</v>
+      </c>
+      <c r="F212" s="34" t="s">
+        <v>5</v>
+      </c>
+      <c r="G212" s="34" t="s">
+        <v>6</v>
+      </c>
+      <c r="H212" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="I212" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="J212" s="35" t="s">
+        <v>29</v>
+      </c>
+      <c r="K212" s="35" t="s">
+        <v>30</v>
+      </c>
+      <c r="L212" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="M212" s="34" t="s">
+        <v>31</v>
+      </c>
+      <c r="N212" s="5"/>
+      <c r="O212" s="21"/>
+      <c r="P212" s="5"/>
+      <c r="Q212" s="5"/>
+      <c r="R212" s="5"/>
+      <c r="S212" s="5"/>
+      <c r="T212" s="5"/>
+      <c r="U212" s="5"/>
+      <c r="V212" s="5"/>
+      <c r="W212" s="5"/>
+      <c r="X212" s="5"/>
+      <c r="Y212" s="5"/>
+      <c r="Z212" s="5"/>
+      <c r="AA212" s="5"/>
+      <c r="AB212" s="5"/>
+      <c r="AC212" s="5"/>
+      <c r="AD212" s="5"/>
+      <c r="AE212" s="5"/>
+      <c r="AF212" s="5"/>
+      <c r="AG212" s="5"/>
+      <c r="AH212" s="5"/>
+      <c r="AI212" s="5"/>
+      <c r="AJ212" s="5"/>
+      <c r="AL212" s="27"/>
+    </row>
+    <row r="213" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="B213" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" s="71">
+        <v>5622</v>
+      </c>
+      <c r="D213" s="71">
+        <v>1308</v>
+      </c>
+      <c r="E213" s="71">
+        <v>241</v>
+      </c>
+      <c r="F213" s="71">
+        <v>180</v>
+      </c>
+      <c r="G213" s="71">
+        <v>227</v>
+      </c>
+      <c r="H213" s="72">
+        <v>1909</v>
+      </c>
+      <c r="I213" s="72">
+        <v>184</v>
+      </c>
+      <c r="J213" s="71">
+        <v>251</v>
+      </c>
+      <c r="K213" s="71">
+        <v>303</v>
+      </c>
+      <c r="L213" s="72">
+        <v>511</v>
+      </c>
+      <c r="M213" s="72">
+        <v>10736</v>
+      </c>
+      <c r="N213" s="5"/>
+      <c r="O213" s="21"/>
+      <c r="P213" s="5"/>
+      <c r="Q213" s="5"/>
+      <c r="R213" s="5"/>
+      <c r="S213" s="5"/>
+      <c r="T213" s="5"/>
+      <c r="U213" s="5"/>
+      <c r="V213" s="5"/>
+      <c r="W213" s="5"/>
+      <c r="X213" s="5"/>
+      <c r="Y213" s="5"/>
+      <c r="Z213" s="5"/>
+      <c r="AA213" s="5"/>
+      <c r="AB213" s="5"/>
+      <c r="AC213" s="5"/>
+      <c r="AD213" s="5"/>
+      <c r="AE213" s="5"/>
+      <c r="AF213" s="5"/>
+      <c r="AG213" s="5"/>
+      <c r="AH213" s="5"/>
+      <c r="AI213" s="5"/>
+      <c r="AJ213" s="5"/>
+    </row>
+    <row r="214" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="B214" s="36" t="s">
+        <v>10</v>
+      </c>
+      <c r="C214" s="73">
+        <v>6294</v>
+      </c>
+      <c r="D214" s="73">
+        <v>1126</v>
+      </c>
+      <c r="E214" s="73">
+        <v>335</v>
+      </c>
+      <c r="F214" s="73">
+        <v>122</v>
+      </c>
+      <c r="G214" s="73">
+        <v>188</v>
+      </c>
+      <c r="H214" s="74">
+        <v>2043</v>
+      </c>
+      <c r="I214" s="74">
+        <v>215</v>
+      </c>
+      <c r="J214" s="73">
+        <v>263</v>
+      </c>
+      <c r="K214" s="73">
+        <v>252</v>
+      </c>
+      <c r="L214" s="74">
+        <v>357</v>
+      </c>
+      <c r="M214" s="74">
+        <v>11195</v>
+      </c>
+      <c r="N214" s="5"/>
+      <c r="O214" s="21"/>
+      <c r="P214" s="5"/>
+      <c r="Q214" s="5"/>
+      <c r="R214" s="5"/>
+      <c r="S214" s="5"/>
+      <c r="T214" s="5"/>
+      <c r="U214" s="5"/>
+      <c r="V214" s="5"/>
+      <c r="W214" s="5"/>
+      <c r="X214" s="5"/>
+      <c r="Y214" s="5"/>
+      <c r="Z214" s="5"/>
+      <c r="AA214" s="5"/>
+      <c r="AB214" s="5"/>
+      <c r="AC214" s="5"/>
+      <c r="AD214" s="5"/>
+      <c r="AE214" s="5"/>
+      <c r="AF214" s="5"/>
+      <c r="AG214" s="5"/>
+      <c r="AH214" s="5"/>
+      <c r="AI214" s="5"/>
+      <c r="AJ214" s="5"/>
+    </row>
+    <row r="215" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="B215" s="36" t="s">
+        <v>46</v>
+      </c>
+      <c r="C215" s="73">
+        <v>5733</v>
+      </c>
+      <c r="D215" s="73">
+        <v>958</v>
+      </c>
+      <c r="E215" s="73">
+        <v>191</v>
+      </c>
+      <c r="F215" s="73">
+        <v>73</v>
+      </c>
+      <c r="G215" s="73">
+        <v>84</v>
+      </c>
+      <c r="H215" s="74">
+        <v>1371</v>
+      </c>
+      <c r="I215" s="74">
+        <v>269</v>
+      </c>
+      <c r="J215" s="73">
+        <v>401</v>
+      </c>
+      <c r="K215" s="73">
+        <v>415</v>
+      </c>
+      <c r="L215" s="74">
+        <v>358</v>
+      </c>
+      <c r="M215" s="74">
+        <v>9853</v>
+      </c>
+      <c r="N215" s="5"/>
+      <c r="O215" s="21"/>
+      <c r="P215" s="5"/>
+      <c r="Q215" s="5"/>
+      <c r="R215" s="5"/>
+      <c r="S215" s="5"/>
+      <c r="T215" s="5"/>
+      <c r="U215" s="5"/>
+      <c r="V215" s="5"/>
+      <c r="W215" s="5"/>
+      <c r="X215" s="5"/>
+      <c r="Y215" s="5"/>
+      <c r="Z215" s="5"/>
+      <c r="AA215" s="5"/>
+      <c r="AB215" s="5"/>
+      <c r="AC215" s="5"/>
+      <c r="AD215" s="5"/>
+      <c r="AE215" s="5"/>
+      <c r="AF215" s="5"/>
+      <c r="AG215" s="5"/>
+      <c r="AH215" s="5"/>
+      <c r="AI215" s="5"/>
+      <c r="AJ215" s="5"/>
+    </row>
+    <row r="216" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="B216" s="38" t="s">
+        <v>12</v>
+      </c>
+      <c r="C216" s="75">
+        <v>17649</v>
+      </c>
+      <c r="D216" s="75">
+        <v>3392</v>
+      </c>
+      <c r="E216" s="75">
+        <v>767</v>
+      </c>
+      <c r="F216" s="75">
+        <v>375</v>
+      </c>
+      <c r="G216" s="75">
+        <v>499</v>
+      </c>
+      <c r="H216" s="75">
+        <v>5323</v>
+      </c>
+      <c r="I216" s="75">
+        <v>668</v>
+      </c>
+      <c r="J216" s="75">
+        <v>915</v>
+      </c>
+      <c r="K216" s="75">
+        <v>970</v>
+      </c>
+      <c r="L216" s="75">
+        <v>1226</v>
+      </c>
+      <c r="M216" s="75">
+        <v>31784</v>
+      </c>
+      <c r="N216" s="5"/>
+      <c r="O216" s="21"/>
+      <c r="P216" s="5"/>
+      <c r="Q216" s="5"/>
+      <c r="R216" s="5"/>
+      <c r="S216" s="5"/>
+      <c r="T216" s="5"/>
+      <c r="U216" s="5"/>
+      <c r="V216" s="5"/>
+      <c r="W216" s="5"/>
+      <c r="X216" s="5"/>
+      <c r="Y216" s="5"/>
+      <c r="Z216" s="5"/>
+      <c r="AA216" s="5"/>
+      <c r="AB216" s="5"/>
+      <c r="AC216" s="5"/>
+      <c r="AD216" s="5"/>
+      <c r="AE216" s="5"/>
+      <c r="AF216" s="5"/>
+      <c r="AG216" s="5"/>
+      <c r="AH216" s="5"/>
+      <c r="AI216" s="5"/>
+      <c r="AJ216" s="5"/>
+    </row>
+    <row r="217" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="B217" s="36" t="s">
+        <v>47</v>
+      </c>
+      <c r="C217" s="73">
+        <v>5004</v>
+      </c>
+      <c r="D217" s="73">
+        <v>774</v>
+      </c>
+      <c r="E217" s="73">
+        <v>180</v>
+      </c>
+      <c r="F217" s="73">
+        <v>50</v>
+      </c>
+      <c r="G217" s="73">
+        <v>163</v>
+      </c>
+      <c r="H217" s="74">
+        <v>1046</v>
+      </c>
+      <c r="I217" s="74">
+        <v>240</v>
+      </c>
+      <c r="J217" s="73">
+        <v>352</v>
+      </c>
+      <c r="K217" s="73">
+        <v>384</v>
+      </c>
+      <c r="L217" s="74">
+        <v>321</v>
+      </c>
+      <c r="M217" s="74">
+        <v>8514</v>
+      </c>
+      <c r="N217" s="5"/>
+      <c r="O217" s="5"/>
+      <c r="P217" s="5"/>
+      <c r="Q217" s="5"/>
+      <c r="R217" s="5"/>
+      <c r="S217" s="5"/>
+      <c r="T217" s="5"/>
+      <c r="U217" s="5"/>
+      <c r="V217" s="5"/>
+      <c r="W217" s="5"/>
+      <c r="X217" s="5"/>
+      <c r="Y217" s="5"/>
+      <c r="Z217" s="5"/>
+      <c r="AA217" s="5"/>
+      <c r="AB217" s="5"/>
+      <c r="AC217" s="5"/>
+      <c r="AD217" s="5"/>
+      <c r="AE217" s="5"/>
+      <c r="AF217" s="5"/>
+      <c r="AG217" s="5"/>
+      <c r="AH217" s="5"/>
+      <c r="AI217" s="5"/>
+      <c r="AJ217" s="5"/>
+    </row>
+    <row r="218" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="B218" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="C218" s="73">
+        <v>5608</v>
+      </c>
+      <c r="D218" s="73">
+        <v>591</v>
+      </c>
+      <c r="E218" s="73">
+        <v>145</v>
+      </c>
+      <c r="F218" s="73">
+        <v>54</v>
+      </c>
+      <c r="G218" s="73">
+        <v>80</v>
+      </c>
+      <c r="H218" s="74">
+        <v>1021</v>
+      </c>
+      <c r="I218" s="74">
+        <v>313</v>
+      </c>
+      <c r="J218" s="73">
+        <v>450</v>
+      </c>
+      <c r="K218" s="73">
+        <v>482</v>
+      </c>
+      <c r="L218" s="74">
+        <v>318</v>
+      </c>
+      <c r="M218" s="74">
+        <v>9062</v>
+      </c>
+      <c r="N218" s="5"/>
+      <c r="O218" s="5"/>
+      <c r="P218" s="5"/>
+      <c r="Q218" s="5"/>
+      <c r="R218" s="5"/>
+      <c r="S218" s="5"/>
+      <c r="T218" s="5"/>
+      <c r="U218" s="5"/>
+      <c r="V218" s="5"/>
+      <c r="W218" s="5"/>
+      <c r="X218" s="5"/>
+      <c r="Y218" s="5"/>
+      <c r="Z218" s="5"/>
+      <c r="AA218" s="5"/>
+      <c r="AB218" s="5"/>
+      <c r="AC218" s="5"/>
+      <c r="AD218" s="5"/>
+      <c r="AE218" s="5"/>
+      <c r="AF218" s="5"/>
+      <c r="AG218" s="5"/>
+      <c r="AH218" s="5"/>
+      <c r="AI218" s="5"/>
+      <c r="AJ218" s="5"/>
+    </row>
+    <row r="219" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="B219" s="36" t="s">
+        <v>48</v>
+      </c>
+      <c r="C219" s="73">
+        <v>6192</v>
+      </c>
+      <c r="D219" s="73">
+        <v>630</v>
+      </c>
+      <c r="E219" s="73">
+        <v>131</v>
+      </c>
+      <c r="F219" s="73">
+        <v>48</v>
+      </c>
+      <c r="G219" s="73">
+        <v>64</v>
+      </c>
+      <c r="H219" s="74">
+        <v>626</v>
+      </c>
+      <c r="I219" s="74">
+        <v>235</v>
+      </c>
+      <c r="J219" s="73">
+        <v>492</v>
+      </c>
+      <c r="K219" s="73">
+        <v>480</v>
+      </c>
+      <c r="L219" s="74">
+        <v>296</v>
+      </c>
+      <c r="M219" s="74">
+        <v>9194</v>
+      </c>
+      <c r="N219" s="5"/>
+      <c r="O219" s="5"/>
+      <c r="P219" s="5"/>
+      <c r="Q219" s="5"/>
+      <c r="R219" s="5"/>
+      <c r="S219" s="5"/>
+      <c r="T219" s="5"/>
+      <c r="U219" s="5"/>
+      <c r="V219" s="5"/>
+      <c r="W219" s="5"/>
+      <c r="X219" s="5"/>
+      <c r="Y219" s="5"/>
+      <c r="Z219" s="5"/>
+      <c r="AA219" s="5"/>
+      <c r="AB219" s="5"/>
+      <c r="AC219" s="5"/>
+      <c r="AD219" s="5"/>
+      <c r="AE219" s="5"/>
+      <c r="AF219" s="5"/>
+      <c r="AG219" s="5"/>
+      <c r="AH219" s="5"/>
+      <c r="AI219" s="5"/>
+      <c r="AJ219" s="5"/>
+    </row>
+    <row r="220" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="B220" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="C220" s="75">
+        <v>16804</v>
+      </c>
+      <c r="D220" s="75">
+        <v>1995</v>
+      </c>
+      <c r="E220" s="75">
+        <v>456</v>
+      </c>
+      <c r="F220" s="75">
+        <v>152</v>
+      </c>
+      <c r="G220" s="75">
+        <v>307</v>
+      </c>
+      <c r="H220" s="75">
+        <v>2693</v>
+      </c>
+      <c r="I220" s="75">
+        <v>788</v>
+      </c>
+      <c r="J220" s="75">
+        <v>1294</v>
+      </c>
+      <c r="K220" s="75">
+        <v>1346</v>
+      </c>
+      <c r="L220" s="75">
+        <v>935</v>
+      </c>
+      <c r="M220" s="75">
+        <v>26770</v>
+      </c>
+      <c r="N220" s="5"/>
+      <c r="O220" s="5"/>
+      <c r="P220" s="5"/>
+      <c r="Q220" s="5"/>
+      <c r="R220" s="5"/>
+      <c r="S220" s="5"/>
+      <c r="T220" s="5"/>
+      <c r="U220" s="5"/>
+      <c r="V220" s="5"/>
+      <c r="W220" s="5"/>
+      <c r="X220" s="5"/>
+      <c r="Y220" s="5"/>
+      <c r="Z220" s="5"/>
+      <c r="AA220" s="5"/>
+      <c r="AB220" s="5"/>
+      <c r="AC220" s="5"/>
+      <c r="AD220" s="5"/>
+      <c r="AE220" s="5"/>
+      <c r="AF220" s="5"/>
+      <c r="AG220" s="5"/>
+      <c r="AH220" s="5"/>
+      <c r="AI220" s="5"/>
+      <c r="AJ220" s="5"/>
+    </row>
+    <row r="221" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="B221" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="C221" s="73">
+        <v>8913</v>
+      </c>
+      <c r="D221" s="73">
+        <v>801</v>
+      </c>
+      <c r="E221" s="73">
+        <v>128</v>
+      </c>
+      <c r="F221" s="73">
+        <v>43</v>
+      </c>
+      <c r="G221" s="73">
+        <v>33</v>
+      </c>
+      <c r="H221" s="74">
+        <v>1022</v>
+      </c>
+      <c r="I221" s="74">
+        <v>300</v>
+      </c>
+      <c r="J221" s="73">
+        <v>469</v>
+      </c>
+      <c r="K221" s="73">
+        <v>455</v>
+      </c>
+      <c r="L221" s="74">
+        <v>317</v>
+      </c>
+      <c r="M221" s="74">
+        <v>12481</v>
+      </c>
+      <c r="N221" s="5"/>
+      <c r="O221" s="5"/>
+      <c r="P221" s="5"/>
+      <c r="Q221" s="5"/>
+      <c r="R221" s="5"/>
+      <c r="S221" s="5"/>
+      <c r="T221" s="5"/>
+      <c r="U221" s="5"/>
+      <c r="V221" s="5"/>
+      <c r="W221" s="5"/>
+      <c r="X221" s="5"/>
+      <c r="Y221" s="5"/>
+      <c r="Z221" s="5"/>
+      <c r="AA221" s="5"/>
+      <c r="AB221" s="5"/>
+      <c r="AC221" s="5"/>
+      <c r="AD221" s="5"/>
+      <c r="AE221" s="5"/>
+      <c r="AF221" s="5"/>
+      <c r="AG221" s="5"/>
+      <c r="AH221" s="5"/>
+      <c r="AI221" s="5"/>
+      <c r="AJ221" s="5"/>
+    </row>
+    <row r="222" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="B222" s="36" t="s">
+        <v>50</v>
+      </c>
+      <c r="C222" s="73">
+        <v>7020</v>
+      </c>
+      <c r="D222" s="73">
+        <v>374</v>
+      </c>
+      <c r="E222" s="73">
+        <v>80</v>
+      </c>
+      <c r="F222" s="73">
+        <v>41</v>
+      </c>
+      <c r="G222" s="73">
+        <v>16</v>
+      </c>
+      <c r="H222" s="74">
+        <v>1324</v>
+      </c>
+      <c r="I222" s="74">
+        <v>582</v>
+      </c>
+      <c r="J222" s="73">
+        <v>460</v>
+      </c>
+      <c r="K222" s="73">
+        <v>717</v>
+      </c>
+      <c r="L222" s="74">
+        <v>265</v>
+      </c>
+      <c r="M222" s="74">
+        <v>10879</v>
+      </c>
+      <c r="N222" s="5"/>
+      <c r="O222" s="5"/>
+      <c r="P222" s="5"/>
+      <c r="Q222" s="5"/>
+      <c r="R222" s="5"/>
+      <c r="S222" s="5"/>
+      <c r="T222" s="5"/>
+      <c r="U222" s="5"/>
+      <c r="V222" s="5"/>
+      <c r="W222" s="5"/>
+      <c r="X222" s="5"/>
+      <c r="Y222" s="5"/>
+      <c r="Z222" s="5"/>
+      <c r="AA222" s="5"/>
+      <c r="AB222" s="5"/>
+      <c r="AC222" s="5"/>
+      <c r="AD222" s="5"/>
+      <c r="AE222" s="5"/>
+      <c r="AF222" s="5"/>
+      <c r="AG222" s="5"/>
+      <c r="AH222" s="5"/>
+      <c r="AI222" s="5"/>
+      <c r="AJ222" s="5"/>
+    </row>
+    <row r="223" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="B223" s="36" t="s">
+        <v>19</v>
+      </c>
+      <c r="C223" s="73">
+        <v>3105</v>
+      </c>
+      <c r="D223" s="73">
+        <v>311</v>
+      </c>
+      <c r="E223" s="73">
+        <v>46</v>
+      </c>
+      <c r="F223" s="73">
+        <v>14</v>
+      </c>
+      <c r="G223" s="73">
+        <v>4</v>
+      </c>
+      <c r="H223" s="74">
+        <v>323</v>
+      </c>
+      <c r="I223" s="74">
+        <v>156</v>
+      </c>
+      <c r="J223" s="73">
+        <v>249</v>
+      </c>
+      <c r="K223" s="73">
+        <v>417</v>
+      </c>
+      <c r="L223" s="74">
+        <v>152</v>
+      </c>
+      <c r="M223" s="74">
+        <v>4777</v>
+      </c>
+      <c r="N223" s="5"/>
+      <c r="O223" s="5"/>
+      <c r="P223" s="5"/>
+      <c r="Q223" s="5"/>
+      <c r="R223" s="5"/>
+      <c r="S223" s="5"/>
+      <c r="T223" s="5"/>
+      <c r="U223" s="5"/>
+      <c r="V223" s="5"/>
+      <c r="W223" s="5"/>
+      <c r="X223" s="5"/>
+      <c r="Y223" s="5"/>
+      <c r="Z223" s="5"/>
+      <c r="AA223" s="5"/>
+      <c r="AB223" s="5"/>
+      <c r="AC223" s="5"/>
+      <c r="AD223" s="5"/>
+      <c r="AE223" s="5"/>
+      <c r="AF223" s="5"/>
+      <c r="AG223" s="5"/>
+      <c r="AH223" s="5"/>
+      <c r="AI223" s="5"/>
+      <c r="AJ223" s="5"/>
+    </row>
+    <row r="224" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="B224" s="38" t="s">
+        <v>20</v>
+      </c>
+      <c r="C224" s="75">
+        <v>19038</v>
+      </c>
+      <c r="D224" s="75">
+        <v>1486</v>
+      </c>
+      <c r="E224" s="75">
+        <v>254</v>
+      </c>
+      <c r="F224" s="75">
+        <v>98</v>
+      </c>
+      <c r="G224" s="75">
+        <v>53</v>
+      </c>
+      <c r="H224" s="75">
+        <v>2669</v>
+      </c>
+      <c r="I224" s="75">
+        <v>1038</v>
+      </c>
+      <c r="J224" s="75">
+        <v>1178</v>
+      </c>
+      <c r="K224" s="75">
+        <v>1589</v>
+      </c>
+      <c r="L224" s="75">
+        <v>734</v>
+      </c>
+      <c r="M224" s="75">
+        <v>28137</v>
+      </c>
+      <c r="N224" s="5"/>
+      <c r="O224" s="5"/>
+      <c r="P224" s="5"/>
+      <c r="Q224" s="5"/>
+      <c r="R224" s="5"/>
+      <c r="S224" s="5"/>
+      <c r="T224" s="5"/>
+      <c r="U224" s="5"/>
+      <c r="V224" s="5"/>
+      <c r="W224" s="5"/>
+      <c r="X224" s="5"/>
+      <c r="Y224" s="5"/>
+      <c r="Z224" s="5"/>
+      <c r="AA224" s="5"/>
+      <c r="AB224" s="5"/>
+      <c r="AC224" s="5"/>
+      <c r="AD224" s="5"/>
+      <c r="AE224" s="5"/>
+      <c r="AF224" s="5"/>
+      <c r="AG224" s="5"/>
+      <c r="AH224" s="5"/>
+      <c r="AI224" s="5"/>
+      <c r="AJ224" s="5"/>
+    </row>
+    <row r="225" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="B225" s="36" t="s">
+        <v>21</v>
+      </c>
+      <c r="C225" s="73"/>
+      <c r="D225" s="73"/>
+      <c r="E225" s="73"/>
+      <c r="F225" s="73"/>
+      <c r="G225" s="73"/>
+      <c r="H225" s="74"/>
+      <c r="I225" s="74"/>
+      <c r="J225" s="73"/>
+      <c r="K225" s="73"/>
+      <c r="L225" s="74"/>
+      <c r="M225" s="74"/>
+      <c r="N225" s="5"/>
+      <c r="O225" s="5"/>
+      <c r="P225" s="5"/>
+      <c r="Q225" s="5"/>
+      <c r="R225" s="5"/>
+      <c r="S225" s="5"/>
+      <c r="T225" s="5"/>
+      <c r="U225" s="5"/>
+      <c r="V225" s="5"/>
+      <c r="W225" s="5"/>
+      <c r="X225" s="5"/>
+      <c r="Y225" s="5"/>
+      <c r="Z225" s="5"/>
+      <c r="AA225" s="5"/>
+      <c r="AB225" s="5"/>
+      <c r="AC225" s="5"/>
+      <c r="AD225" s="5"/>
+      <c r="AE225" s="5"/>
+      <c r="AF225" s="5"/>
+      <c r="AG225" s="5"/>
+      <c r="AH225" s="5"/>
+      <c r="AI225" s="5"/>
+      <c r="AJ225" s="5"/>
+    </row>
+    <row r="226" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="B226" s="36" t="s">
+        <v>22</v>
+      </c>
+      <c r="C226" s="73"/>
+      <c r="D226" s="73"/>
+      <c r="E226" s="73"/>
+      <c r="F226" s="73"/>
+      <c r="G226" s="73"/>
+      <c r="H226" s="74"/>
+      <c r="I226" s="74"/>
+      <c r="J226" s="73"/>
+      <c r="K226" s="73"/>
+      <c r="L226" s="74"/>
+      <c r="M226" s="74"/>
+      <c r="N226" s="5"/>
+      <c r="O226" s="5"/>
+      <c r="P226" s="5"/>
+      <c r="Q226" s="5"/>
+      <c r="R226" s="5"/>
+      <c r="S226" s="5"/>
+      <c r="T226" s="5"/>
+      <c r="U226" s="5"/>
+      <c r="V226" s="5"/>
+      <c r="W226" s="5"/>
+      <c r="X226" s="5"/>
+      <c r="Y226" s="5"/>
+      <c r="Z226" s="5"/>
+      <c r="AA226" s="5"/>
+      <c r="AB226" s="5"/>
+      <c r="AC226" s="5"/>
+      <c r="AD226" s="5"/>
+      <c r="AE226" s="5"/>
+      <c r="AF226" s="5"/>
+      <c r="AG226" s="5"/>
+      <c r="AH226" s="5"/>
+      <c r="AI226" s="5"/>
+      <c r="AJ226" s="5"/>
+    </row>
+    <row r="227" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="B227" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="C227" s="73"/>
+      <c r="D227" s="73"/>
+      <c r="E227" s="73"/>
+      <c r="F227" s="73"/>
+      <c r="G227" s="73"/>
+      <c r="H227" s="74"/>
+      <c r="I227" s="74"/>
+      <c r="J227" s="73"/>
+      <c r="K227" s="73"/>
+      <c r="L227" s="74"/>
+      <c r="M227" s="74"/>
+      <c r="N227" s="5"/>
+      <c r="O227" s="5"/>
+      <c r="P227" s="5"/>
+      <c r="Q227" s="5"/>
+      <c r="R227" s="5"/>
+      <c r="S227" s="5"/>
+      <c r="T227" s="5"/>
+      <c r="U227" s="5"/>
+      <c r="V227" s="5"/>
+      <c r="W227" s="5"/>
+      <c r="X227" s="5"/>
+      <c r="Y227" s="5"/>
+      <c r="Z227" s="5"/>
+      <c r="AA227" s="5"/>
+      <c r="AB227" s="5"/>
+      <c r="AC227" s="5"/>
+      <c r="AD227" s="5"/>
+      <c r="AE227" s="5"/>
+      <c r="AF227" s="5"/>
+      <c r="AG227" s="5"/>
+      <c r="AH227" s="5"/>
+      <c r="AI227" s="5"/>
+      <c r="AJ227" s="5"/>
+    </row>
+    <row r="228" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="B228" s="38" t="s">
+        <v>24</v>
+      </c>
+      <c r="C228" s="75"/>
+      <c r="D228" s="75"/>
+      <c r="E228" s="75"/>
+      <c r="F228" s="75"/>
+      <c r="G228" s="75"/>
+      <c r="H228" s="75"/>
+      <c r="I228" s="75"/>
+      <c r="J228" s="75"/>
+      <c r="K228" s="75"/>
+      <c r="L228" s="75"/>
+      <c r="M228" s="75"/>
+      <c r="N228" s="5"/>
+      <c r="O228" s="5"/>
+      <c r="P228" s="5"/>
+      <c r="Q228" s="5"/>
+      <c r="R228" s="5"/>
+      <c r="S228" s="5"/>
+      <c r="T228" s="5"/>
+      <c r="U228" s="5"/>
+      <c r="V228" s="5"/>
+      <c r="W228" s="5"/>
+      <c r="X228" s="5"/>
+      <c r="Y228" s="5"/>
+      <c r="Z228" s="5"/>
+      <c r="AA228" s="5"/>
+      <c r="AB228" s="5"/>
+      <c r="AC228" s="5"/>
+      <c r="AD228" s="5"/>
+      <c r="AE228" s="5"/>
+      <c r="AF228" s="5"/>
+      <c r="AG228" s="5"/>
+      <c r="AH228" s="5"/>
+      <c r="AI228" s="5"/>
+      <c r="AJ228" s="5"/>
+    </row>
+    <row r="229" spans="2:38" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B229" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="C229" s="76">
+        <v>53491</v>
+      </c>
+      <c r="D229" s="76">
+        <v>6873</v>
+      </c>
+      <c r="E229" s="76">
+        <v>1477</v>
+      </c>
+      <c r="F229" s="76">
+        <v>625</v>
+      </c>
+      <c r="G229" s="76">
+        <v>859</v>
+      </c>
+      <c r="H229" s="76">
+        <v>10685</v>
+      </c>
+      <c r="I229" s="76">
+        <v>2494</v>
+      </c>
+      <c r="J229" s="76">
+        <v>3387</v>
+      </c>
+      <c r="K229" s="76">
+        <v>3905</v>
+      </c>
+      <c r="L229" s="76">
+        <v>2895</v>
+      </c>
+      <c r="M229" s="76">
+        <v>86691</v>
+      </c>
+      <c r="N229" s="5"/>
+      <c r="O229" s="5"/>
+      <c r="P229" s="5"/>
+      <c r="Q229" s="5"/>
+      <c r="R229" s="5"/>
+      <c r="S229" s="5"/>
+      <c r="T229" s="5"/>
+      <c r="U229" s="5"/>
+      <c r="V229" s="5"/>
+      <c r="W229" s="5"/>
+      <c r="X229" s="5"/>
+      <c r="Y229" s="5"/>
+      <c r="Z229" s="5"/>
+      <c r="AA229" s="5"/>
+      <c r="AB229" s="5"/>
+      <c r="AC229" s="5"/>
+      <c r="AD229" s="5"/>
+      <c r="AE229" s="5"/>
+      <c r="AF229" s="5"/>
+      <c r="AG229" s="5"/>
+      <c r="AH229" s="5"/>
+      <c r="AI229" s="5"/>
+      <c r="AJ229" s="5"/>
+      <c r="AL229" s="32"/>
+    </row>
+    <row r="230" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="C230" s="2"/>
+      <c r="D230" s="2"/>
+      <c r="E230" s="2"/>
+      <c r="F230" s="2"/>
+      <c r="G230" s="2"/>
+      <c r="H230" s="2"/>
+      <c r="I230" s="2"/>
+      <c r="J230" s="2"/>
+      <c r="K230" s="2"/>
+      <c r="L230" s="2"/>
+      <c r="M230" s="22"/>
+      <c r="N230" s="21"/>
+      <c r="O230" s="21"/>
+      <c r="P230" s="21"/>
+      <c r="Q230" s="21"/>
+      <c r="R230" s="21"/>
+      <c r="S230" s="21"/>
+      <c r="T230" s="21"/>
+      <c r="U230" s="21"/>
+      <c r="V230" s="21"/>
+      <c r="W230" s="21"/>
+      <c r="X230" s="21"/>
+      <c r="Y230" s="21"/>
+      <c r="Z230" s="21"/>
+      <c r="AA230" s="24"/>
+      <c r="AB230" s="24"/>
+      <c r="AC230" s="24"/>
+      <c r="AD230" s="21"/>
+      <c r="AE230" s="21"/>
+      <c r="AF230" s="21"/>
+      <c r="AG230" s="21"/>
+      <c r="AH230" s="21"/>
+      <c r="AI230" s="21"/>
+    </row>
+    <row r="231" spans="2:38" ht="20.25" x14ac:dyDescent="0.3">
+      <c r="B231" s="41" t="s">
+        <v>88</v>
+      </c>
+      <c r="C231" s="28"/>
+      <c r="D231" s="28"/>
+      <c r="E231" s="28"/>
+      <c r="F231" s="28"/>
+      <c r="G231" s="28"/>
+      <c r="H231" s="28"/>
+      <c r="I231" s="28"/>
+      <c r="J231" s="28"/>
+      <c r="K231" s="28"/>
+      <c r="L231" s="28"/>
+      <c r="M231" s="28"/>
+      <c r="N231" s="5"/>
+      <c r="O231" s="5"/>
+      <c r="P231" s="5"/>
+      <c r="Q231" s="5"/>
+      <c r="R231" s="5"/>
+      <c r="S231" s="5"/>
+      <c r="T231" s="5"/>
+      <c r="U231" s="5"/>
+      <c r="V231" s="5"/>
+      <c r="W231" s="5"/>
+      <c r="X231" s="5"/>
+      <c r="Y231" s="5"/>
+      <c r="Z231" s="5"/>
+      <c r="AA231" s="5"/>
+      <c r="AB231" s="5"/>
+      <c r="AC231" s="5"/>
+      <c r="AD231" s="5"/>
+      <c r="AE231" s="5"/>
+      <c r="AF231" s="5"/>
+      <c r="AG231" s="5"/>
+      <c r="AH231" s="5"/>
+      <c r="AI231" s="5"/>
+      <c r="AJ231" s="5"/>
+    </row>
+    <row r="232" spans="2:38" s="32" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B232" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="C232" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="D232" s="34" t="s">
+        <v>4</v>
+      </c>
+      <c r="E232" s="34" t="s">
+        <v>26</v>
+      </c>
+      <c r="F232" s="34" t="s">
+        <v>5</v>
+      </c>
+      <c r="G232" s="34" t="s">
+        <v>6</v>
+      </c>
+      <c r="H232" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="I232" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="J232" s="35" t="s">
+        <v>29</v>
+      </c>
+      <c r="K232" s="35" t="s">
+        <v>30</v>
+      </c>
+      <c r="L232" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="M232" s="34" t="s">
+        <v>31</v>
+      </c>
+      <c r="N232" s="5"/>
+      <c r="O232" s="5"/>
+      <c r="P232" s="5"/>
+      <c r="Q232" s="5"/>
+      <c r="R232" s="5"/>
+      <c r="S232" s="5"/>
+      <c r="T232" s="5"/>
+      <c r="U232" s="5"/>
+      <c r="V232" s="5"/>
+      <c r="W232" s="5"/>
+      <c r="X232" s="5"/>
+      <c r="Y232" s="5"/>
+      <c r="Z232" s="5"/>
+      <c r="AA232" s="5"/>
+      <c r="AB232" s="5"/>
+      <c r="AC232" s="5"/>
+      <c r="AD232" s="5"/>
+      <c r="AE232" s="5"/>
+      <c r="AF232" s="5"/>
+      <c r="AG232" s="5"/>
+      <c r="AH232" s="5"/>
+      <c r="AI232" s="5"/>
+      <c r="AJ232" s="5"/>
+      <c r="AL232" s="27"/>
+    </row>
+    <row r="233" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="B233" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" s="42">
+        <v>0.13891437308868501</v>
+      </c>
+      <c r="D233" s="42">
+        <v>0.18710781517398745</v>
+      </c>
+      <c r="E233" s="42">
+        <v>0.20377358490566039</v>
+      </c>
+      <c r="F233" s="42">
+        <v>0.19293478260869565</v>
+      </c>
+      <c r="G233" s="42">
+        <v>0.63218390804597702</v>
+      </c>
+      <c r="H233" s="42">
+        <v>0.14642700569925471</v>
+      </c>
+      <c r="I233" s="42">
+        <v>0.13076923076923078</v>
+      </c>
+      <c r="J233" s="42">
+        <v>0.25490196078431371</v>
+      </c>
+      <c r="K233" s="42">
+        <v>0.15689149560117302</v>
+      </c>
+      <c r="L233" s="42">
+        <v>5.0473186119873815E-2</v>
+      </c>
+      <c r="M233" s="42">
+        <v>0.14941182213110754</v>
+      </c>
+      <c r="N233" s="5"/>
+      <c r="O233" s="5"/>
+      <c r="P233" s="5"/>
+      <c r="Q233" s="5"/>
+      <c r="R233" s="5"/>
+      <c r="S233" s="5"/>
+      <c r="T233" s="5"/>
+      <c r="U233" s="5"/>
+      <c r="V233" s="5"/>
+      <c r="W233" s="5"/>
+      <c r="X233" s="5"/>
+      <c r="Y233" s="5"/>
+      <c r="Z233" s="5"/>
+      <c r="AA233" s="5"/>
+      <c r="AB233" s="5"/>
+      <c r="AC233" s="5"/>
+      <c r="AD233" s="5"/>
+      <c r="AE233" s="5"/>
+      <c r="AF233" s="5"/>
+      <c r="AG233" s="5"/>
+      <c r="AH233" s="5"/>
+      <c r="AI233" s="5"/>
+      <c r="AJ233" s="5"/>
+    </row>
+    <row r="234" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="B234" s="36" t="s">
+        <v>10</v>
+      </c>
+      <c r="C234" s="43">
+        <v>0.15028544977626909</v>
+      </c>
+      <c r="D234" s="43">
+        <v>0.19485791610284167</v>
+      </c>
+      <c r="E234" s="43">
+        <v>0.49159663865546216</v>
+      </c>
+      <c r="F234" s="43">
+        <v>0.5436893203883495</v>
+      </c>
+      <c r="G234" s="43">
+        <v>1.5714285714285714</v>
+      </c>
+      <c r="H234" s="43">
+        <v>0.48532388663967613</v>
+      </c>
+      <c r="I234" s="43">
+        <v>0.23958333333333334</v>
+      </c>
+      <c r="J234" s="43">
+        <v>-0.19259259259259259</v>
+      </c>
+      <c r="K234" s="43">
+        <v>-7.8697421981004073E-2</v>
+      </c>
+      <c r="L234" s="43">
+        <v>-3.7283621837549935E-2</v>
+      </c>
+      <c r="M234" s="43">
+        <v>0.18316933169331692</v>
+      </c>
+      <c r="N234" s="5"/>
+      <c r="O234" s="5"/>
+      <c r="P234" s="5"/>
+      <c r="Q234" s="5"/>
+      <c r="R234" s="5"/>
+      <c r="S234" s="5"/>
+      <c r="T234" s="5"/>
+      <c r="U234" s="5"/>
+      <c r="V234" s="5"/>
+      <c r="W234" s="5"/>
+      <c r="X234" s="5"/>
+      <c r="Y234" s="5"/>
+      <c r="Z234" s="5"/>
+      <c r="AA234" s="5"/>
+      <c r="AB234" s="5"/>
+      <c r="AC234" s="5"/>
+      <c r="AD234" s="5"/>
+      <c r="AE234" s="5"/>
+      <c r="AF234" s="5"/>
+      <c r="AG234" s="5"/>
+      <c r="AH234" s="5"/>
+      <c r="AI234" s="5"/>
+      <c r="AJ234" s="5"/>
+    </row>
+    <row r="235" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="B235" s="36" t="s">
+        <v>46</v>
+      </c>
+      <c r="C235" s="43">
+        <v>9.962883375659308E-3</v>
+      </c>
+      <c r="D235" s="43">
+        <v>0.15432098765432098</v>
+      </c>
+      <c r="E235" s="43">
+        <v>2.2058823529411766E-2</v>
+      </c>
+      <c r="F235" s="43">
+        <v>0.36090225563909772</v>
+      </c>
+      <c r="G235" s="43">
+        <v>-0.53582554517133951</v>
+      </c>
+      <c r="H235" s="43">
+        <v>0.22105263157894736</v>
+      </c>
+      <c r="I235" s="43">
+        <v>2.1126760563380281E-2</v>
+      </c>
+      <c r="J235" s="43">
+        <v>-0.17032967032967034</v>
+      </c>
+      <c r="K235" s="43">
+        <v>-4.8728813559322036E-2</v>
+      </c>
+      <c r="L235" s="43">
+        <v>-6.5963060686015833E-3</v>
+      </c>
+      <c r="M235" s="43">
+        <v>1.9649375816846185E-2</v>
+      </c>
+      <c r="N235" s="5"/>
+      <c r="O235" s="51"/>
+      <c r="P235" s="51"/>
+      <c r="Q235" s="97"/>
+      <c r="R235" s="5"/>
+      <c r="S235" s="5"/>
+      <c r="T235" s="5"/>
+      <c r="U235" s="5"/>
+      <c r="V235" s="5"/>
+      <c r="W235" s="5"/>
+      <c r="X235" s="5"/>
+      <c r="Y235" s="5"/>
+      <c r="Z235" s="5"/>
+      <c r="AA235" s="5"/>
+      <c r="AB235" s="5"/>
+      <c r="AC235" s="5"/>
+      <c r="AD235" s="5"/>
+      <c r="AE235" s="5"/>
+      <c r="AF235" s="5"/>
+      <c r="AG235" s="5"/>
+      <c r="AH235" s="5"/>
+      <c r="AI235" s="5"/>
+      <c r="AJ235" s="5"/>
+    </row>
+    <row r="236" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="B236" s="38" t="s">
+        <v>12</v>
+      </c>
+      <c r="C236" s="39">
+        <v>9.4639967148964957E-2</v>
+      </c>
+      <c r="D236" s="39">
+        <v>0.17935593943271486</v>
+      </c>
+      <c r="E236" s="39">
+        <v>0.22838709677419355</v>
+      </c>
+      <c r="F236" s="39">
+        <v>0.32673267326732675</v>
+      </c>
+      <c r="G236" s="39">
+        <v>0.1551433389544688</v>
+      </c>
+      <c r="H236" s="39">
+        <v>0.28198026657434655</v>
+      </c>
+      <c r="I236" s="39">
+        <v>0.11498973305954825</v>
+      </c>
+      <c r="J236" s="39">
+        <v>-7.3985680190930783E-2</v>
+      </c>
+      <c r="K236" s="39">
+        <v>1.2695725772323319E-3</v>
+      </c>
+      <c r="L236" s="39">
+        <v>6.0975609756097563E-3</v>
+      </c>
+      <c r="M236" s="39">
+        <v>0.11370360841319868</v>
+      </c>
+      <c r="N236" s="5"/>
+      <c r="O236" s="5"/>
+      <c r="P236" s="5"/>
+      <c r="Q236" s="97"/>
+      <c r="R236" s="5"/>
+      <c r="S236" s="5"/>
+      <c r="T236" s="5"/>
+      <c r="U236" s="5"/>
+      <c r="V236" s="5"/>
+      <c r="W236" s="5"/>
+      <c r="X236" s="5"/>
+      <c r="Y236" s="5"/>
+      <c r="Z236" s="5"/>
+      <c r="AA236" s="5"/>
+      <c r="AB236" s="5"/>
+      <c r="AC236" s="5"/>
+      <c r="AD236" s="5"/>
+      <c r="AE236" s="5"/>
+      <c r="AF236" s="5"/>
+      <c r="AG236" s="5"/>
+      <c r="AH236" s="5"/>
+      <c r="AI236" s="5"/>
+      <c r="AJ236" s="5"/>
+    </row>
+    <row r="237" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="B237" s="36" t="s">
+        <v>47</v>
+      </c>
+      <c r="C237" s="43">
+        <v>6.4547518650664937E-2</v>
+      </c>
+      <c r="D237" s="43">
+        <v>0.14547206165703275</v>
+      </c>
+      <c r="E237" s="43">
+        <v>0.20044052863436124</v>
+      </c>
+      <c r="F237" s="43">
+        <v>1.1512605042016806</v>
+      </c>
+      <c r="G237" s="43">
+        <v>2.5441176470588234</v>
+      </c>
+      <c r="H237" s="43">
+        <v>0.22724014336917564</v>
+      </c>
+      <c r="I237" s="43">
+        <v>0.48013245033112584</v>
+      </c>
+      <c r="J237" s="43">
+        <v>0.19924098671726756</v>
+      </c>
+      <c r="K237" s="43">
+        <v>0.18149882903981265</v>
+      </c>
+      <c r="L237" s="43">
+        <v>6.2215477996965099E-2</v>
+      </c>
+      <c r="M237" s="43">
+        <v>0.11894297949064683</v>
+      </c>
+      <c r="N237" s="5"/>
+      <c r="O237" s="5"/>
+      <c r="P237" s="5"/>
+      <c r="Q237" s="5"/>
+      <c r="R237" s="5"/>
+      <c r="S237" s="5"/>
+      <c r="T237" s="5"/>
+      <c r="U237" s="5"/>
+      <c r="V237" s="5"/>
+      <c r="W237" s="5"/>
+      <c r="X237" s="5"/>
+      <c r="Y237" s="5"/>
+      <c r="Z237" s="5"/>
+      <c r="AA237" s="5"/>
+      <c r="AB237" s="5"/>
+      <c r="AC237" s="5"/>
+      <c r="AD237" s="5"/>
+      <c r="AE237" s="5"/>
+      <c r="AF237" s="5"/>
+      <c r="AG237" s="5"/>
+      <c r="AH237" s="5"/>
+      <c r="AI237" s="5"/>
+      <c r="AJ237" s="5"/>
+    </row>
+    <row r="238" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="B238" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="C238" s="43">
+        <v>5.583992554676594E-3</v>
+      </c>
+      <c r="D238" s="43">
+        <v>0.20736698499317871</v>
+      </c>
+      <c r="E238" s="43">
+        <v>0</v>
+      </c>
+      <c r="F238" s="43">
+        <v>0.23684210526315788</v>
+      </c>
+      <c r="G238" s="43">
+        <v>0.21428571428571427</v>
+      </c>
+      <c r="H238" s="43">
+        <v>0.42703232125367285</v>
+      </c>
+      <c r="I238" s="43">
+        <v>0.37365591397849462</v>
+      </c>
+      <c r="J238" s="43">
+        <v>-0.17713567839195979</v>
+      </c>
+      <c r="K238" s="43">
+        <v>-7.5614366729678639E-2</v>
+      </c>
+      <c r="L238" s="43">
+        <v>-2.9985007496251873E-3</v>
+      </c>
+      <c r="M238" s="43">
+        <v>3.3947891366747626E-2</v>
+      </c>
+      <c r="N238" s="5"/>
+      <c r="O238" s="5"/>
+      <c r="P238" s="5"/>
+      <c r="Q238" s="5"/>
+      <c r="R238" s="5"/>
+      <c r="S238" s="5"/>
+      <c r="T238" s="5"/>
+      <c r="U238" s="5"/>
+      <c r="V238" s="5"/>
+      <c r="W238" s="5"/>
+      <c r="X238" s="5"/>
+      <c r="Y238" s="5"/>
+      <c r="Z238" s="5"/>
+      <c r="AA238" s="5"/>
+      <c r="AB238" s="5"/>
+      <c r="AC238" s="5"/>
+      <c r="AD238" s="5"/>
+      <c r="AE238" s="5"/>
+      <c r="AF238" s="5"/>
+      <c r="AG238" s="5"/>
+      <c r="AH238" s="5"/>
+      <c r="AI238" s="5"/>
+      <c r="AJ238" s="5"/>
+    </row>
+    <row r="239" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="B239" s="36" t="s">
+        <v>48</v>
+      </c>
+      <c r="C239" s="43">
+        <v>3.5779122541603633E-2</v>
+      </c>
+      <c r="D239" s="43">
+        <v>0.76701030927835057</v>
+      </c>
+      <c r="E239" s="43">
+        <v>0.26959247648902823</v>
+      </c>
+      <c r="F239" s="43">
+        <v>4.6511627906976744E-2</v>
+      </c>
+      <c r="G239" s="43">
+        <v>1.3783783783783783</v>
+      </c>
+      <c r="H239" s="43">
+        <v>-0.19367588932806323</v>
+      </c>
+      <c r="I239" s="43">
+        <v>0.12023460410557185</v>
+      </c>
+      <c r="J239" s="43">
+        <v>-4.2780748663101602E-2</v>
+      </c>
+      <c r="K239" s="43">
+        <v>0.34307496823379924</v>
+      </c>
+      <c r="L239" s="43">
+        <v>-0.14819427148194272</v>
+      </c>
+      <c r="M239" s="43">
+        <v>4.9803769830302359E-2</v>
+      </c>
+      <c r="N239" s="5"/>
+      <c r="O239" s="5"/>
+      <c r="P239" s="5"/>
+      <c r="Q239" s="5"/>
+      <c r="R239" s="5"/>
+      <c r="S239" s="5"/>
+      <c r="T239" s="5"/>
+      <c r="U239" s="5"/>
+      <c r="V239" s="5"/>
+      <c r="W239" s="5"/>
+      <c r="X239" s="5"/>
+      <c r="Y239" s="5"/>
+      <c r="Z239" s="5"/>
+      <c r="AA239" s="5"/>
+      <c r="AB239" s="5"/>
+      <c r="AC239" s="5"/>
+      <c r="AD239" s="5"/>
+      <c r="AE239" s="5"/>
+      <c r="AF239" s="5"/>
+      <c r="AG239" s="5"/>
+      <c r="AH239" s="5"/>
+      <c r="AI239" s="5"/>
+      <c r="AJ239" s="5"/>
+    </row>
+    <row r="240" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="B240" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="C240" s="39">
+        <v>3.4880091556989026E-2</v>
+      </c>
+      <c r="D240" s="39">
+        <v>0.29920212765957449</v>
+      </c>
+      <c r="E240" s="39">
+        <v>0.15076660988074958</v>
+      </c>
+      <c r="F240" s="39">
+        <v>0.5658362989323843</v>
+      </c>
+      <c r="G240" s="39">
+        <v>1.2068965517241379</v>
+      </c>
+      <c r="H240" s="39">
+        <v>0.13800597663678349</v>
+      </c>
+      <c r="I240" s="39">
+        <v>0.32019704433497537</v>
+      </c>
+      <c r="J240" s="39">
+        <v>-3.283437952679865E-2</v>
+      </c>
+      <c r="K240" s="39">
+        <v>0.12782512041496852</v>
+      </c>
+      <c r="L240" s="39">
+        <v>-3.7576326914044153E-2</v>
+      </c>
+      <c r="M240" s="39">
+        <v>6.7222685571309421E-2</v>
+      </c>
+      <c r="N240" s="5"/>
+      <c r="O240" s="5"/>
+      <c r="P240" s="5"/>
+      <c r="Q240" s="5"/>
+      <c r="R240" s="5"/>
+      <c r="S240" s="5"/>
+      <c r="T240" s="5"/>
+      <c r="U240" s="5"/>
+      <c r="V240" s="5"/>
+      <c r="W240" s="5"/>
+      <c r="X240" s="5"/>
+      <c r="Y240" s="5"/>
+      <c r="Z240" s="5"/>
+      <c r="AA240" s="5"/>
+      <c r="AB240" s="5"/>
+      <c r="AC240" s="5"/>
+      <c r="AD240" s="5"/>
+      <c r="AE240" s="5"/>
+      <c r="AF240" s="5"/>
+      <c r="AG240" s="5"/>
+      <c r="AH240" s="5"/>
+      <c r="AI240" s="5"/>
+      <c r="AJ240" s="5"/>
+    </row>
+    <row r="241" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="B241" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="C241" s="43">
+        <v>0.22672672672672672</v>
+      </c>
+      <c r="D241" s="43">
+        <v>0.92629482071713143</v>
+      </c>
+      <c r="E241" s="43">
+        <v>1.4522821576763486E-2</v>
+      </c>
+      <c r="F241" s="43">
+        <v>0.52439024390243905</v>
+      </c>
+      <c r="G241" s="43">
+        <v>0.21568627450980393</v>
+      </c>
+      <c r="H241" s="43">
+        <v>0.7722878625134264</v>
+      </c>
+      <c r="I241" s="43">
+        <v>-8.5106382978723402E-2</v>
+      </c>
+      <c r="J241" s="43">
+        <v>-8.7774294670846395E-2</v>
+      </c>
+      <c r="K241" s="43">
+        <v>2.5873221216041399E-3</v>
+      </c>
+      <c r="L241" s="43">
+        <v>1.5978695073235686E-2</v>
+      </c>
+      <c r="M241" s="43">
+        <v>0.21511283459901975</v>
+      </c>
+      <c r="N241" s="5"/>
+      <c r="O241" s="5"/>
+      <c r="P241" s="5"/>
+      <c r="Q241" s="5"/>
+      <c r="R241" s="5"/>
+      <c r="S241" s="5"/>
+      <c r="T241" s="5"/>
+      <c r="U241" s="5"/>
+      <c r="V241" s="5"/>
+      <c r="W241" s="5"/>
+      <c r="X241" s="5"/>
+      <c r="Y241" s="5"/>
+      <c r="Z241" s="5"/>
+      <c r="AA241" s="5"/>
+      <c r="AB241" s="5"/>
+      <c r="AC241" s="5"/>
+      <c r="AD241" s="5"/>
+      <c r="AE241" s="5"/>
+      <c r="AF241" s="5"/>
+      <c r="AG241" s="5"/>
+      <c r="AH241" s="5"/>
+      <c r="AI241" s="5"/>
+      <c r="AJ241" s="5"/>
+    </row>
+    <row r="242" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="B242" s="36" t="s">
+        <v>50</v>
+      </c>
+      <c r="C242" s="43">
+        <v>0.18139108513807722</v>
+      </c>
+      <c r="D242" s="43">
+        <v>-6.4285714285714279E-2</v>
+      </c>
+      <c r="E242" s="43">
+        <v>-2.3696682464454975E-2</v>
+      </c>
+      <c r="F242" s="43">
+        <v>7.9601990049751242E-2</v>
+      </c>
+      <c r="G242" s="43">
+        <v>-3.0303030303030304E-2</v>
+      </c>
+      <c r="H242" s="43">
+        <v>4.7562425683709872E-2</v>
+      </c>
+      <c r="I242" s="43">
+        <v>1.5281757402101241E-2</v>
+      </c>
+      <c r="J242" s="43">
+        <v>0.10675808031341821</v>
+      </c>
+      <c r="K242" s="43">
+        <v>0.12171428571428572</v>
+      </c>
+      <c r="L242" s="43">
+        <v>0.15492957746478872</v>
+      </c>
+      <c r="M242" s="43">
+        <v>0.12830046001638415</v>
+      </c>
+      <c r="N242" s="5"/>
+      <c r="O242" s="5"/>
+      <c r="P242" s="5"/>
+      <c r="Q242" s="5"/>
+      <c r="R242" s="5"/>
+      <c r="S242" s="5"/>
+      <c r="T242" s="5"/>
+      <c r="U242" s="5"/>
+      <c r="V242" s="5"/>
+      <c r="W242" s="5"/>
+      <c r="X242" s="5"/>
+      <c r="Y242" s="5"/>
+      <c r="Z242" s="5"/>
+      <c r="AA242" s="5"/>
+      <c r="AB242" s="5"/>
+      <c r="AC242" s="5"/>
+      <c r="AD242" s="5"/>
+      <c r="AE242" s="5"/>
+      <c r="AF242" s="5"/>
+      <c r="AG242" s="5"/>
+      <c r="AH242" s="5"/>
+      <c r="AI242" s="5"/>
+      <c r="AJ242" s="5"/>
+    </row>
+    <row r="243" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="B243" s="36" t="s">
+        <v>19</v>
+      </c>
+      <c r="C243" s="43">
+        <v>-2.5319829424307036E-2</v>
+      </c>
+      <c r="D243" s="43">
+        <v>0.40684410646387831</v>
+      </c>
+      <c r="E243" s="43">
+        <v>0.14880952380952381</v>
+      </c>
+      <c r="F243" s="43">
+        <v>-0.32258064516129031</v>
+      </c>
+      <c r="G243" s="43">
+        <v>-0.35294117647058826</v>
+      </c>
+      <c r="H243" s="43">
+        <v>-0.3256880733944954</v>
+      </c>
+      <c r="I243" s="43">
+        <v>8.2987551867219917E-3</v>
+      </c>
+      <c r="J243" s="43">
+        <v>-0.25357873210633947</v>
+      </c>
+      <c r="K243" s="43">
+        <v>0.12978986402966625</v>
+      </c>
+      <c r="L243" s="43">
+        <v>-0.10526315789473684</v>
+      </c>
+      <c r="M243" s="43">
+        <v>-3.5426008968609868E-2</v>
+      </c>
+      <c r="N243" s="5"/>
+      <c r="O243" s="5"/>
+      <c r="P243" s="5"/>
+      <c r="Q243" s="5"/>
+      <c r="R243" s="5"/>
+      <c r="S243" s="5"/>
+      <c r="T243" s="5"/>
+      <c r="U243" s="5"/>
+      <c r="V243" s="5"/>
+      <c r="W243" s="5"/>
+      <c r="X243" s="5"/>
+      <c r="Y243" s="5"/>
+      <c r="Z243" s="5"/>
+      <c r="AA243" s="5"/>
+      <c r="AB243" s="5"/>
+      <c r="AC243" s="5"/>
+      <c r="AD243" s="5"/>
+      <c r="AE243" s="5"/>
+      <c r="AF243" s="5"/>
+      <c r="AG243" s="5"/>
+      <c r="AH243" s="5"/>
+      <c r="AI243" s="5"/>
+      <c r="AJ243" s="5"/>
+    </row>
+    <row r="244" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="B244" s="38" t="s">
+        <v>20</v>
+      </c>
+      <c r="C244" s="39">
+        <v>0.17335773684001113</v>
+      </c>
+      <c r="D244" s="39">
+        <v>0.40452830188679245</v>
+      </c>
+      <c r="E244" s="39">
+        <v>2.0522388059701493E-2</v>
+      </c>
+      <c r="F244" s="39">
+        <v>0.15605095541401273</v>
+      </c>
+      <c r="G244" s="39">
+        <v>3.9603960396039604E-2</v>
+      </c>
+      <c r="H244" s="39">
+        <v>0.17936945209672484</v>
+      </c>
+      <c r="I244" s="39">
+        <v>-1.7904160084254869E-2</v>
+      </c>
+      <c r="J244" s="39">
+        <v>-4.0129712201053915E-2</v>
+      </c>
+      <c r="K244" s="39">
+        <v>7.8440925700365413E-2</v>
+      </c>
+      <c r="L244" s="39">
+        <v>3.4650034650034647E-2</v>
+      </c>
+      <c r="M244" s="39">
+        <v>0.14085979672226814</v>
+      </c>
+      <c r="N244" s="5"/>
+      <c r="O244" s="5"/>
+      <c r="P244" s="5"/>
+      <c r="Q244" s="5"/>
+      <c r="R244" s="5"/>
+      <c r="S244" s="5"/>
+      <c r="T244" s="5"/>
+      <c r="U244" s="5"/>
+      <c r="V244" s="5"/>
+      <c r="W244" s="5"/>
+      <c r="X244" s="5"/>
+      <c r="Y244" s="5"/>
+      <c r="Z244" s="5"/>
+      <c r="AA244" s="5"/>
+      <c r="AB244" s="5"/>
+      <c r="AC244" s="5"/>
+      <c r="AD244" s="5"/>
+      <c r="AE244" s="5"/>
+      <c r="AF244" s="5"/>
+      <c r="AG244" s="5"/>
+      <c r="AH244" s="5"/>
+      <c r="AI244" s="5"/>
+      <c r="AJ244" s="5"/>
+    </row>
+    <row r="245" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="B245" s="36" t="s">
+        <v>21</v>
+      </c>
+      <c r="C245" s="43"/>
+      <c r="D245" s="43"/>
+      <c r="E245" s="43"/>
+      <c r="F245" s="43"/>
+      <c r="G245" s="43"/>
+      <c r="H245" s="43"/>
+      <c r="I245" s="43"/>
+      <c r="J245" s="43"/>
+      <c r="K245" s="43"/>
+      <c r="L245" s="43"/>
+      <c r="M245" s="43"/>
+      <c r="N245" s="5"/>
+      <c r="O245" s="5"/>
+      <c r="P245" s="5"/>
+      <c r="Q245" s="5"/>
+      <c r="R245" s="5"/>
+      <c r="S245" s="5"/>
+      <c r="T245" s="5"/>
+      <c r="U245" s="5"/>
+      <c r="V245" s="5"/>
+      <c r="W245" s="5"/>
+      <c r="X245" s="5"/>
+      <c r="Y245" s="5"/>
+      <c r="Z245" s="5"/>
+      <c r="AA245" s="5"/>
+      <c r="AB245" s="5"/>
+      <c r="AC245" s="5"/>
+      <c r="AD245" s="5"/>
+      <c r="AE245" s="5"/>
+      <c r="AF245" s="5"/>
+      <c r="AG245" s="5"/>
+      <c r="AH245" s="5"/>
+      <c r="AI245" s="5"/>
+      <c r="AJ245" s="5"/>
+    </row>
+    <row r="246" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="B246" s="36" t="s">
+        <v>22</v>
+      </c>
+      <c r="C246" s="43"/>
+      <c r="D246" s="43"/>
+      <c r="E246" s="43"/>
+      <c r="F246" s="43"/>
+      <c r="G246" s="43"/>
+      <c r="H246" s="43"/>
+      <c r="I246" s="43"/>
+      <c r="J246" s="43"/>
+      <c r="K246" s="43"/>
+      <c r="L246" s="43"/>
+      <c r="M246" s="43"/>
+      <c r="N246" s="5"/>
+      <c r="O246" s="5"/>
+      <c r="P246" s="5"/>
+      <c r="Q246" s="5"/>
+      <c r="R246" s="5"/>
+      <c r="S246" s="5"/>
+      <c r="T246" s="5"/>
+      <c r="U246" s="5"/>
+      <c r="V246" s="5"/>
+      <c r="W246" s="5"/>
+      <c r="X246" s="5"/>
+      <c r="Y246" s="5"/>
+      <c r="Z246" s="5"/>
+      <c r="AA246" s="5"/>
+      <c r="AB246" s="5"/>
+      <c r="AC246" s="5"/>
+      <c r="AD246" s="5"/>
+      <c r="AE246" s="5"/>
+      <c r="AF246" s="5"/>
+      <c r="AG246" s="5"/>
+      <c r="AH246" s="5"/>
+      <c r="AI246" s="5"/>
+      <c r="AJ246" s="5"/>
+    </row>
+    <row r="247" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="B247" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="C247" s="43"/>
+      <c r="D247" s="43"/>
+      <c r="E247" s="43"/>
+      <c r="F247" s="43"/>
+      <c r="G247" s="43"/>
+      <c r="H247" s="43"/>
+      <c r="I247" s="43"/>
+      <c r="J247" s="43"/>
+      <c r="K247" s="43"/>
+      <c r="L247" s="43"/>
+      <c r="M247" s="43"/>
+      <c r="N247" s="5"/>
+      <c r="O247" s="5"/>
+      <c r="P247" s="5"/>
+      <c r="Q247" s="5"/>
+      <c r="R247" s="5"/>
+      <c r="S247" s="5"/>
+      <c r="T247" s="5"/>
+      <c r="U247" s="5"/>
+      <c r="V247" s="5"/>
+      <c r="W247" s="5"/>
+      <c r="X247" s="5"/>
+      <c r="Y247" s="5"/>
+      <c r="Z247" s="5"/>
+      <c r="AA247" s="5"/>
+      <c r="AB247" s="5"/>
+      <c r="AC247" s="5"/>
+      <c r="AD247" s="5"/>
+      <c r="AE247" s="5"/>
+      <c r="AF247" s="5"/>
+      <c r="AG247" s="5"/>
+      <c r="AH247" s="5"/>
+      <c r="AI247" s="5"/>
+      <c r="AJ247" s="5"/>
+    </row>
+    <row r="248" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="B248" s="38" t="s">
+        <v>24</v>
+      </c>
+      <c r="C248" s="39"/>
+      <c r="D248" s="39"/>
+      <c r="E248" s="39"/>
+      <c r="F248" s="39"/>
+      <c r="G248" s="39"/>
+      <c r="H248" s="39"/>
+      <c r="I248" s="39"/>
+      <c r="J248" s="39"/>
+      <c r="K248" s="39"/>
+      <c r="L248" s="39"/>
+      <c r="M248" s="39"/>
+      <c r="N248" s="5"/>
+      <c r="O248" s="5"/>
+      <c r="P248" s="5"/>
+      <c r="Q248" s="5"/>
+      <c r="R248" s="5"/>
+      <c r="S248" s="5"/>
+      <c r="T248" s="5"/>
+      <c r="U248" s="5"/>
+      <c r="V248" s="5"/>
+      <c r="W248" s="5"/>
+      <c r="X248" s="5"/>
+      <c r="Y248" s="5"/>
+      <c r="Z248" s="5"/>
+      <c r="AA248" s="5"/>
+      <c r="AB248" s="5"/>
+      <c r="AC248" s="5"/>
+      <c r="AD248" s="5"/>
+      <c r="AE248" s="5"/>
+      <c r="AF248" s="5"/>
+      <c r="AG248" s="5"/>
+      <c r="AH248" s="5"/>
+      <c r="AI248" s="5"/>
+      <c r="AJ248" s="5"/>
+    </row>
+    <row r="249" spans="2:38" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B249" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="C249" s="66"/>
+      <c r="D249" s="66"/>
+      <c r="E249" s="66"/>
+      <c r="F249" s="66"/>
+      <c r="G249" s="66"/>
+      <c r="H249" s="66"/>
+      <c r="I249" s="66"/>
+      <c r="J249" s="66"/>
+      <c r="K249" s="66"/>
+      <c r="L249" s="66"/>
+      <c r="M249" s="66"/>
+      <c r="N249" s="5"/>
+      <c r="O249" s="5"/>
+      <c r="P249" s="5"/>
+      <c r="Q249" s="5"/>
+      <c r="R249" s="5"/>
+      <c r="S249" s="5"/>
+      <c r="T249" s="5"/>
+      <c r="U249" s="5"/>
+      <c r="V249" s="5"/>
+      <c r="W249" s="5"/>
+      <c r="X249" s="5"/>
+      <c r="Y249" s="5"/>
+      <c r="Z249" s="5"/>
+      <c r="AA249" s="5"/>
+      <c r="AB249" s="5"/>
+      <c r="AC249" s="5"/>
+      <c r="AD249" s="5"/>
+      <c r="AE249" s="5"/>
+      <c r="AF249" s="5"/>
+      <c r="AG249" s="5"/>
+      <c r="AH249" s="5"/>
+      <c r="AI249" s="5"/>
+      <c r="AJ249" s="5"/>
+      <c r="AL249" s="32"/>
+    </row>
+    <row r="250" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="B250" s="9"/>
+      <c r="C250" s="23"/>
+      <c r="D250" s="23"/>
+      <c r="E250" s="23"/>
+      <c r="F250" s="23"/>
+      <c r="G250" s="23"/>
+      <c r="H250" s="23"/>
+      <c r="I250" s="23"/>
+      <c r="J250" s="23"/>
+      <c r="K250" s="23"/>
+      <c r="L250" s="23"/>
+      <c r="M250" s="23"/>
+      <c r="N250" s="21"/>
+      <c r="O250" s="21"/>
+      <c r="P250" s="21"/>
+      <c r="Q250" s="21"/>
+      <c r="R250" s="21"/>
+      <c r="S250" s="21"/>
+      <c r="T250" s="21"/>
+      <c r="U250" s="21"/>
+      <c r="V250" s="21"/>
+      <c r="W250" s="21"/>
+      <c r="X250" s="21"/>
+      <c r="Y250" s="21"/>
+      <c r="Z250" s="21"/>
+      <c r="AA250" s="24"/>
+      <c r="AB250" s="24"/>
+      <c r="AC250" s="24"/>
+      <c r="AD250" s="21"/>
+      <c r="AE250" s="21"/>
+      <c r="AF250" s="21"/>
+      <c r="AG250" s="21"/>
+      <c r="AH250" s="21"/>
+      <c r="AI250" s="21"/>
+    </row>
+    <row r="251" spans="2:38" ht="20.25" x14ac:dyDescent="0.3">
+      <c r="B251" s="41" t="s">
+        <v>89</v>
+      </c>
+      <c r="C251" s="28"/>
+      <c r="D251" s="28"/>
+      <c r="E251" s="28"/>
+      <c r="F251" s="28"/>
+      <c r="G251" s="28"/>
+      <c r="H251" s="28"/>
+      <c r="I251" s="28"/>
+      <c r="J251" s="28"/>
+      <c r="K251" s="28"/>
+      <c r="L251" s="28"/>
+      <c r="M251" s="28"/>
+      <c r="N251" s="5"/>
+      <c r="O251" s="5"/>
+      <c r="P251" s="5"/>
+      <c r="Q251" s="5"/>
+      <c r="R251" s="5"/>
+      <c r="S251" s="5"/>
+      <c r="T251" s="5"/>
+      <c r="U251" s="5"/>
+      <c r="V251" s="5"/>
+      <c r="W251" s="5"/>
+      <c r="X251" s="5"/>
+      <c r="Y251" s="5"/>
+      <c r="Z251" s="5"/>
+      <c r="AA251" s="5"/>
+      <c r="AB251" s="5"/>
+      <c r="AC251" s="5"/>
+      <c r="AD251" s="5"/>
+      <c r="AE251" s="5"/>
+      <c r="AF251" s="5"/>
+      <c r="AG251" s="5"/>
+      <c r="AH251" s="5"/>
+      <c r="AI251" s="5"/>
+      <c r="AJ251" s="5"/>
+    </row>
+    <row r="252" spans="2:38" s="32" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B252" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="C252" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="D252" s="34" t="s">
+        <v>4</v>
+      </c>
+      <c r="E252" s="34" t="s">
+        <v>26</v>
+      </c>
+      <c r="F252" s="34" t="s">
+        <v>5</v>
+      </c>
+      <c r="G252" s="34" t="s">
+        <v>6</v>
+      </c>
+      <c r="H252" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="I252" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="J252" s="35" t="s">
+        <v>29</v>
+      </c>
+      <c r="K252" s="35" t="s">
+        <v>30</v>
+      </c>
+      <c r="L252" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="M252" s="34" t="s">
+        <v>7</v>
+      </c>
+      <c r="N252" s="5"/>
+      <c r="O252" s="5"/>
+      <c r="P252" s="5"/>
+      <c r="Q252" s="5"/>
+      <c r="R252" s="5"/>
+      <c r="S252" s="5"/>
+      <c r="T252" s="5"/>
+      <c r="U252" s="5"/>
+      <c r="V252" s="5"/>
+      <c r="W252" s="5"/>
+      <c r="X252" s="5"/>
+      <c r="Y252" s="5"/>
+      <c r="Z252" s="5"/>
+      <c r="AA252" s="5"/>
+      <c r="AB252" s="5"/>
+      <c r="AC252" s="5"/>
+      <c r="AD252" s="5"/>
+      <c r="AE252" s="5"/>
+      <c r="AF252" s="5"/>
+      <c r="AG252" s="5"/>
+      <c r="AH252" s="5"/>
+      <c r="AI252" s="5"/>
+      <c r="AJ252" s="5"/>
+      <c r="AL252" s="27"/>
+    </row>
+    <row r="253" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="B253" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" s="42">
+        <v>6.0606060606060608E-2</v>
+      </c>
+      <c r="D253" s="42">
+        <v>7.3611111111111113E-2</v>
+      </c>
+      <c r="E253" s="42">
+        <v>3.1168831168831169E-2</v>
+      </c>
+      <c r="F253" s="42">
+        <v>0.35602094240837695</v>
+      </c>
+      <c r="G253" s="42">
+        <v>-0.3048780487804878</v>
+      </c>
+      <c r="H253" s="42">
+        <v>-0.13691931540342298</v>
+      </c>
+      <c r="I253" s="42">
+        <v>0.15789473684210525</v>
+      </c>
+      <c r="J253" s="42">
+        <v>0.42622950819672129</v>
+      </c>
+      <c r="K253" s="42">
+        <v>8.9686098654708515E-2</v>
+      </c>
+      <c r="L253" s="42">
+        <v>3.8297872340425532E-2</v>
+      </c>
+      <c r="M253" s="42">
+        <v>5.5789039967037497E-2</v>
+      </c>
+      <c r="N253" s="5"/>
+      <c r="O253" s="5"/>
+      <c r="P253" s="5"/>
+      <c r="Q253" s="5"/>
+      <c r="R253" s="5"/>
+      <c r="S253" s="5"/>
+      <c r="T253" s="5"/>
+      <c r="U253" s="5"/>
+      <c r="V253" s="5"/>
+      <c r="W253" s="5"/>
+      <c r="X253" s="5"/>
+      <c r="Y253" s="5"/>
+      <c r="Z253" s="5"/>
+      <c r="AA253" s="5"/>
+      <c r="AB253" s="5"/>
+      <c r="AC253" s="5"/>
+      <c r="AD253" s="5"/>
+      <c r="AE253" s="5"/>
+      <c r="AF253" s="5"/>
+      <c r="AG253" s="5"/>
+      <c r="AH253" s="5"/>
+      <c r="AI253" s="5"/>
+      <c r="AJ253" s="5"/>
+    </row>
+    <row r="254" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="B254" s="36" t="s">
+        <v>10</v>
+      </c>
+      <c r="C254" s="43">
+        <v>1.317027281279398E-2</v>
+      </c>
+      <c r="D254" s="43">
+        <v>-1.9908116385911178E-2</v>
+      </c>
+      <c r="E254" s="43">
+        <v>1.6260162601626018E-2</v>
+      </c>
+      <c r="F254" s="43">
+        <v>0.28947368421052633</v>
+      </c>
+      <c r="G254" s="43">
+        <v>0.20754716981132076</v>
+      </c>
+      <c r="H254" s="43">
+        <v>0.53793103448275859</v>
+      </c>
+      <c r="I254" s="43">
+        <v>0.18333333333333332</v>
+      </c>
+      <c r="J254" s="43">
+        <v>3.5928143712574849E-2</v>
+      </c>
+      <c r="K254" s="43">
+        <v>-6.5645514223194742E-2</v>
+      </c>
+      <c r="L254" s="43">
+        <v>-0.12649164677804295</v>
+      </c>
+      <c r="M254" s="43">
+        <v>3.6343036430189997E-2</v>
+      </c>
+      <c r="N254" s="5"/>
+      <c r="O254" s="5"/>
+      <c r="P254" s="5"/>
+      <c r="Q254" s="5"/>
+      <c r="R254" s="5"/>
+      <c r="S254" s="5"/>
+      <c r="T254" s="5"/>
+      <c r="U254" s="5"/>
+      <c r="V254" s="5"/>
+      <c r="W254" s="5"/>
+      <c r="X254" s="5"/>
+      <c r="Y254" s="5"/>
+      <c r="Z254" s="5"/>
+      <c r="AA254" s="5"/>
+      <c r="AB254" s="5"/>
+      <c r="AC254" s="5"/>
+      <c r="AD254" s="5"/>
+      <c r="AE254" s="5"/>
+      <c r="AF254" s="5"/>
+      <c r="AG254" s="5"/>
+      <c r="AH254" s="5"/>
+      <c r="AI254" s="5"/>
+      <c r="AJ254" s="5"/>
+    </row>
+    <row r="255" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="B255" s="36" t="s">
+        <v>46</v>
+      </c>
+      <c r="C255" s="43">
+        <v>-1.5110305228165609E-2</v>
+      </c>
+      <c r="D255" s="43">
+        <v>3.4236804564907276E-2</v>
+      </c>
+      <c r="E255" s="43">
+        <v>-4.1994750656167978E-2</v>
+      </c>
+      <c r="F255" s="43">
+        <v>0.17391304347826086</v>
+      </c>
+      <c r="G255" s="43">
+        <v>-0.5149253731343284</v>
+      </c>
+      <c r="H255" s="43">
+        <v>-0.1579861111111111</v>
+      </c>
+      <c r="I255" s="43">
+        <v>-0.32244897959183672</v>
+      </c>
+      <c r="J255" s="43">
+        <v>-0.35962145110410093</v>
+      </c>
+      <c r="K255" s="43">
+        <v>-0.23454833597464342</v>
+      </c>
+      <c r="L255" s="43">
+        <v>5.0890585241730284E-3</v>
+      </c>
+      <c r="M255" s="43">
+        <v>-4.6652235575128757E-2</v>
+      </c>
+      <c r="N255" s="5"/>
+      <c r="O255" s="5"/>
+      <c r="P255" s="5"/>
+      <c r="Q255" s="5"/>
+      <c r="R255" s="5"/>
+      <c r="S255" s="5"/>
+      <c r="T255" s="5"/>
+      <c r="U255" s="5"/>
+      <c r="V255" s="5"/>
+      <c r="W255" s="5"/>
+      <c r="X255" s="5"/>
+      <c r="Y255" s="5"/>
+      <c r="Z255" s="5"/>
+      <c r="AA255" s="5"/>
+      <c r="AB255" s="5"/>
+      <c r="AC255" s="5"/>
+      <c r="AD255" s="5"/>
+      <c r="AE255" s="5"/>
+      <c r="AF255" s="5"/>
+      <c r="AG255" s="5"/>
+      <c r="AH255" s="5"/>
+      <c r="AI255" s="5"/>
+      <c r="AJ255" s="5"/>
+    </row>
+    <row r="256" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="B256" s="38" t="s">
+        <v>12</v>
+      </c>
+      <c r="C256" s="39">
+        <v>1.8104209596702975E-2</v>
+      </c>
+      <c r="D256" s="39">
+        <v>3.0858244937319191E-2</v>
+      </c>
+      <c r="E256" s="39">
+        <v>1.762114537444934E-3</v>
+      </c>
+      <c r="F256" s="39">
+        <v>0.29425287356321839</v>
+      </c>
+      <c r="G256" s="39">
+        <v>-0.30855018587360594</v>
+      </c>
+      <c r="H256" s="39">
+        <v>5.5217831813576493E-2</v>
+      </c>
+      <c r="I256" s="39">
+        <v>-9.1304347826086957E-2</v>
+      </c>
+      <c r="J256" s="39">
+        <v>-4.4977511244377814E-2</v>
+      </c>
+      <c r="K256" s="39">
+        <v>-8.9960886571056067E-2</v>
+      </c>
+      <c r="L256" s="39">
+        <v>-2.5741029641185648E-2</v>
+      </c>
+      <c r="M256" s="39">
+        <v>1.267362049397395E-2</v>
+      </c>
+      <c r="N256" s="5"/>
+      <c r="O256" s="5"/>
+      <c r="P256" s="5"/>
+      <c r="Q256" s="5"/>
+      <c r="R256" s="5"/>
+      <c r="S256" s="5"/>
+      <c r="T256" s="5"/>
+      <c r="U256" s="5"/>
+      <c r="V256" s="5"/>
+      <c r="W256" s="5"/>
+      <c r="X256" s="5"/>
+      <c r="Y256" s="5"/>
+      <c r="Z256" s="5"/>
+      <c r="AA256" s="5"/>
+      <c r="AB256" s="5"/>
+      <c r="AC256" s="5"/>
+      <c r="AD256" s="5"/>
+      <c r="AE256" s="5"/>
+      <c r="AF256" s="5"/>
+      <c r="AG256" s="5"/>
+      <c r="AH256" s="5"/>
+      <c r="AI256" s="5"/>
+      <c r="AJ256" s="5"/>
+    </row>
+    <row r="257" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="B257" s="36" t="s">
+        <v>47</v>
+      </c>
+      <c r="C257" s="43">
+        <v>7.8454798884906418E-2</v>
+      </c>
+      <c r="D257" s="43">
+        <v>-0.12997903563941299</v>
+      </c>
+      <c r="E257" s="43">
+        <v>-5.4495912806539508E-3</v>
+      </c>
+      <c r="F257" s="43">
+        <v>1.7466666666666666</v>
+      </c>
+      <c r="G257" s="43">
+        <v>0.36842105263157893</v>
+      </c>
+      <c r="H257" s="43">
+        <v>0.48660714285714285</v>
+      </c>
+      <c r="I257" s="43">
+        <v>0.69672131147540983</v>
+      </c>
+      <c r="J257" s="43">
+        <v>0.59090909090909094</v>
+      </c>
+      <c r="K257" s="43">
+        <v>0.29937629937629939</v>
+      </c>
+      <c r="L257" s="43">
+        <v>6.7605633802816895E-2</v>
+      </c>
+      <c r="M257" s="43">
+        <v>0.12426915072837182</v>
+      </c>
+      <c r="N257" s="5"/>
+      <c r="O257" s="5"/>
+      <c r="P257" s="5"/>
+      <c r="Q257" s="5"/>
+      <c r="R257" s="5"/>
+      <c r="S257" s="5"/>
+      <c r="T257" s="5"/>
+      <c r="U257" s="5"/>
+      <c r="V257" s="5"/>
+      <c r="W257" s="5"/>
+      <c r="X257" s="5"/>
+      <c r="Y257" s="5"/>
+      <c r="Z257" s="5"/>
+      <c r="AA257" s="5"/>
+      <c r="AB257" s="5"/>
+      <c r="AC257" s="5"/>
+      <c r="AD257" s="5"/>
+      <c r="AE257" s="5"/>
+      <c r="AF257" s="5"/>
+      <c r="AG257" s="5"/>
+      <c r="AH257" s="5"/>
+      <c r="AI257" s="5"/>
+      <c r="AJ257" s="5"/>
+    </row>
+    <row r="258" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="B258" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="C258" s="43">
+        <v>-6.2128579146407351E-3</v>
+      </c>
+      <c r="D258" s="43">
+        <v>6.5217391304347824E-2</v>
+      </c>
+      <c r="E258" s="43">
+        <v>-0.2</v>
+      </c>
+      <c r="F258" s="43">
+        <v>-9.0909090909090912E-2</v>
+      </c>
+      <c r="G258" s="43">
+        <v>-0.45833333333333331</v>
+      </c>
+      <c r="H258" s="43">
+        <v>0.18801089918256131</v>
+      </c>
+      <c r="I258" s="43">
+        <v>0.15789473684210525</v>
+      </c>
+      <c r="J258" s="43">
+        <v>-0.38253012048192769</v>
+      </c>
+      <c r="K258" s="43">
+        <v>-0.29844413012729842</v>
+      </c>
+      <c r="L258" s="43">
+        <v>-7.4666666666666673E-2</v>
+      </c>
+      <c r="M258" s="43">
+        <v>-3.9630512514898686E-2</v>
+      </c>
+      <c r="N258" s="5"/>
+      <c r="O258" s="5"/>
+      <c r="P258" s="5"/>
+      <c r="Q258" s="5"/>
+      <c r="R258" s="5"/>
+      <c r="S258" s="5"/>
+      <c r="T258" s="5"/>
+      <c r="U258" s="5"/>
+      <c r="V258" s="5"/>
+      <c r="W258" s="5"/>
+      <c r="X258" s="5"/>
+      <c r="Y258" s="5"/>
+      <c r="Z258" s="5"/>
+      <c r="AA258" s="5"/>
+      <c r="AB258" s="5"/>
+      <c r="AC258" s="5"/>
+      <c r="AD258" s="5"/>
+      <c r="AE258" s="5"/>
+      <c r="AF258" s="5"/>
+      <c r="AG258" s="5"/>
+      <c r="AH258" s="5"/>
+      <c r="AI258" s="5"/>
+      <c r="AJ258" s="5"/>
+    </row>
+    <row r="259" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="B259" s="36" t="s">
+        <v>48</v>
+      </c>
+      <c r="C259" s="43">
+        <v>9.9047619047619051E-2</v>
+      </c>
+      <c r="D259" s="43">
+        <v>0.31213872832369943</v>
+      </c>
+      <c r="E259" s="43">
+        <v>3.007518796992481E-2</v>
+      </c>
+      <c r="F259" s="43">
+        <v>-0.40845070422535212</v>
+      </c>
+      <c r="G259" s="43">
+        <v>-0.1111111111111111</v>
+      </c>
+      <c r="H259" s="43">
+        <v>-9.8398169336384442E-2</v>
+      </c>
+      <c r="I259" s="43">
+        <v>0</v>
+      </c>
+      <c r="J259" s="43">
+        <v>-0.19133574007220217</v>
+      </c>
+      <c r="K259" s="43">
+        <v>0.22505307855626328</v>
+      </c>
+      <c r="L259" s="43">
+        <v>-0.15098468271334792</v>
+      </c>
+      <c r="M259" s="43">
+        <v>7.0702655447492074E-2</v>
+      </c>
+      <c r="N259" s="5"/>
+      <c r="O259" s="5"/>
+      <c r="P259" s="5"/>
+      <c r="Q259" s="5"/>
+      <c r="R259" s="5"/>
+      <c r="S259" s="5"/>
+      <c r="T259" s="5"/>
+      <c r="U259" s="5"/>
+      <c r="V259" s="5"/>
+      <c r="W259" s="5"/>
+      <c r="X259" s="5"/>
+      <c r="Y259" s="5"/>
+      <c r="Z259" s="5"/>
+      <c r="AA259" s="5"/>
+      <c r="AB259" s="5"/>
+      <c r="AC259" s="5"/>
+      <c r="AD259" s="5"/>
+      <c r="AE259" s="5"/>
+      <c r="AF259" s="5"/>
+      <c r="AG259" s="5"/>
+      <c r="AH259" s="5"/>
+      <c r="AI259" s="5"/>
+      <c r="AJ259" s="5"/>
+    </row>
+    <row r="260" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="B260" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="C260" s="39">
+        <v>5.6106975461814174E-2</v>
+      </c>
+      <c r="D260" s="39">
+        <v>1.079913606911447E-2</v>
+      </c>
+      <c r="E260" s="39">
+        <v>-6.0860440713536204E-2</v>
+      </c>
+      <c r="F260" s="39">
+        <v>0.51578947368421058</v>
+      </c>
+      <c r="G260" s="39">
+        <v>-9.6153846153846159E-2</v>
+      </c>
+      <c r="H260" s="39">
+        <v>0.19488817891373802</v>
+      </c>
+      <c r="I260" s="39">
+        <v>0.25454545454545452</v>
+      </c>
+      <c r="J260" s="39">
+        <v>-9.6815286624203828E-2</v>
+      </c>
+      <c r="K260" s="39">
+        <v>2.3508137432188065E-2</v>
+      </c>
+      <c r="L260" s="39">
+        <v>-6.1499578770008424E-2</v>
+      </c>
+      <c r="M260" s="39">
+        <v>5.1245308768338452E-2</v>
+      </c>
+      <c r="N260" s="5"/>
+      <c r="O260" s="5"/>
+      <c r="P260" s="5"/>
+      <c r="Q260" s="5"/>
+      <c r="R260" s="5"/>
+      <c r="S260" s="5"/>
+      <c r="T260" s="5"/>
+      <c r="U260" s="5"/>
+      <c r="V260" s="5"/>
+      <c r="W260" s="5"/>
+      <c r="X260" s="5"/>
+      <c r="Y260" s="5"/>
+      <c r="Z260" s="5"/>
+      <c r="AA260" s="5"/>
+      <c r="AB260" s="5"/>
+      <c r="AC260" s="5"/>
+      <c r="AD260" s="5"/>
+      <c r="AE260" s="5"/>
+      <c r="AF260" s="5"/>
+      <c r="AG260" s="5"/>
+      <c r="AH260" s="5"/>
+      <c r="AI260" s="5"/>
+      <c r="AJ260" s="5"/>
+    </row>
+    <row r="261" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="B261" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="C261" s="43">
+        <v>7.9292467215614521E-3</v>
+      </c>
+      <c r="D261" s="43">
+        <v>-0.16582914572864321</v>
+      </c>
+      <c r="E261" s="43">
+        <v>-0.13012048192771083</v>
+      </c>
+      <c r="F261" s="43">
+        <v>0.18840579710144928</v>
+      </c>
+      <c r="G261" s="43">
+        <v>0.38095238095238093</v>
+      </c>
+      <c r="H261" s="43">
+        <v>0.4846335697399527</v>
+      </c>
+      <c r="I261" s="43">
+        <v>0.13596491228070176</v>
+      </c>
+      <c r="J261" s="43">
+        <v>9.4850948509485097E-2</v>
+      </c>
+      <c r="K261" s="43">
+        <v>0.14659685863874344</v>
+      </c>
+      <c r="L261" s="43">
+        <v>1.8264840182648401E-2</v>
+      </c>
+      <c r="M261" s="43">
+        <v>4.1860465116279069E-2</v>
+      </c>
+      <c r="N261" s="5"/>
+      <c r="O261" s="5"/>
+      <c r="P261" s="5"/>
+      <c r="Q261" s="5"/>
+      <c r="R261" s="5"/>
+      <c r="S261" s="5"/>
+      <c r="T261" s="5"/>
+      <c r="U261" s="5"/>
+      <c r="V261" s="5"/>
+      <c r="W261" s="5"/>
+      <c r="X261" s="5"/>
+      <c r="Y261" s="5"/>
+      <c r="Z261" s="5"/>
+      <c r="AA261" s="5"/>
+      <c r="AB261" s="5"/>
+      <c r="AC261" s="5"/>
+      <c r="AD261" s="5"/>
+      <c r="AE261" s="5"/>
+      <c r="AF261" s="5"/>
+      <c r="AG261" s="5"/>
+      <c r="AH261" s="5"/>
+      <c r="AI261" s="5"/>
+      <c r="AJ261" s="5"/>
+    </row>
+    <row r="262" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="B262" s="36" t="s">
+        <v>50</v>
+      </c>
+      <c r="C262" s="43">
+        <v>-0.16284987277353691</v>
+      </c>
+      <c r="D262" s="43">
+        <v>-0.22279792746113988</v>
+      </c>
+      <c r="E262" s="43">
+        <v>-6.4788732394366194E-2</v>
+      </c>
+      <c r="F262" s="43">
+        <v>0.21379310344827587</v>
+      </c>
+      <c r="G262" s="43">
+        <v>-5.8823529411764705E-2</v>
+      </c>
+      <c r="H262" s="43">
+        <v>-0.14785992217898833</v>
+      </c>
+      <c r="I262" s="43">
+        <v>-1.4344262295081968E-2</v>
+      </c>
+      <c r="J262" s="43">
+        <v>0.13559322033898305</v>
+      </c>
+      <c r="K262" s="43">
+        <v>9.7797356828193835E-2</v>
+      </c>
+      <c r="L262" s="43">
+        <v>0.15816326530612246</v>
+      </c>
+      <c r="M262" s="43">
+        <v>-7.1003570011900038E-2</v>
+      </c>
+      <c r="N262" s="5"/>
+      <c r="O262" s="5"/>
+      <c r="P262" s="5"/>
+      <c r="Q262" s="5"/>
+      <c r="R262" s="5"/>
+      <c r="S262" s="5"/>
+      <c r="T262" s="5"/>
+      <c r="U262" s="5"/>
+      <c r="V262" s="5"/>
+      <c r="W262" s="5"/>
+      <c r="X262" s="5"/>
+      <c r="Y262" s="5"/>
+      <c r="Z262" s="5"/>
+      <c r="AA262" s="5"/>
+      <c r="AB262" s="5"/>
+      <c r="AC262" s="5"/>
+      <c r="AD262" s="5"/>
+      <c r="AE262" s="5"/>
+      <c r="AF262" s="5"/>
+      <c r="AG262" s="5"/>
+      <c r="AH262" s="5"/>
+      <c r="AI262" s="5"/>
+      <c r="AJ262" s="5"/>
+    </row>
+    <row r="263" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="B263" s="36" t="s">
+        <v>19</v>
+      </c>
+      <c r="C263" s="43">
+        <v>2.9850746268656716E-2</v>
+      </c>
+      <c r="D263" s="43">
+        <v>-0.31395348837209303</v>
+      </c>
+      <c r="E263" s="43">
+        <v>8.8888888888888892E-2</v>
+      </c>
+      <c r="F263" s="43">
+        <v>-0.63157894736842102</v>
+      </c>
+      <c r="G263" s="43">
+        <v>-0.41666666666666669</v>
+      </c>
+      <c r="H263" s="43">
+        <v>0</v>
+      </c>
+      <c r="I263" s="43">
+        <v>-0.24347826086956523</v>
+      </c>
+      <c r="J263" s="43">
+        <v>-0.39896373056994816</v>
+      </c>
+      <c r="K263" s="43">
+        <v>5.5201698513800426E-2</v>
+      </c>
+      <c r="L263" s="43">
+        <v>-0.28925619834710742</v>
+      </c>
+      <c r="M263" s="43">
+        <v>-7.1982281284606861E-2</v>
+      </c>
+      <c r="N263" s="5"/>
+      <c r="O263" s="5"/>
+      <c r="P263" s="5"/>
+      <c r="Q263" s="5"/>
+      <c r="R263" s="5"/>
+      <c r="S263" s="5"/>
+      <c r="T263" s="5"/>
+      <c r="U263" s="5"/>
+      <c r="V263" s="5"/>
+      <c r="W263" s="5"/>
+      <c r="X263" s="5"/>
+      <c r="Y263" s="5"/>
+      <c r="Z263" s="5"/>
+      <c r="AA263" s="5"/>
+      <c r="AB263" s="5"/>
+      <c r="AC263" s="5"/>
+      <c r="AD263" s="5"/>
+      <c r="AE263" s="5"/>
+      <c r="AF263" s="5"/>
+      <c r="AG263" s="5"/>
+      <c r="AH263" s="5"/>
+      <c r="AI263" s="5"/>
+      <c r="AJ263" s="5"/>
+    </row>
+    <row r="264" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="B264" s="38" t="s">
+        <v>20</v>
+      </c>
+      <c r="C264" s="39">
+        <v>-5.1886792452830191E-2</v>
+      </c>
+      <c r="D264" s="39">
+        <v>-0.21548117154811716</v>
+      </c>
+      <c r="E264" s="39">
+        <v>-7.18232044198895E-2</v>
+      </c>
+      <c r="F264" s="39">
+        <v>0.13733905579399142</v>
+      </c>
+      <c r="G264" s="39">
+        <v>0.04</v>
+      </c>
+      <c r="H264" s="39">
+        <v>0.12227488151658768</v>
+      </c>
+      <c r="I264" s="39">
+        <v>-4.8134777376654635E-3</v>
+      </c>
+      <c r="J264" s="39">
+        <v>3.2986111111111112E-2</v>
+      </c>
+      <c r="K264" s="39">
+        <v>0.10816087465833658</v>
+      </c>
+      <c r="L264" s="39">
+        <v>5.2980132450331126E-3</v>
+      </c>
+      <c r="M264" s="39">
+        <v>-1.3757613946649863E-2</v>
+      </c>
+      <c r="N264" s="5"/>
+      <c r="O264" s="5"/>
+      <c r="P264" s="5"/>
+      <c r="Q264" s="5"/>
+      <c r="R264" s="5"/>
+      <c r="S264" s="5"/>
+      <c r="T264" s="5"/>
+      <c r="U264" s="5"/>
+      <c r="V264" s="5"/>
+      <c r="W264" s="5"/>
+      <c r="X264" s="5"/>
+      <c r="Y264" s="5"/>
+      <c r="Z264" s="5"/>
+      <c r="AA264" s="5"/>
+      <c r="AB264" s="5"/>
+      <c r="AC264" s="5"/>
+      <c r="AD264" s="5"/>
+      <c r="AE264" s="5"/>
+      <c r="AF264" s="5"/>
+      <c r="AG264" s="5"/>
+      <c r="AH264" s="5"/>
+      <c r="AI264" s="5"/>
+      <c r="AJ264" s="5"/>
+    </row>
+    <row r="265" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="B265" s="36" t="s">
+        <v>21</v>
+      </c>
+      <c r="C265" s="43"/>
+      <c r="D265" s="43"/>
+      <c r="E265" s="43"/>
+      <c r="F265" s="43"/>
+      <c r="G265" s="43"/>
+      <c r="H265" s="43"/>
+      <c r="I265" s="43"/>
+      <c r="J265" s="43"/>
+      <c r="K265" s="43"/>
+      <c r="L265" s="43"/>
+      <c r="M265" s="43"/>
+      <c r="N265" s="5"/>
+      <c r="O265" s="5"/>
+      <c r="P265" s="5"/>
+      <c r="Q265" s="5"/>
+      <c r="R265" s="5"/>
+      <c r="S265" s="5"/>
+      <c r="T265" s="5"/>
+      <c r="U265" s="5"/>
+      <c r="V265" s="5"/>
+      <c r="W265" s="5"/>
+      <c r="X265" s="5"/>
+      <c r="Y265" s="5"/>
+      <c r="Z265" s="5"/>
+      <c r="AA265" s="5"/>
+      <c r="AB265" s="5"/>
+      <c r="AC265" s="5"/>
+      <c r="AD265" s="5"/>
+      <c r="AE265" s="5"/>
+      <c r="AF265" s="5"/>
+      <c r="AG265" s="5"/>
+      <c r="AH265" s="5"/>
+      <c r="AI265" s="5"/>
+      <c r="AJ265" s="5"/>
+    </row>
+    <row r="266" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="B266" s="36" t="s">
+        <v>22</v>
+      </c>
+      <c r="C266" s="43"/>
+      <c r="D266" s="43"/>
+      <c r="E266" s="43"/>
+      <c r="F266" s="43"/>
+      <c r="G266" s="43"/>
+      <c r="H266" s="43"/>
+      <c r="I266" s="43"/>
+      <c r="J266" s="43"/>
+      <c r="K266" s="43"/>
+      <c r="L266" s="43"/>
+      <c r="M266" s="43"/>
+      <c r="N266" s="5"/>
+      <c r="O266" s="5"/>
+      <c r="P266" s="5"/>
+      <c r="Q266" s="5"/>
+      <c r="R266" s="5"/>
+      <c r="S266" s="5"/>
+      <c r="T266" s="5"/>
+      <c r="U266" s="5"/>
+      <c r="V266" s="5"/>
+      <c r="W266" s="5"/>
+      <c r="X266" s="5"/>
+      <c r="Y266" s="5"/>
+      <c r="Z266" s="5"/>
+      <c r="AA266" s="5"/>
+      <c r="AB266" s="5"/>
+      <c r="AC266" s="5"/>
+      <c r="AD266" s="5"/>
+      <c r="AE266" s="5"/>
+      <c r="AF266" s="5"/>
+      <c r="AG266" s="5"/>
+      <c r="AH266" s="5"/>
+      <c r="AI266" s="5"/>
+      <c r="AJ266" s="5"/>
+    </row>
+    <row r="267" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="B267" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="C267" s="43"/>
+      <c r="D267" s="43"/>
+      <c r="E267" s="43"/>
+      <c r="F267" s="43"/>
+      <c r="G267" s="43"/>
+      <c r="H267" s="43"/>
+      <c r="I267" s="43"/>
+      <c r="J267" s="43"/>
+      <c r="K267" s="43"/>
+      <c r="L267" s="43"/>
+      <c r="M267" s="43"/>
+      <c r="N267" s="5"/>
+      <c r="O267" s="5"/>
+      <c r="P267" s="5"/>
+      <c r="Q267" s="5"/>
+      <c r="R267" s="5"/>
+      <c r="S267" s="5"/>
+      <c r="T267" s="5"/>
+      <c r="U267" s="5"/>
+      <c r="V267" s="5"/>
+      <c r="W267" s="5"/>
+      <c r="X267" s="5"/>
+      <c r="Y267" s="5"/>
+      <c r="Z267" s="5"/>
+      <c r="AA267" s="5"/>
+      <c r="AB267" s="5"/>
+      <c r="AC267" s="5"/>
+      <c r="AD267" s="5"/>
+      <c r="AE267" s="5"/>
+      <c r="AF267" s="5"/>
+      <c r="AG267" s="5"/>
+      <c r="AH267" s="5"/>
+      <c r="AI267" s="5"/>
+      <c r="AJ267" s="5"/>
+    </row>
+    <row r="268" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="B268" s="38" t="s">
+        <v>24</v>
+      </c>
+      <c r="C268" s="39"/>
+      <c r="D268" s="39"/>
+      <c r="E268" s="39"/>
+      <c r="F268" s="39"/>
+      <c r="G268" s="39"/>
+      <c r="H268" s="39"/>
+      <c r="I268" s="39"/>
+      <c r="J268" s="39"/>
+      <c r="K268" s="39"/>
+      <c r="L268" s="39"/>
+      <c r="M268" s="39"/>
+      <c r="N268" s="5"/>
+      <c r="O268" s="5"/>
+      <c r="P268" s="5"/>
+      <c r="Q268" s="5"/>
+      <c r="R268" s="5"/>
+      <c r="S268" s="5"/>
+      <c r="T268" s="5"/>
+      <c r="U268" s="5"/>
+      <c r="V268" s="5"/>
+      <c r="W268" s="5"/>
+      <c r="X268" s="5"/>
+      <c r="Y268" s="5"/>
+      <c r="Z268" s="5"/>
+      <c r="AA268" s="5"/>
+      <c r="AB268" s="5"/>
+      <c r="AC268" s="5"/>
+      <c r="AD268" s="5"/>
+      <c r="AE268" s="5"/>
+      <c r="AF268" s="5"/>
+      <c r="AG268" s="5"/>
+      <c r="AH268" s="5"/>
+      <c r="AI268" s="5"/>
+      <c r="AJ268" s="5"/>
+    </row>
+    <row r="269" spans="2:38" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B269" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="C269" s="66"/>
+      <c r="D269" s="66"/>
+      <c r="E269" s="66"/>
+      <c r="F269" s="66"/>
+      <c r="G269" s="66"/>
+      <c r="H269" s="66"/>
+      <c r="I269" s="66"/>
+      <c r="J269" s="66"/>
+      <c r="K269" s="66"/>
+      <c r="L269" s="66"/>
+      <c r="M269" s="66"/>
+      <c r="N269" s="5"/>
+      <c r="O269" s="5"/>
+      <c r="P269" s="5"/>
+      <c r="Q269" s="5"/>
+      <c r="R269" s="5"/>
+      <c r="S269" s="5"/>
+      <c r="T269" s="5"/>
+      <c r="U269" s="5"/>
+      <c r="V269" s="5"/>
+      <c r="W269" s="5"/>
+      <c r="X269" s="5"/>
+      <c r="Y269" s="5"/>
+      <c r="Z269" s="5"/>
+      <c r="AA269" s="5"/>
+      <c r="AB269" s="5"/>
+      <c r="AC269" s="5"/>
+      <c r="AD269" s="5"/>
+      <c r="AE269" s="5"/>
+      <c r="AF269" s="5"/>
+      <c r="AG269" s="5"/>
+      <c r="AH269" s="5"/>
+      <c r="AI269" s="5"/>
+      <c r="AJ269" s="5"/>
+      <c r="AL269" s="32"/>
+    </row>
+    <row r="270" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="H270" s="17"/>
+      <c r="I270" s="17"/>
+      <c r="J270" s="17"/>
+      <c r="K270" s="17"/>
+      <c r="L270" s="16"/>
+      <c r="M270" s="16"/>
+      <c r="N270" s="24"/>
+      <c r="O270" s="24"/>
+      <c r="P270" s="24"/>
+      <c r="Q270" s="24"/>
+      <c r="R270" s="24"/>
+      <c r="S270" s="24"/>
+      <c r="T270" s="24"/>
+      <c r="U270" s="24"/>
+      <c r="V270" s="24"/>
+      <c r="W270" s="24"/>
+      <c r="X270" s="24"/>
+      <c r="Y270" s="24"/>
+      <c r="Z270" s="24"/>
+      <c r="AA270" s="24"/>
+      <c r="AB270" s="24"/>
+      <c r="AC270" s="24"/>
+      <c r="AD270" s="24"/>
+      <c r="AE270" s="24"/>
+      <c r="AF270" s="24"/>
+      <c r="AG270" s="24"/>
+      <c r="AH270" s="24"/>
+      <c r="AI270" s="24"/>
+    </row>
+    <row r="271" spans="2:38" ht="20.25" x14ac:dyDescent="0.3">
+      <c r="B271" s="41" t="s">
+        <v>90</v>
+      </c>
+      <c r="C271" s="28"/>
+      <c r="D271" s="28"/>
+      <c r="E271" s="28"/>
+      <c r="F271" s="28"/>
+      <c r="G271" s="28"/>
+      <c r="H271" s="28"/>
+      <c r="I271" s="28"/>
+      <c r="J271" s="28"/>
+      <c r="K271" s="28"/>
+      <c r="L271" s="28"/>
+      <c r="M271" s="28"/>
+      <c r="N271" s="5"/>
+      <c r="O271" s="5"/>
+      <c r="P271" s="5"/>
+      <c r="Q271" s="5"/>
+      <c r="R271" s="5"/>
+      <c r="S271" s="5"/>
+      <c r="T271" s="5"/>
+      <c r="U271" s="5"/>
+      <c r="V271" s="5"/>
+      <c r="W271" s="5"/>
+      <c r="X271" s="5"/>
+      <c r="Y271" s="5"/>
+      <c r="Z271" s="5"/>
+      <c r="AA271" s="5"/>
+      <c r="AB271" s="5"/>
+      <c r="AC271" s="5"/>
+      <c r="AD271" s="5"/>
+      <c r="AE271" s="5"/>
+      <c r="AF271" s="5"/>
+      <c r="AG271" s="5"/>
+      <c r="AH271" s="5"/>
+      <c r="AI271" s="5"/>
+      <c r="AJ271" s="5"/>
+    </row>
+    <row r="272" spans="2:38" s="32" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B272" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="C272" s="93" t="s">
+        <v>2</v>
+      </c>
+      <c r="D272" s="93" t="s">
+        <v>4</v>
+      </c>
+      <c r="E272" s="93" t="s">
+        <v>26</v>
+      </c>
+      <c r="F272" s="93" t="s">
+        <v>5</v>
+      </c>
+      <c r="G272" s="93" t="s">
+        <v>6</v>
+      </c>
+      <c r="H272" s="93" t="s">
+        <v>27</v>
+      </c>
+      <c r="I272" s="93" t="s">
+        <v>28</v>
+      </c>
+      <c r="J272" s="101" t="s">
+        <v>29</v>
+      </c>
+      <c r="K272" s="101" t="s">
+        <v>30</v>
+      </c>
+      <c r="L272" s="93" t="s">
+        <v>3</v>
+      </c>
+      <c r="M272" s="93" t="s">
+        <v>31</v>
+      </c>
+      <c r="N272" s="5"/>
+      <c r="O272" s="5"/>
+      <c r="P272" s="5"/>
+      <c r="Q272" s="5"/>
+      <c r="R272" s="5"/>
+      <c r="S272" s="5"/>
+      <c r="T272" s="5"/>
+      <c r="U272" s="5"/>
+      <c r="V272" s="5"/>
+      <c r="W272" s="5"/>
+      <c r="X272" s="5"/>
+      <c r="Y272" s="5"/>
+      <c r="Z272" s="5"/>
+      <c r="AA272" s="5"/>
+      <c r="AB272" s="5"/>
+      <c r="AC272" s="5"/>
+      <c r="AD272" s="5"/>
+      <c r="AE272" s="5"/>
+      <c r="AF272" s="5"/>
+      <c r="AG272" s="5"/>
+      <c r="AH272" s="5"/>
+      <c r="AI272" s="5"/>
+      <c r="AJ272" s="5"/>
+      <c r="AL272" s="27"/>
+    </row>
+    <row r="273" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="B273" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C273" s="43">
+        <v>0.29688581314878892</v>
+      </c>
+      <c r="D273" s="43">
+        <v>0.26621490803484993</v>
+      </c>
+      <c r="E273" s="43">
+        <v>0.66206896551724137</v>
+      </c>
+      <c r="F273" s="43">
+        <v>1.6949152542372881E-2</v>
+      </c>
+      <c r="G273" s="43">
+        <v>1.4673913043478262</v>
+      </c>
+      <c r="H273" s="43">
+        <v>0.30485304169514693</v>
+      </c>
+      <c r="I273" s="43">
+        <v>0.11515151515151516</v>
+      </c>
+      <c r="J273" s="43">
+        <v>0.11555555555555555</v>
+      </c>
+      <c r="K273" s="43">
+        <v>0.28389830508474578</v>
+      </c>
+      <c r="L273" s="43">
+        <v>6.2370062370062374E-2</v>
+      </c>
+      <c r="M273" s="43">
+        <v>0.28544061302681994</v>
+      </c>
+      <c r="N273" s="5"/>
+      <c r="O273" s="5"/>
+      <c r="P273" s="5"/>
+      <c r="Q273" s="5"/>
+      <c r="R273" s="5"/>
+      <c r="S273" s="5"/>
+      <c r="T273" s="5"/>
+      <c r="U273" s="5"/>
+      <c r="V273" s="5"/>
+      <c r="W273" s="5"/>
+      <c r="X273" s="5"/>
+      <c r="Y273" s="5"/>
+      <c r="Z273" s="5"/>
+      <c r="AA273" s="5"/>
+      <c r="AB273" s="5"/>
+      <c r="AC273" s="5"/>
+      <c r="AD273" s="5"/>
+      <c r="AE273" s="5"/>
+      <c r="AF273" s="5"/>
+      <c r="AG273" s="5"/>
+      <c r="AH273" s="5"/>
+      <c r="AI273" s="5"/>
+      <c r="AJ273" s="5"/>
+    </row>
+    <row r="274" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="B274" s="36" t="s">
+        <v>10</v>
+      </c>
+      <c r="C274" s="43">
+        <v>0.41184387617765816</v>
+      </c>
+      <c r="D274" s="43">
+        <v>0.36484848484848487</v>
+      </c>
+      <c r="E274" s="43">
+        <v>2.1308411214953269</v>
+      </c>
+      <c r="F274" s="43">
+        <v>1.2592592592592593</v>
+      </c>
+      <c r="G274" s="43">
+        <v>3.1777777777777776</v>
+      </c>
+      <c r="H274" s="43">
+        <v>0.46346704871060174</v>
+      </c>
+      <c r="I274" s="43">
+        <v>0.27976190476190477</v>
+      </c>
+      <c r="J274" s="43">
+        <v>-0.29490616621983912</v>
+      </c>
+      <c r="K274" s="43">
+        <v>-0.1</v>
+      </c>
+      <c r="L274" s="43">
+        <v>7.5301204819277115E-2</v>
+      </c>
+      <c r="M274" s="43">
+        <v>0.39275939288380196</v>
+      </c>
+      <c r="N274" s="5"/>
+      <c r="O274" s="5"/>
+      <c r="P274" s="5"/>
+      <c r="Q274" s="5"/>
+      <c r="R274" s="5"/>
+      <c r="S274" s="5"/>
+      <c r="T274" s="5"/>
+      <c r="U274" s="5"/>
+      <c r="V274" s="5"/>
+      <c r="W274" s="5"/>
+      <c r="X274" s="5"/>
+      <c r="Y274" s="5"/>
+      <c r="Z274" s="5"/>
+      <c r="AA274" s="5"/>
+      <c r="AB274" s="5"/>
+      <c r="AC274" s="5"/>
+      <c r="AD274" s="5"/>
+      <c r="AE274" s="5"/>
+      <c r="AF274" s="5"/>
+      <c r="AG274" s="5"/>
+      <c r="AH274" s="5"/>
+      <c r="AI274" s="5"/>
+      <c r="AJ274" s="5"/>
+    </row>
+    <row r="275" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="B275" s="36" t="s">
+        <v>46</v>
+      </c>
+      <c r="C275" s="43">
+        <v>5.5801104972375691E-2</v>
+      </c>
+      <c r="D275" s="43">
+        <v>0.26552179656538971</v>
+      </c>
+      <c r="E275" s="43">
+        <v>0.17177914110429449</v>
+      </c>
+      <c r="F275" s="43">
+        <v>0.78048780487804881</v>
+      </c>
+      <c r="G275" s="43">
+        <v>-0.55080213903743314</v>
+      </c>
+      <c r="H275" s="43">
+        <v>0.45233050847457629</v>
+      </c>
+      <c r="I275" s="43">
+        <v>0.48618784530386738</v>
+      </c>
+      <c r="J275" s="43">
+        <v>-2.4330900243309004E-2</v>
+      </c>
+      <c r="K275" s="43">
+        <v>0.32587859424920129</v>
+      </c>
+      <c r="L275" s="43">
+        <v>-1.9178082191780823E-2</v>
+      </c>
+      <c r="M275" s="43">
+        <v>0.12067788898999091</v>
+      </c>
+      <c r="N275" s="5"/>
+      <c r="O275" s="5"/>
+      <c r="P275" s="5"/>
+      <c r="Q275" s="5"/>
+      <c r="R275" s="5"/>
+      <c r="S275" s="5"/>
+      <c r="T275" s="5"/>
+      <c r="U275" s="5"/>
+      <c r="V275" s="5"/>
+      <c r="W275" s="5"/>
+      <c r="X275" s="5"/>
+      <c r="Y275" s="5"/>
+      <c r="Z275" s="5"/>
+      <c r="AA275" s="5"/>
+      <c r="AB275" s="5"/>
+      <c r="AC275" s="5"/>
+      <c r="AD275" s="5"/>
+      <c r="AE275" s="5"/>
+      <c r="AF275" s="5"/>
+      <c r="AG275" s="5"/>
+      <c r="AH275" s="5"/>
+      <c r="AI275" s="5"/>
+      <c r="AJ275" s="5"/>
+    </row>
+    <row r="276" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="B276" s="38" t="s">
+        <v>12</v>
+      </c>
+      <c r="C276" s="39">
+        <v>0.24087745201434296</v>
+      </c>
+      <c r="D276" s="39">
+        <v>0.29713193116634801</v>
+      </c>
+      <c r="E276" s="39">
+        <v>0.84819277108433733</v>
+      </c>
+      <c r="F276" s="39">
+        <v>0.37867647058823528</v>
+      </c>
+      <c r="G276" s="39">
+        <v>0.54012345679012341</v>
+      </c>
+      <c r="H276" s="39">
+        <v>0.39968445963712856</v>
+      </c>
+      <c r="I276" s="39">
+        <v>0.29961089494163423</v>
+      </c>
+      <c r="J276" s="39">
+        <v>-9.3161546085232902E-2</v>
+      </c>
+      <c r="K276" s="39">
+        <v>0.17008443908323281</v>
+      </c>
+      <c r="L276" s="39">
+        <v>4.074702886247878E-2</v>
+      </c>
+      <c r="M276" s="39">
+        <v>0.26217139226431579</v>
+      </c>
+      <c r="N276" s="5"/>
+      <c r="O276" s="5"/>
+      <c r="P276" s="5"/>
+      <c r="Q276" s="5"/>
+      <c r="R276" s="5"/>
+      <c r="S276" s="5"/>
+      <c r="T276" s="5"/>
+      <c r="U276" s="5"/>
+      <c r="V276" s="5"/>
+      <c r="W276" s="5"/>
+      <c r="X276" s="5"/>
+      <c r="Y276" s="5"/>
+      <c r="Z276" s="5"/>
+      <c r="AA276" s="5"/>
+      <c r="AB276" s="5"/>
+      <c r="AC276" s="5"/>
+      <c r="AD276" s="5"/>
+      <c r="AE276" s="5"/>
+      <c r="AF276" s="5"/>
+      <c r="AG276" s="5"/>
+      <c r="AH276" s="5"/>
+      <c r="AI276" s="5"/>
+      <c r="AJ276" s="5"/>
+    </row>
+    <row r="277" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="B277" s="36" t="s">
+        <v>47</v>
+      </c>
+      <c r="C277" s="43">
+        <v>4.271723275682434E-2</v>
+      </c>
+      <c r="D277" s="43">
+        <v>0.37967914438502676</v>
+      </c>
+      <c r="E277" s="43">
+        <v>1.0689655172413792</v>
+      </c>
+      <c r="F277" s="43">
+        <v>0.13636363636363635</v>
+      </c>
+      <c r="G277" s="43">
+        <v>13.818181818181818</v>
+      </c>
+      <c r="H277" s="43">
+        <v>0.10454065469904963</v>
+      </c>
+      <c r="I277" s="43">
+        <v>0.33333333333333331</v>
+      </c>
+      <c r="J277" s="43">
+        <v>2.8490028490028491E-3</v>
+      </c>
+      <c r="K277" s="43">
+        <v>2.9490616621983913E-2</v>
+      </c>
+      <c r="L277" s="43">
+        <v>5.5921052631578948E-2</v>
+      </c>
+      <c r="M277" s="43">
+        <v>0.11192372992033434</v>
+      </c>
+      <c r="N277" s="5"/>
+      <c r="O277" s="5"/>
+      <c r="P277" s="5"/>
+      <c r="Q277" s="5"/>
+      <c r="R277" s="5"/>
+      <c r="S277" s="5"/>
+      <c r="T277" s="5"/>
+      <c r="U277" s="5"/>
+      <c r="V277" s="5"/>
+      <c r="W277" s="5"/>
+      <c r="X277" s="5"/>
+      <c r="Y277" s="5"/>
+      <c r="Z277" s="5"/>
+      <c r="AA277" s="5"/>
+      <c r="AB277" s="5"/>
+      <c r="AC277" s="5"/>
+      <c r="AD277" s="5"/>
+      <c r="AE277" s="5"/>
+      <c r="AF277" s="5"/>
+      <c r="AG277" s="5"/>
+      <c r="AH277" s="5"/>
+      <c r="AI277" s="5"/>
+      <c r="AJ277" s="5"/>
+    </row>
+    <row r="278" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="B278" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="C278" s="43">
+        <v>2.1493624772313296E-2</v>
+      </c>
+      <c r="D278" s="43">
+        <v>0.29321663019693656</v>
+      </c>
+      <c r="E278" s="43">
+        <v>0.79012345679012341</v>
+      </c>
+      <c r="F278" s="43">
+        <v>0.6875</v>
+      </c>
+      <c r="G278" s="43">
+        <v>2.0769230769230771</v>
+      </c>
+      <c r="H278" s="43">
+        <v>0.5611620795107034</v>
+      </c>
+      <c r="I278" s="43">
+        <v>0.55721393034825872</v>
+      </c>
+      <c r="J278" s="43">
+        <v>-3.017241379310345E-2</v>
+      </c>
+      <c r="K278" s="43">
+        <v>0.37321937321937321</v>
+      </c>
+      <c r="L278" s="43">
+        <v>8.9041095890410954E-2</v>
+      </c>
+      <c r="M278" s="43">
+        <v>0.12599403578528828</v>
+      </c>
+      <c r="N278" s="5"/>
+      <c r="O278" s="5"/>
+      <c r="P278" s="5"/>
+      <c r="Q278" s="5"/>
+      <c r="R278" s="5"/>
+      <c r="S278" s="5"/>
+      <c r="T278" s="5"/>
+      <c r="U278" s="5"/>
+      <c r="V278" s="5"/>
+      <c r="W278" s="5"/>
+      <c r="X278" s="5"/>
+      <c r="Y278" s="5"/>
+      <c r="Z278" s="5"/>
+      <c r="AA278" s="5"/>
+      <c r="AB278" s="5"/>
+      <c r="AC278" s="5"/>
+      <c r="AD278" s="5"/>
+      <c r="AE278" s="5"/>
+      <c r="AF278" s="5"/>
+      <c r="AG278" s="5"/>
+      <c r="AH278" s="5"/>
+      <c r="AI278" s="5"/>
+      <c r="AJ278" s="5"/>
+    </row>
+    <row r="279" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="B279" s="36" t="s">
+        <v>48</v>
+      </c>
+      <c r="C279" s="43">
+        <v>-3.1743549648162624E-2</v>
+      </c>
+      <c r="D279" s="43">
+        <v>1.0192307692307692</v>
+      </c>
+      <c r="E279" s="43">
+        <v>1.4716981132075471</v>
+      </c>
+      <c r="F279" s="43">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="G279" s="43">
+        <v>5.4</v>
+      </c>
+      <c r="H279" s="43">
+        <v>-0.24396135265700483</v>
+      </c>
+      <c r="I279" s="43">
+        <v>0.21134020618556701</v>
+      </c>
+      <c r="J279" s="43">
+        <v>4.4585987261146494E-2</v>
+      </c>
+      <c r="K279" s="43">
+        <v>0.51898734177215189</v>
+      </c>
+      <c r="L279" s="43">
+        <v>-0.14450867052023122</v>
+      </c>
+      <c r="M279" s="43">
+        <v>2.8411633109619687E-2</v>
+      </c>
+      <c r="N279" s="5"/>
+      <c r="O279" s="5"/>
+      <c r="P279" s="5"/>
+      <c r="Q279" s="5"/>
+      <c r="R279" s="5"/>
+      <c r="S279" s="5"/>
+      <c r="T279" s="5"/>
+      <c r="U279" s="5"/>
+      <c r="V279" s="5"/>
+      <c r="W279" s="5"/>
+      <c r="X279" s="5"/>
+      <c r="Y279" s="5"/>
+      <c r="Z279" s="5"/>
+      <c r="AA279" s="5"/>
+      <c r="AB279" s="5"/>
+      <c r="AC279" s="5"/>
+      <c r="AD279" s="5"/>
+      <c r="AE279" s="5"/>
+      <c r="AF279" s="5"/>
+      <c r="AG279" s="5"/>
+      <c r="AH279" s="5"/>
+      <c r="AI279" s="5"/>
+      <c r="AJ279" s="5"/>
+    </row>
+    <row r="280" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="B280" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="C280" s="39">
+        <v>7.1925197794293931E-3</v>
+      </c>
+      <c r="D280" s="39">
+        <v>0.5</v>
+      </c>
+      <c r="E280" s="39">
+        <v>1.0633484162895928</v>
+      </c>
+      <c r="F280" s="39">
+        <v>0.67032967032967028</v>
+      </c>
+      <c r="G280" s="39">
+        <v>5.5319148936170217</v>
+      </c>
+      <c r="H280" s="39">
+        <v>0.10868670234664471</v>
+      </c>
+      <c r="I280" s="39">
+        <v>0.37043478260869567</v>
+      </c>
+      <c r="J280" s="39">
+        <v>6.2208398133748056E-3</v>
+      </c>
+      <c r="K280" s="39">
+        <v>0.29423076923076924</v>
+      </c>
+      <c r="L280" s="39">
+        <v>-7.4309978768577496E-3</v>
+      </c>
+      <c r="M280" s="39">
+        <v>8.6224386285250559E-2</v>
+      </c>
+      <c r="N280" s="5"/>
+      <c r="O280" s="5"/>
+      <c r="P280" s="5"/>
+      <c r="Q280" s="5"/>
+      <c r="R280" s="5"/>
+      <c r="S280" s="5"/>
+      <c r="T280" s="5"/>
+      <c r="U280" s="5"/>
+      <c r="V280" s="5"/>
+      <c r="W280" s="5"/>
+      <c r="X280" s="5"/>
+      <c r="Y280" s="5"/>
+      <c r="Z280" s="5"/>
+      <c r="AA280" s="5"/>
+      <c r="AB280" s="5"/>
+      <c r="AC280" s="5"/>
+      <c r="AD280" s="5"/>
+      <c r="AE280" s="5"/>
+      <c r="AF280" s="5"/>
+      <c r="AG280" s="5"/>
+      <c r="AH280" s="5"/>
+      <c r="AI280" s="5"/>
+      <c r="AJ280" s="5"/>
+    </row>
+    <row r="281" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="B281" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="C281" s="43">
+        <v>0.46210629921259844</v>
+      </c>
+      <c r="D281" s="43">
+        <v>1.6435643564356435</v>
+      </c>
+      <c r="E281" s="43">
+        <v>0.91044776119402981</v>
+      </c>
+      <c r="F281" s="43">
+        <v>2.3076923076923075</v>
+      </c>
+      <c r="G281" s="43">
+        <v>0.1</v>
+      </c>
+      <c r="H281" s="43">
+        <v>1.0118110236220472</v>
+      </c>
+      <c r="I281" s="43">
+        <v>-0.21671018276762402</v>
+      </c>
+      <c r="J281" s="43">
+        <v>-0.20238095238095238</v>
+      </c>
+      <c r="K281" s="43">
+        <v>-0.23011844331641285</v>
+      </c>
+      <c r="L281" s="43">
+        <v>1.2779552715654952E-2</v>
+      </c>
+      <c r="M281" s="43">
+        <v>0.403621232568601</v>
+      </c>
+      <c r="N281" s="5"/>
+      <c r="O281" s="5"/>
+      <c r="P281" s="5"/>
+      <c r="Q281" s="5"/>
+      <c r="R281" s="5"/>
+      <c r="S281" s="5"/>
+      <c r="T281" s="5"/>
+      <c r="U281" s="5"/>
+      <c r="V281" s="5"/>
+      <c r="W281" s="5"/>
+      <c r="X281" s="5"/>
+      <c r="Y281" s="5"/>
+      <c r="Z281" s="5"/>
+      <c r="AA281" s="5"/>
+      <c r="AB281" s="5"/>
+      <c r="AC281" s="5"/>
+      <c r="AD281" s="5"/>
+      <c r="AE281" s="5"/>
+      <c r="AF281" s="5"/>
+      <c r="AG281" s="5"/>
+      <c r="AH281" s="5"/>
+      <c r="AI281" s="5"/>
+      <c r="AJ281" s="5"/>
+    </row>
+    <row r="282" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="B282" s="36" t="s">
+        <v>50</v>
+      </c>
+      <c r="C282" s="43">
+        <v>0.46341463414634149</v>
+      </c>
+      <c r="D282" s="43">
+        <v>1.9073569482288829E-2</v>
+      </c>
+      <c r="E282" s="43">
+        <v>0.19402985074626866</v>
+      </c>
+      <c r="F282" s="43">
+        <v>-0.26785714285714285</v>
+      </c>
+      <c r="G282" s="43">
+        <v>0</v>
+      </c>
+      <c r="H282" s="43">
+        <v>0.13356164383561644</v>
+      </c>
+      <c r="I282" s="43">
+        <v>4.1144901610017888E-2</v>
+      </c>
+      <c r="J282" s="43">
+        <v>6.7285382830626447E-2</v>
+      </c>
+      <c r="K282" s="43">
+        <v>0.16585365853658537</v>
+      </c>
+      <c r="L282" s="43">
+        <v>0.15217391304347827</v>
+      </c>
+      <c r="M282" s="43">
+        <v>0.30977606549482301</v>
+      </c>
+      <c r="N282" s="5"/>
+      <c r="O282" s="5"/>
+      <c r="P282" s="5"/>
+      <c r="Q282" s="5"/>
+      <c r="R282" s="5"/>
+      <c r="S282" s="5"/>
+      <c r="T282" s="5"/>
+      <c r="U282" s="5"/>
+      <c r="V282" s="5"/>
+      <c r="W282" s="5"/>
+      <c r="X282" s="5"/>
+      <c r="Y282" s="5"/>
+      <c r="Z282" s="5"/>
+      <c r="AA282" s="5"/>
+      <c r="AB282" s="5"/>
+      <c r="AC282" s="5"/>
+      <c r="AD282" s="5"/>
+      <c r="AE282" s="5"/>
+      <c r="AF282" s="5"/>
+      <c r="AG282" s="5"/>
+      <c r="AH282" s="5"/>
+      <c r="AI282" s="5"/>
+      <c r="AJ282" s="5"/>
+    </row>
+    <row r="283" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="B283" s="36" t="s">
+        <v>19</v>
+      </c>
+      <c r="C283" s="43">
+        <v>-3.4514925373134331E-2</v>
+      </c>
+      <c r="D283" s="43">
+        <v>0.75706214689265539</v>
+      </c>
+      <c r="E283" s="43">
+        <v>0.39393939393939392</v>
+      </c>
+      <c r="F283" s="43">
+        <v>0.16666666666666666</v>
+      </c>
+      <c r="G283" s="43">
+        <v>-0.2</v>
+      </c>
+      <c r="H283" s="43">
+        <v>-0.39738805970149255</v>
+      </c>
+      <c r="I283" s="43">
+        <v>0.23809523809523808</v>
+      </c>
+      <c r="J283" s="43">
+        <v>-0.15878378378378377</v>
+      </c>
+      <c r="K283" s="43">
+        <v>0.23372781065088757</v>
+      </c>
+      <c r="L283" s="43">
+        <v>4.8275862068965517E-2</v>
+      </c>
+      <c r="M283" s="43">
+        <v>-2.1908271908271909E-2</v>
+      </c>
+      <c r="N283" s="5"/>
+      <c r="O283" s="5"/>
+      <c r="P283" s="5"/>
+      <c r="Q283" s="5"/>
+      <c r="R283" s="5"/>
+      <c r="S283" s="5"/>
+      <c r="T283" s="5"/>
+      <c r="U283" s="5"/>
+      <c r="V283" s="5"/>
+      <c r="W283" s="5"/>
+      <c r="X283" s="5"/>
+      <c r="Y283" s="5"/>
+      <c r="Z283" s="5"/>
+      <c r="AA283" s="5"/>
+      <c r="AB283" s="5"/>
+      <c r="AC283" s="5"/>
+      <c r="AD283" s="5"/>
+      <c r="AE283" s="5"/>
+      <c r="AF283" s="5"/>
+      <c r="AG283" s="5"/>
+      <c r="AH283" s="5"/>
+      <c r="AI283" s="5"/>
+      <c r="AJ283" s="5"/>
+    </row>
+    <row r="284" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="B284" s="38" t="s">
+        <v>20</v>
+      </c>
+      <c r="C284" s="39">
+        <v>0.34935147778014036</v>
+      </c>
+      <c r="D284" s="39">
+        <v>0.75442739079102716</v>
+      </c>
+      <c r="E284" s="39">
+        <v>0.52095808383233533</v>
+      </c>
+      <c r="F284" s="39">
+        <v>0.20987654320987653</v>
+      </c>
+      <c r="G284" s="39">
+        <v>3.9215686274509803E-2</v>
+      </c>
+      <c r="H284" s="39">
+        <v>0.20660036166365281</v>
+      </c>
+      <c r="I284" s="39">
+        <v>-2.8089887640449437E-2</v>
+      </c>
+      <c r="J284" s="39">
+        <v>-0.10418250950570342</v>
+      </c>
+      <c r="K284" s="39">
+        <v>2.9145077720207253E-2</v>
+      </c>
+      <c r="L284" s="39">
+        <v>6.6860465116279064E-2</v>
+      </c>
+      <c r="M284" s="39">
+        <v>0.2742052350330586</v>
+      </c>
+      <c r="N284" s="5"/>
+      <c r="O284" s="5"/>
+      <c r="P284" s="5"/>
+      <c r="Q284" s="5"/>
+      <c r="R284" s="5"/>
+      <c r="S284" s="5"/>
+      <c r="T284" s="5"/>
+      <c r="U284" s="5"/>
+      <c r="V284" s="5"/>
+      <c r="W284" s="5"/>
+      <c r="X284" s="5"/>
+      <c r="Y284" s="5"/>
+      <c r="Z284" s="5"/>
+      <c r="AA284" s="5"/>
+      <c r="AB284" s="5"/>
+      <c r="AC284" s="5"/>
+      <c r="AD284" s="5"/>
+      <c r="AE284" s="5"/>
+      <c r="AF284" s="5"/>
+      <c r="AG284" s="5"/>
+      <c r="AH284" s="5"/>
+      <c r="AI284" s="5"/>
+      <c r="AJ284" s="5"/>
+    </row>
+    <row r="285" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="B285" s="36" t="s">
+        <v>21</v>
+      </c>
+      <c r="C285" s="43"/>
+      <c r="D285" s="43"/>
+      <c r="E285" s="43"/>
+      <c r="F285" s="43"/>
+      <c r="G285" s="43"/>
+      <c r="H285" s="43"/>
+      <c r="I285" s="43"/>
+      <c r="J285" s="43"/>
+      <c r="K285" s="43"/>
+      <c r="L285" s="43"/>
+      <c r="M285" s="43"/>
+      <c r="N285" s="5"/>
+      <c r="O285" s="5"/>
+      <c r="P285" s="5"/>
+      <c r="Q285" s="5"/>
+      <c r="R285" s="5"/>
+      <c r="S285" s="5"/>
+      <c r="T285" s="5"/>
+      <c r="U285" s="5"/>
+      <c r="V285" s="5"/>
+      <c r="W285" s="5"/>
+      <c r="X285" s="5"/>
+      <c r="Y285" s="5"/>
+      <c r="Z285" s="5"/>
+      <c r="AA285" s="5"/>
+      <c r="AB285" s="5"/>
+      <c r="AC285" s="5"/>
+      <c r="AD285" s="5"/>
+      <c r="AE285" s="5"/>
+      <c r="AF285" s="5"/>
+      <c r="AG285" s="5"/>
+      <c r="AH285" s="5"/>
+      <c r="AI285" s="5"/>
+      <c r="AJ285" s="5"/>
+    </row>
+    <row r="286" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="B286" s="36" t="s">
+        <v>22</v>
+      </c>
+      <c r="C286" s="43"/>
+      <c r="D286" s="43"/>
+      <c r="E286" s="43"/>
+      <c r="F286" s="43"/>
+      <c r="G286" s="43"/>
+      <c r="H286" s="43"/>
+      <c r="I286" s="43"/>
+      <c r="J286" s="43"/>
+      <c r="K286" s="43"/>
+      <c r="L286" s="43"/>
+      <c r="M286" s="43"/>
+      <c r="N286" s="5"/>
+      <c r="O286" s="5"/>
+      <c r="P286" s="5"/>
+      <c r="Q286" s="5"/>
+      <c r="R286" s="105"/>
+      <c r="S286" s="5"/>
+      <c r="T286" s="5"/>
+      <c r="U286" s="5"/>
+      <c r="V286" s="5"/>
+      <c r="W286" s="5"/>
+      <c r="X286" s="5"/>
+      <c r="Y286" s="5"/>
+      <c r="Z286" s="5"/>
+      <c r="AA286" s="5"/>
+      <c r="AB286" s="5"/>
+      <c r="AC286" s="5"/>
+      <c r="AD286" s="5"/>
+      <c r="AE286" s="5"/>
+      <c r="AF286" s="5"/>
+      <c r="AG286" s="5"/>
+      <c r="AH286" s="5"/>
+      <c r="AI286" s="5"/>
+      <c r="AJ286" s="5"/>
+    </row>
+    <row r="287" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="B287" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="C287" s="43"/>
+      <c r="D287" s="43"/>
+      <c r="E287" s="43"/>
+      <c r="F287" s="43"/>
+      <c r="G287" s="43"/>
+      <c r="H287" s="43"/>
+      <c r="I287" s="43"/>
+      <c r="J287" s="43"/>
+      <c r="K287" s="43"/>
+      <c r="L287" s="43"/>
+      <c r="M287" s="43"/>
+      <c r="N287" s="5"/>
+      <c r="O287" s="5"/>
+      <c r="P287" s="5"/>
+      <c r="Q287" s="5"/>
+      <c r="R287" s="51"/>
+      <c r="S287" s="5"/>
+      <c r="T287" s="5"/>
+      <c r="U287" s="5"/>
+      <c r="V287" s="5"/>
+      <c r="W287" s="5"/>
+      <c r="X287" s="5"/>
+      <c r="Y287" s="5"/>
+      <c r="Z287" s="5"/>
+      <c r="AA287" s="5"/>
+      <c r="AB287" s="5"/>
+      <c r="AC287" s="5"/>
+      <c r="AD287" s="5"/>
+      <c r="AE287" s="5"/>
+      <c r="AF287" s="5"/>
+      <c r="AG287" s="5"/>
+      <c r="AH287" s="5"/>
+      <c r="AI287" s="5"/>
+      <c r="AJ287" s="5"/>
+    </row>
+    <row r="288" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="B288" s="38" t="s">
+        <v>24</v>
+      </c>
+      <c r="C288" s="39"/>
+      <c r="D288" s="39"/>
+      <c r="E288" s="39"/>
+      <c r="F288" s="39"/>
+      <c r="G288" s="39"/>
+      <c r="H288" s="39"/>
+      <c r="I288" s="39"/>
+      <c r="J288" s="39"/>
+      <c r="K288" s="39"/>
+      <c r="L288" s="39"/>
+      <c r="M288" s="39"/>
+      <c r="N288" s="5"/>
+      <c r="O288" s="5"/>
+      <c r="P288" s="5"/>
+      <c r="Q288" s="5"/>
+      <c r="R288" s="5"/>
+      <c r="S288" s="5"/>
+      <c r="T288" s="5"/>
+      <c r="U288" s="5"/>
+      <c r="V288" s="5"/>
+      <c r="W288" s="5"/>
+      <c r="X288" s="5"/>
+      <c r="Y288" s="5"/>
+      <c r="Z288" s="5"/>
+      <c r="AA288" s="5"/>
+      <c r="AB288" s="5"/>
+      <c r="AC288" s="5"/>
+      <c r="AD288" s="5"/>
+      <c r="AE288" s="5"/>
+      <c r="AF288" s="5"/>
+      <c r="AG288" s="5"/>
+      <c r="AH288" s="5"/>
+      <c r="AI288" s="5"/>
+      <c r="AJ288" s="5"/>
+    </row>
+    <row r="289" spans="2:40" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B289" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="C289" s="66"/>
+      <c r="D289" s="66"/>
+      <c r="E289" s="66"/>
+      <c r="F289" s="66"/>
+      <c r="G289" s="66"/>
+      <c r="H289" s="66"/>
+      <c r="I289" s="66"/>
+      <c r="J289" s="66"/>
+      <c r="K289" s="66"/>
+      <c r="L289" s="66"/>
+      <c r="M289" s="66"/>
+      <c r="N289" s="5"/>
+      <c r="O289" s="5"/>
+      <c r="P289" s="5"/>
+      <c r="Q289" s="5"/>
+      <c r="R289" s="5"/>
+      <c r="S289" s="5"/>
+      <c r="T289" s="5"/>
+      <c r="U289" s="5"/>
+      <c r="V289" s="5"/>
+      <c r="W289" s="5"/>
+      <c r="X289" s="5"/>
+      <c r="Y289" s="5"/>
+      <c r="Z289" s="5"/>
+      <c r="AA289" s="5"/>
+      <c r="AB289" s="5"/>
+      <c r="AC289" s="5"/>
+      <c r="AD289" s="5"/>
+      <c r="AE289" s="5"/>
+      <c r="AF289" s="5"/>
+      <c r="AG289" s="5"/>
+      <c r="AH289" s="5"/>
+      <c r="AI289" s="5"/>
+      <c r="AJ289" s="5"/>
+      <c r="AL289" s="5"/>
+    </row>
+    <row r="290" spans="2:40" x14ac:dyDescent="0.25">
+      <c r="C290" s="10"/>
+      <c r="D290" s="10"/>
+      <c r="E290" s="10"/>
+      <c r="F290" s="10"/>
+      <c r="G290" s="10"/>
+      <c r="H290" s="15"/>
+      <c r="I290" s="15"/>
+      <c r="J290" s="15"/>
+      <c r="K290" s="15"/>
+      <c r="L290" s="15"/>
+      <c r="M290" s="16"/>
+      <c r="AL290" s="5"/>
+    </row>
+    <row r="291" spans="2:40" ht="20.25" x14ac:dyDescent="0.3">
+      <c r="B291" s="41" t="s">
+        <v>91</v>
+      </c>
+      <c r="C291" s="28"/>
+      <c r="D291" s="28"/>
+      <c r="E291" s="28"/>
+      <c r="F291" s="28"/>
+      <c r="G291" s="28"/>
+      <c r="H291" s="28"/>
+      <c r="I291" s="28"/>
+      <c r="J291" s="28"/>
+      <c r="K291" s="28"/>
+      <c r="L291" s="28"/>
+      <c r="M291" s="28"/>
+      <c r="N291" s="5"/>
+      <c r="O291" s="5"/>
+      <c r="P291" s="5"/>
+      <c r="Q291" s="5"/>
+      <c r="R291" s="5"/>
+      <c r="S291" s="5"/>
+      <c r="T291" s="5"/>
+      <c r="U291" s="5"/>
+      <c r="V291" s="5"/>
+      <c r="W291" s="5"/>
+      <c r="X291" s="5"/>
+      <c r="Y291" s="5"/>
+      <c r="Z291" s="5"/>
+      <c r="AA291" s="5"/>
+      <c r="AB291" s="5"/>
+      <c r="AC291" s="5"/>
+      <c r="AD291" s="5"/>
+      <c r="AE291" s="5"/>
+      <c r="AF291" s="5"/>
+      <c r="AG291" s="5"/>
+      <c r="AH291" s="5"/>
+      <c r="AI291" s="5"/>
+      <c r="AJ291" s="5"/>
+      <c r="AL291" s="5"/>
+    </row>
+    <row r="292" spans="2:40" s="32" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="B292" s="99" t="s">
+        <v>25</v>
+      </c>
+      <c r="C292" s="34" t="s">
+        <v>32</v>
+      </c>
+      <c r="D292" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="E292" s="34" t="s">
+        <v>34</v>
+      </c>
+      <c r="F292" s="34" t="s">
+        <v>35</v>
+      </c>
+      <c r="G292" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="H292" s="34" t="s">
+        <v>31</v>
+      </c>
+      <c r="I292" s="35" t="s">
+        <v>92</v>
+      </c>
+      <c r="J292" s="35" t="s">
+        <v>78</v>
+      </c>
+      <c r="K292" s="35" t="s">
+        <v>73</v>
+      </c>
+      <c r="L292" s="35" t="s">
+        <v>72</v>
+      </c>
+      <c r="M292" s="35" t="s">
+        <v>71</v>
+      </c>
+      <c r="N292" s="35" t="s">
+        <v>70</v>
+      </c>
+      <c r="O292" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="P292" s="34" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q292" s="35" t="s">
+        <v>61</v>
+      </c>
+      <c r="R292" s="35" t="s">
+        <v>60</v>
+      </c>
+      <c r="S292" s="35" t="s">
+        <v>59</v>
+      </c>
+      <c r="T292" s="34" t="s">
+        <v>58</v>
+      </c>
+      <c r="U292" s="34" t="s">
+        <v>57</v>
+      </c>
+      <c r="V292" s="34" t="s">
+        <v>56</v>
+      </c>
+      <c r="W292" s="35" t="s">
+        <v>54</v>
+      </c>
+      <c r="X292" s="35" t="s">
+        <v>55</v>
+      </c>
+      <c r="Y292" s="34" t="s">
+        <v>53</v>
+      </c>
+      <c r="Z292" s="34" t="s">
+        <v>51</v>
+      </c>
+      <c r="AA292" s="34" t="s">
+        <v>45</v>
+      </c>
+      <c r="AB292" s="35" t="s">
+        <v>44</v>
+      </c>
+      <c r="AC292" s="35" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD292" s="34" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE292" s="34" t="s">
+        <v>36</v>
+      </c>
+      <c r="AF292" s="5"/>
+      <c r="AG292" s="5"/>
+      <c r="AH292" s="5"/>
+      <c r="AI292" s="5"/>
+      <c r="AJ292" s="5"/>
+      <c r="AK292" s="5"/>
+      <c r="AL292" s="5"/>
+      <c r="AM292" s="5"/>
+      <c r="AN292" s="5"/>
+    </row>
+    <row r="293" spans="2:40" x14ac:dyDescent="0.25">
+      <c r="B293" s="85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C293" s="94">
+        <v>4111</v>
+      </c>
+      <c r="D293" s="94">
+        <v>5892</v>
+      </c>
+      <c r="E293" s="94">
+        <v>1750</v>
+      </c>
+      <c r="F293" s="94">
+        <v>249</v>
+      </c>
+      <c r="G293" s="94">
+        <v>810</v>
+      </c>
+      <c r="H293" s="94">
+        <v>12812</v>
+      </c>
+      <c r="I293" s="45">
+        <v>6.5652513268810493</v>
+      </c>
+      <c r="J293" s="45">
+        <v>6.7906468891635763</v>
+      </c>
+      <c r="K293" s="45">
+        <v>7.0887112217541173</v>
+      </c>
+      <c r="L293" s="45">
+        <v>9.2688748685594113</v>
+      </c>
+      <c r="M293" s="45">
+        <v>12.03397565922921</v>
+      </c>
+      <c r="N293" s="45">
+        <v>7.5119411123227913</v>
+      </c>
+      <c r="O293" s="45">
+        <v>7.8403323602066024</v>
+      </c>
+      <c r="P293" s="45">
+        <v>11.743045649072753</v>
+      </c>
+      <c r="Q293" s="45">
+        <v>7.902229255538737</v>
+      </c>
+      <c r="R293" s="45">
+        <v>7.7334478021978024</v>
+      </c>
+      <c r="S293" s="45">
+        <v>8.0833086712044988</v>
+      </c>
+      <c r="T293" s="46">
+        <v>8.0091812161348592</v>
+      </c>
+      <c r="U293" s="46">
+        <v>8.4775625885687287</v>
+      </c>
+      <c r="V293" s="44">
+        <v>8.383790602333649</v>
+      </c>
+      <c r="W293" s="45">
+        <v>8.3673558787453999</v>
+      </c>
+      <c r="X293" s="45">
+        <v>8.5044171307854803</v>
+      </c>
+      <c r="Y293" s="46">
+        <v>8.5612141992739001</v>
+      </c>
+      <c r="Z293" s="46">
+        <v>8.6655206286836943</v>
+      </c>
+      <c r="AA293" s="44">
+        <v>7.3554850897314799</v>
+      </c>
+      <c r="AB293" s="45">
+        <v>8.5672790466732867</v>
+      </c>
+      <c r="AC293" s="45">
+        <v>8.7992633517495396</v>
+      </c>
+      <c r="AD293" s="46">
+        <v>8.1843886462882089</v>
+      </c>
+      <c r="AE293" s="46">
+        <v>9.6352663016426074</v>
+      </c>
+      <c r="AF293" s="5"/>
+      <c r="AG293" s="5"/>
+      <c r="AH293" s="5"/>
+      <c r="AI293" s="5"/>
+      <c r="AJ293" s="5"/>
+      <c r="AK293" s="5"/>
+      <c r="AL293" s="5"/>
+      <c r="AM293" s="5"/>
+      <c r="AN293" s="5"/>
+    </row>
+    <row r="294" spans="2:40" x14ac:dyDescent="0.25">
+      <c r="B294" s="36" t="s">
+        <v>10</v>
+      </c>
+      <c r="C294" s="95">
+        <v>2934</v>
+      </c>
+      <c r="D294" s="95">
+        <v>6427</v>
+      </c>
+      <c r="E294" s="95">
+        <v>1787</v>
+      </c>
+      <c r="F294" s="95">
+        <v>239</v>
+      </c>
+      <c r="G294" s="95">
+        <v>504</v>
+      </c>
+      <c r="H294" s="95">
+        <v>11891</v>
+      </c>
+      <c r="I294" s="48">
+        <v>6.5511731561685309</v>
+      </c>
+      <c r="J294" s="48">
+        <v>6.4531985358201149</v>
+      </c>
+      <c r="K294" s="48">
+        <v>6.5650004797083374</v>
+      </c>
+      <c r="L294" s="48">
+        <v>7.9099909310761793</v>
+      </c>
+      <c r="M294" s="48">
+        <v>9.2616696588868948</v>
+      </c>
+      <c r="N294" s="48">
+        <v>7.137804505147284</v>
+      </c>
+      <c r="O294" s="48">
+        <v>7.2636451717084727</v>
+      </c>
+      <c r="P294" s="48">
+        <v>10.084969325153374</v>
+      </c>
+      <c r="Q294" s="48">
+        <v>7.6606377615326444</v>
+      </c>
+      <c r="R294" s="48">
+        <v>7.4520728643216083</v>
+      </c>
+      <c r="S294" s="48">
+        <v>7.5422582826233944</v>
+      </c>
+      <c r="T294" s="49">
+        <v>7.5635496726444638</v>
+      </c>
+      <c r="U294" s="49">
+        <v>7.576663239829637</v>
+      </c>
+      <c r="V294" s="47">
+        <v>7.7522922212363206</v>
+      </c>
+      <c r="W294" s="48">
+        <v>7.9499458455825467</v>
+      </c>
+      <c r="X294" s="48">
+        <v>8.2163102511880517</v>
+      </c>
+      <c r="Y294" s="49">
+        <v>8.2787392967753686</v>
+      </c>
+      <c r="Z294" s="49">
+        <v>8.098509126375923</v>
+      </c>
+      <c r="AA294" s="47">
+        <v>7.5110850286906627</v>
+      </c>
+      <c r="AB294" s="48">
+        <v>8.2995060619667722</v>
+      </c>
+      <c r="AC294" s="48">
+        <v>8.6119523195876297</v>
+      </c>
+      <c r="AD294" s="49">
+        <v>7.973934927197555</v>
+      </c>
+      <c r="AE294" s="49">
+        <v>9.7558320373250389</v>
+      </c>
+      <c r="AF294" s="5"/>
+      <c r="AG294" s="5"/>
+      <c r="AH294" s="5"/>
+      <c r="AI294" s="5"/>
+      <c r="AJ294" s="5"/>
+      <c r="AK294" s="5"/>
+      <c r="AL294" s="5"/>
+      <c r="AM294" s="5"/>
+      <c r="AN294" s="5"/>
+    </row>
+    <row r="295" spans="2:40" x14ac:dyDescent="0.25">
+      <c r="B295" s="36" t="s">
+        <v>46</v>
+      </c>
+      <c r="C295" s="95">
+        <v>2744</v>
+      </c>
+      <c r="D295" s="95">
+        <v>7648</v>
+      </c>
+      <c r="E295" s="95">
+        <v>1751</v>
+      </c>
+      <c r="F295" s="95">
+        <v>161</v>
+      </c>
+      <c r="G295" s="95">
+        <v>468</v>
+      </c>
+      <c r="H295" s="95">
+        <v>12772</v>
+      </c>
+      <c r="I295" s="48">
+        <v>6.3820466645787661</v>
+      </c>
+      <c r="J295" s="48">
+        <v>6.1988504889154292</v>
+      </c>
+      <c r="K295" s="48">
+        <v>6.2850463167181294</v>
+      </c>
+      <c r="L295" s="48">
+        <v>7.4587974768487451</v>
+      </c>
+      <c r="M295" s="48">
+        <v>8.8042030794839778</v>
+      </c>
+      <c r="N295" s="48">
+        <v>7.3370879772350008</v>
+      </c>
+      <c r="O295" s="48">
+        <v>6.7863484087102179</v>
+      </c>
+      <c r="P295" s="48">
+        <v>9.1740846305634722</v>
+      </c>
+      <c r="Q295" s="48">
+        <v>7.3057659022068373</v>
+      </c>
+      <c r="R295" s="48">
+        <v>6.5996099763933076</v>
+      </c>
+      <c r="S295" s="48">
+        <v>7.2969019923989409</v>
+      </c>
+      <c r="T295" s="49">
+        <v>7.383197763091002</v>
+      </c>
+      <c r="U295" s="49">
+        <v>7.2763725725245747</v>
+      </c>
+      <c r="V295" s="47">
+        <v>7.4088617670469619</v>
+      </c>
+      <c r="W295" s="48">
+        <v>7.4198722305287479</v>
+      </c>
+      <c r="X295" s="48">
+        <v>7.4914621896972307</v>
+      </c>
+      <c r="Y295" s="49">
+        <v>7.8276163808190411</v>
+      </c>
+      <c r="Z295" s="49">
+        <v>7.432571631541558</v>
+      </c>
+      <c r="AA295" s="47">
+        <v>6.8695300656897427</v>
+      </c>
+      <c r="AB295" s="48">
+        <v>7.6423944026949986</v>
+      </c>
+      <c r="AC295" s="48">
+        <v>8.0749606974417603</v>
+      </c>
+      <c r="AD295" s="49">
+        <v>7.5809955525145396</v>
+      </c>
+      <c r="AE295" s="49">
+        <v>8.9002028397565915</v>
+      </c>
+      <c r="AF295" s="5"/>
+      <c r="AG295" s="5"/>
+      <c r="AH295" s="5"/>
+      <c r="AI295" s="5"/>
+      <c r="AJ295" s="5"/>
+      <c r="AK295" s="5"/>
+      <c r="AL295" s="5"/>
+      <c r="AM295" s="5"/>
+      <c r="AN295" s="5"/>
+    </row>
+    <row r="296" spans="2:40" x14ac:dyDescent="0.25">
+      <c r="B296" s="38" t="s">
+        <v>12</v>
+      </c>
+      <c r="C296" s="103">
+        <v>9789</v>
+      </c>
+      <c r="D296" s="103">
+        <v>19967</v>
+      </c>
+      <c r="E296" s="103">
+        <v>5288</v>
+      </c>
+      <c r="F296" s="103">
+        <v>649</v>
+      </c>
+      <c r="G296" s="103">
+        <v>1782</v>
+      </c>
+      <c r="H296" s="103">
+        <v>37475</v>
+      </c>
+      <c r="I296" s="50">
+        <v>6.4983455637091394</v>
+      </c>
+      <c r="J296" s="50">
+        <v>6.471774847322056</v>
+      </c>
+      <c r="K296" s="50">
+        <v>6.6363114092292408</v>
+      </c>
+      <c r="L296" s="50">
+        <v>8.0746732547019437</v>
+      </c>
+      <c r="M296" s="50">
+        <v>9.6245836109260487</v>
+      </c>
+      <c r="N296" s="50">
+        <v>7.3219243038192952</v>
+      </c>
+      <c r="O296" s="50">
+        <v>7.2449643271942925</v>
+      </c>
+      <c r="P296" s="50">
+        <v>10.131529411764706</v>
+      </c>
+      <c r="Q296" s="50">
+        <v>7.5982614031499285</v>
+      </c>
+      <c r="R296" s="50">
+        <v>7.2016170996277467</v>
+      </c>
+      <c r="S296" s="50">
+        <v>7.6090821509896651</v>
+      </c>
+      <c r="T296" s="50">
+        <v>7.6351332528554181</v>
+      </c>
+      <c r="U296" s="50">
+        <v>7.7262580225095343</v>
+      </c>
+      <c r="V296" s="50">
+        <v>7.8208991376804571</v>
+      </c>
+      <c r="W296" s="50">
+        <v>7.8722281968556356</v>
+      </c>
+      <c r="X296" s="50">
+        <v>8.0197586893956174</v>
+      </c>
+      <c r="Y296" s="50">
+        <v>8.2058969123197816</v>
+      </c>
+      <c r="Z296" s="50">
+        <v>7.9990566471860474</v>
+      </c>
+      <c r="AA296" s="50">
+        <v>7.2107191479138306</v>
+      </c>
+      <c r="AB296" s="50">
+        <v>8.1305464507607255</v>
+      </c>
+      <c r="AC296" s="50">
+        <v>8.4649047491279852</v>
+      </c>
+      <c r="AD296" s="50">
+        <v>7.8905497529551569</v>
+      </c>
+      <c r="AE296" s="50">
+        <v>9.4061640270652092</v>
+      </c>
+      <c r="AF296" s="5"/>
+      <c r="AG296" s="5"/>
+      <c r="AH296" s="5"/>
+      <c r="AI296" s="5"/>
+      <c r="AJ296" s="5"/>
+      <c r="AK296" s="5"/>
+      <c r="AL296" s="5"/>
+      <c r="AM296" s="5"/>
+      <c r="AN296" s="5"/>
+    </row>
+    <row r="297" spans="2:40" x14ac:dyDescent="0.25">
+      <c r="B297" s="36" t="s">
+        <v>47</v>
+      </c>
+      <c r="C297" s="95">
+        <v>3017</v>
+      </c>
+      <c r="D297" s="95">
+        <v>6391</v>
+      </c>
+      <c r="E297" s="95">
+        <v>1387</v>
+      </c>
+      <c r="F297" s="95">
+        <v>131</v>
+      </c>
+      <c r="G297" s="95">
+        <v>419</v>
+      </c>
+      <c r="H297" s="95">
+        <v>11345</v>
+      </c>
+      <c r="I297" s="48">
+        <v>6.1049801674746584</v>
+      </c>
+      <c r="J297" s="48">
+        <v>5.8758794965811116</v>
+      </c>
+      <c r="K297" s="48">
+        <v>6.1444050433412132</v>
+      </c>
+      <c r="L297" s="48">
+        <v>6.6082117706237424</v>
+      </c>
+      <c r="M297" s="48">
+        <v>8.3182870370370363</v>
+      </c>
+      <c r="N297" s="98">
+        <v>0</v>
+      </c>
+      <c r="O297" s="48">
+        <v>6.5653728294177736</v>
+      </c>
+      <c r="P297" s="48">
+        <v>8.3466885743174917</v>
+      </c>
+      <c r="Q297" s="48">
+        <v>6.8215542218543046</v>
+      </c>
+      <c r="R297" s="48">
+        <v>6.3435286103542232</v>
+      </c>
+      <c r="S297" s="48">
+        <v>6.4728055301943392</v>
+      </c>
+      <c r="T297" s="49">
+        <v>6.8223855359001044</v>
+      </c>
+      <c r="U297" s="49">
+        <v>6.5118227372377078</v>
+      </c>
+      <c r="V297" s="47">
+        <v>6.9066341002206117</v>
+      </c>
+      <c r="W297" s="48">
+        <v>7.1921161825726143</v>
+      </c>
+      <c r="X297" s="48">
+        <v>6.9975825275091701</v>
+      </c>
+      <c r="Y297" s="49">
+        <v>7.5451288176079165</v>
+      </c>
+      <c r="Z297" s="49">
+        <v>7.2834523439925487</v>
+      </c>
+      <c r="AA297" s="47">
+        <v>6.9590873836608065</v>
+      </c>
+      <c r="AB297" s="48">
+        <v>7.6349499523355577</v>
+      </c>
+      <c r="AC297" s="48">
+        <v>7.3623508255680887</v>
+      </c>
+      <c r="AD297" s="49">
+        <v>6.8058284762697756</v>
+      </c>
+      <c r="AE297" s="49">
+        <v>8.6774597869229169</v>
+      </c>
+      <c r="AF297" s="5"/>
+      <c r="AG297" s="5"/>
+      <c r="AH297" s="5"/>
+      <c r="AI297" s="5"/>
+      <c r="AJ297" s="5"/>
+      <c r="AK297" s="5"/>
+      <c r="AL297" s="5"/>
+      <c r="AM297" s="5"/>
+      <c r="AN297" s="5"/>
+    </row>
+    <row r="298" spans="2:40" x14ac:dyDescent="0.25">
+      <c r="B298" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="C298" s="95">
+        <v>3153</v>
+      </c>
+      <c r="D298" s="95">
+        <v>5061</v>
+      </c>
+      <c r="E298" s="95">
+        <v>958</v>
+      </c>
+      <c r="F298" s="95">
+        <v>91</v>
+      </c>
+      <c r="G298" s="95">
+        <v>406</v>
+      </c>
+      <c r="H298" s="95">
+        <v>9669</v>
+      </c>
+      <c r="I298" s="48">
+        <v>5.8150274071775776</v>
+      </c>
+      <c r="J298" s="48">
+        <v>5.9769566944775523</v>
+      </c>
+      <c r="K298" s="48">
+        <v>6.3373563218390805</v>
+      </c>
+      <c r="L298" s="48">
+        <v>7.0351437699680508</v>
+      </c>
+      <c r="M298" s="48">
+        <v>8.6347753743760407</v>
+      </c>
+      <c r="N298" s="98">
+        <v>0</v>
+      </c>
+      <c r="O298" s="48">
+        <v>6.662747979426892</v>
+      </c>
+      <c r="P298" s="48">
+        <v>7.9478220358723499</v>
+      </c>
+      <c r="Q298" s="48">
+        <v>6.9716901408450704</v>
+      </c>
+      <c r="R298" s="48">
+        <v>6.3203500077435342</v>
+      </c>
+      <c r="S298" s="48">
+        <v>6.5790926341210971</v>
+      </c>
+      <c r="T298" s="49">
+        <v>6.4972005429250084</v>
+      </c>
+      <c r="U298" s="49">
+        <v>6.610048649555444</v>
+      </c>
+      <c r="V298" s="47">
+        <v>6.8570240295748617</v>
+      </c>
+      <c r="W298" s="48">
+        <v>6.6438570487483535</v>
+      </c>
+      <c r="X298" s="48">
+        <v>6.4571509648127128</v>
+      </c>
+      <c r="Y298" s="49">
+        <v>7.0877354157096919</v>
+      </c>
+      <c r="Z298" s="49">
+        <v>6.5312401138880105</v>
+      </c>
+      <c r="AA298" s="47">
+        <v>6.964601129289127</v>
+      </c>
+      <c r="AB298" s="48">
+        <v>7.1620785648004945</v>
+      </c>
+      <c r="AC298" s="48">
+        <v>7.1504115962777384</v>
+      </c>
+      <c r="AD298" s="49">
+        <v>6.7797270955165692</v>
+      </c>
+      <c r="AE298" s="49">
+        <v>7.8727969348659004</v>
+      </c>
+      <c r="AF298" s="5"/>
+      <c r="AG298" s="5"/>
+      <c r="AH298" s="5"/>
+      <c r="AI298" s="5"/>
+      <c r="AJ298" s="5"/>
+      <c r="AK298" s="5"/>
+      <c r="AL298" s="5"/>
+      <c r="AM298" s="5"/>
+      <c r="AN298" s="5"/>
+    </row>
+    <row r="299" spans="2:40" x14ac:dyDescent="0.25">
+      <c r="B299" s="36" t="s">
+        <v>48</v>
+      </c>
+      <c r="C299" s="95">
+        <v>2669</v>
+      </c>
+      <c r="D299" s="95">
+        <v>5488</v>
+      </c>
+      <c r="E299" s="95">
+        <v>1088</v>
+      </c>
+      <c r="F299" s="95">
+        <v>86</v>
+      </c>
+      <c r="G299" s="95">
+        <v>467</v>
+      </c>
+      <c r="H299" s="95">
+        <v>9798</v>
+      </c>
+      <c r="I299" s="48">
+        <v>6.1654419269238616</v>
+      </c>
+      <c r="J299" s="48">
+        <v>6.271718937821003</v>
+      </c>
+      <c r="K299" s="48">
+        <v>6.3725718194254446</v>
+      </c>
+      <c r="L299" s="48">
+        <v>7.086097228532485</v>
+      </c>
+      <c r="M299" s="48">
+        <v>7.9011446409989592</v>
+      </c>
+      <c r="N299" s="48">
+        <v>14.840909090909092</v>
+      </c>
+      <c r="O299" s="48">
+        <v>7.0548991909592909</v>
+      </c>
+      <c r="P299" s="48">
+        <v>7.8766174801362085</v>
+      </c>
+      <c r="Q299" s="48">
+        <v>7.6168287210172023</v>
+      </c>
+      <c r="R299" s="48">
+        <v>6.6556907659269866</v>
+      </c>
+      <c r="S299" s="48">
+        <v>6.806627101879327</v>
+      </c>
+      <c r="T299" s="49">
+        <v>7.1600264350453173</v>
+      </c>
+      <c r="U299" s="49">
+        <v>7.1304191401331174</v>
+      </c>
+      <c r="V299" s="47">
+        <v>7.0831767898142353</v>
+      </c>
+      <c r="W299" s="48">
+        <v>7.188628824179875</v>
+      </c>
+      <c r="X299" s="48">
+        <v>7.375</v>
+      </c>
+      <c r="Y299" s="49">
+        <v>7.5903225806451609</v>
+      </c>
+      <c r="Z299" s="49">
+        <v>7.5524536321483771</v>
+      </c>
+      <c r="AA299" s="47">
+        <v>7.3229183978726944</v>
+      </c>
+      <c r="AB299" s="48">
+        <v>7.4819503849443967</v>
+      </c>
+      <c r="AC299" s="48">
+        <v>7.5441670163659253</v>
+      </c>
+      <c r="AD299" s="49">
+        <v>7.2129467633091728</v>
+      </c>
+      <c r="AE299" s="49">
+        <v>8.2398458345686336</v>
+      </c>
+      <c r="AF299" s="5"/>
+      <c r="AG299" s="5"/>
+      <c r="AH299" s="5"/>
+      <c r="AI299" s="5"/>
+      <c r="AJ299" s="5"/>
+      <c r="AK299" s="5"/>
+      <c r="AL299" s="5"/>
+      <c r="AM299" s="5"/>
+      <c r="AN299" s="5"/>
+    </row>
+    <row r="300" spans="2:40" x14ac:dyDescent="0.25">
+      <c r="B300" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="C300" s="103">
+        <v>8839</v>
+      </c>
+      <c r="D300" s="103">
+        <v>16940</v>
+      </c>
+      <c r="E300" s="103">
+        <v>3433</v>
+      </c>
+      <c r="F300" s="103">
+        <v>308</v>
+      </c>
+      <c r="G300" s="103">
+        <v>1292</v>
+      </c>
+      <c r="H300" s="103">
+        <v>30812</v>
+      </c>
+      <c r="I300" s="50">
+        <v>6.0332175775671812</v>
+      </c>
+      <c r="J300" s="50">
+        <v>6.034186284544524</v>
+      </c>
+      <c r="K300" s="50">
+        <v>6.2700854024988137</v>
+      </c>
+      <c r="L300" s="50">
+        <v>6.8903824308973878</v>
+      </c>
+      <c r="M300" s="50">
+        <v>8.1581565854935842</v>
+      </c>
+      <c r="N300" s="50">
+        <v>14.840909090909092</v>
+      </c>
+      <c r="O300" s="50">
+        <v>6.7443382667132816</v>
+      </c>
+      <c r="P300" s="50">
+        <v>8.0477319424687845</v>
+      </c>
+      <c r="Q300" s="50">
+        <v>7.0937353405262487</v>
+      </c>
+      <c r="R300" s="50">
+        <v>6.4257931390250196</v>
+      </c>
+      <c r="S300" s="50">
+        <v>6.5971974728657052</v>
+      </c>
+      <c r="T300" s="50">
+        <v>6.81557898082424</v>
+      </c>
+      <c r="U300" s="50">
+        <v>6.7365687479057303</v>
+      </c>
+      <c r="V300" s="50">
+        <v>6.941530186740799</v>
+      </c>
+      <c r="W300" s="50">
+        <v>7.0133489961554893</v>
+      </c>
+      <c r="X300" s="50">
+        <v>6.9208577993362264</v>
+      </c>
+      <c r="Y300" s="50">
+        <v>7.4217794572311924</v>
+      </c>
+      <c r="Z300" s="50">
+        <v>7.0959866220735783</v>
+      </c>
+      <c r="AA300" s="50">
+        <v>7.0668925459825749</v>
+      </c>
+      <c r="AB300" s="50">
+        <v>7.4440660773800902</v>
+      </c>
+      <c r="AC300" s="50">
+        <v>7.3430574949911964</v>
+      </c>
+      <c r="AD300" s="50">
+        <v>6.904598308668076</v>
+      </c>
+      <c r="AE300" s="50">
+        <v>8.2943271221532093</v>
+      </c>
+      <c r="AF300" s="5"/>
+      <c r="AG300" s="5"/>
+      <c r="AH300" s="5"/>
+      <c r="AI300" s="5"/>
+      <c r="AJ300" s="5"/>
+      <c r="AK300" s="5"/>
+      <c r="AL300" s="5"/>
+      <c r="AM300" s="5"/>
+      <c r="AN300" s="5"/>
+    </row>
+    <row r="301" spans="2:40" x14ac:dyDescent="0.25">
+      <c r="B301" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="C301" s="95">
+        <v>2642</v>
+      </c>
+      <c r="D301" s="95">
+        <v>5050</v>
+      </c>
+      <c r="E301" s="95">
+        <v>1369</v>
+      </c>
+      <c r="F301" s="95">
+        <v>221</v>
+      </c>
+      <c r="G301" s="95">
+        <v>798</v>
+      </c>
+      <c r="H301" s="95">
+        <v>10080</v>
+      </c>
+      <c r="I301" s="48">
+        <v>7.0789186507936508</v>
+      </c>
+      <c r="J301" s="48">
+        <v>7.2362790697674422</v>
+      </c>
+      <c r="K301" s="48">
+        <v>7.3187810945273633</v>
+      </c>
+      <c r="L301" s="48">
+        <v>8.8217977811396882</v>
+      </c>
+      <c r="M301" s="48">
+        <v>7.9915028665028665</v>
+      </c>
+      <c r="N301" s="48">
+        <v>23</v>
+      </c>
+      <c r="O301" s="48">
+        <v>7.7259941256213285</v>
+      </c>
+      <c r="P301" s="48">
+        <v>9.081603504094458</v>
+      </c>
+      <c r="Q301" s="48">
+        <v>8.412357743691242</v>
+      </c>
+      <c r="R301" s="48">
+        <v>7.5555613961312025</v>
+      </c>
+      <c r="S301" s="48">
+        <v>8.0687732342007443</v>
+      </c>
+      <c r="T301" s="49">
+        <v>8.7213021594414677</v>
+      </c>
+      <c r="U301" s="49">
+        <v>8.149723036819811</v>
+      </c>
+      <c r="V301" s="47">
+        <v>8.631183521863921</v>
+      </c>
+      <c r="W301" s="48">
+        <v>9.2699790481891657</v>
+      </c>
+      <c r="X301" s="48">
+        <v>8.87800875273523</v>
+      </c>
+      <c r="Y301" s="49">
+        <v>9.2351453855878631</v>
+      </c>
+      <c r="Z301" s="49">
+        <v>8.6036042504307861</v>
+      </c>
+      <c r="AA301" s="47">
+        <v>9.0833333333333339</v>
+      </c>
+      <c r="AB301" s="48">
+        <v>9.2593351548269585</v>
+      </c>
+      <c r="AC301" s="48">
+        <v>9.0201050385688504</v>
+      </c>
+      <c r="AD301" s="49">
+        <v>8.1079307201458519</v>
+      </c>
+      <c r="AE301" s="49">
+        <v>9.3012989872302949</v>
+      </c>
+      <c r="AF301" s="5"/>
+      <c r="AG301" s="5"/>
+      <c r="AH301" s="5"/>
+      <c r="AI301" s="5"/>
+      <c r="AJ301" s="5"/>
+      <c r="AK301" s="5"/>
+      <c r="AL301" s="5"/>
+      <c r="AM301" s="5"/>
+      <c r="AN301" s="5"/>
+    </row>
+    <row r="302" spans="2:40" x14ac:dyDescent="0.25">
+      <c r="B302" s="36" t="s">
+        <v>50</v>
+      </c>
+      <c r="C302" s="95">
+        <v>2567</v>
+      </c>
+      <c r="D302" s="95">
+        <v>2845</v>
+      </c>
+      <c r="E302" s="95">
+        <v>961</v>
+      </c>
+      <c r="F302" s="95">
+        <v>112</v>
+      </c>
+      <c r="G302" s="95">
+        <v>541</v>
+      </c>
+      <c r="H302" s="95">
+        <v>7026</v>
+      </c>
+      <c r="I302" s="48">
+        <v>6.6046114432109304</v>
+      </c>
+      <c r="J302" s="48">
+        <v>6.7718497950548722</v>
+      </c>
+      <c r="K302" s="48">
+        <v>7.2736440677966101</v>
+      </c>
+      <c r="L302" s="48">
+        <v>7.7015761094981334</v>
+      </c>
+      <c r="M302" s="48">
+        <v>7.7522796352583585</v>
+      </c>
+      <c r="N302" s="48">
+        <v>22.44736842105263</v>
+      </c>
+      <c r="O302" s="48">
+        <v>6.6477591822981017</v>
+      </c>
+      <c r="P302" s="48">
+        <v>7.001720362840163</v>
+      </c>
+      <c r="Q302" s="48">
+        <v>7.686927840603123</v>
+      </c>
+      <c r="R302" s="48">
+        <v>6.9799812030075188</v>
+      </c>
+      <c r="S302" s="48">
+        <v>6.9670669256577789</v>
+      </c>
+      <c r="T302" s="49">
+        <v>7.4538796861377508</v>
+      </c>
+      <c r="U302" s="49">
+        <v>7.3700903719151896</v>
+      </c>
+      <c r="V302" s="47">
+        <v>8.1153004377238354</v>
+      </c>
+      <c r="W302" s="48">
+        <v>8.2002993265153403</v>
+      </c>
+      <c r="X302" s="48">
+        <v>7.9574628472970064</v>
+      </c>
+      <c r="Y302" s="49">
+        <v>7.6675660588016372</v>
+      </c>
+      <c r="Z302" s="49">
+        <v>7.4079621294428062</v>
+      </c>
+      <c r="AA302" s="47">
+        <v>7.8929860008659256</v>
+      </c>
+      <c r="AB302" s="48">
+        <v>7.9965494577719358</v>
+      </c>
+      <c r="AC302" s="48">
+        <v>7.9726457399103143</v>
+      </c>
+      <c r="AD302" s="49">
+        <v>7.2634243994347623</v>
+      </c>
+      <c r="AE302" s="49">
+        <v>8.2673755186721998</v>
+      </c>
+      <c r="AF302" s="5"/>
+      <c r="AG302" s="5"/>
+      <c r="AH302" s="5"/>
+      <c r="AI302" s="5"/>
+      <c r="AJ302" s="5"/>
+      <c r="AK302" s="5"/>
+      <c r="AL302" s="5"/>
+      <c r="AM302" s="5"/>
+      <c r="AN302" s="5"/>
+    </row>
+    <row r="303" spans="2:40" x14ac:dyDescent="0.25">
+      <c r="B303" s="36" t="s">
+        <v>19</v>
+      </c>
+      <c r="C303" s="95">
+        <v>671</v>
+      </c>
+      <c r="D303" s="95">
+        <v>390</v>
+      </c>
+      <c r="E303" s="95">
+        <v>168</v>
+      </c>
+      <c r="F303" s="95">
+        <v>43</v>
+      </c>
+      <c r="G303" s="95">
+        <v>404</v>
+      </c>
+      <c r="H303" s="95">
+        <v>1676</v>
+      </c>
+      <c r="I303" s="48">
+        <v>9.264916467780429</v>
+      </c>
+      <c r="J303" s="48">
+        <v>9.4988925802879294</v>
+      </c>
+      <c r="K303" s="48">
+        <v>9.9391415759128758</v>
+      </c>
+      <c r="L303" s="48">
+        <v>10.916845878136201</v>
+      </c>
+      <c r="M303" s="48">
+        <v>14.360045146726863</v>
+      </c>
+      <c r="N303" s="48">
+        <v>18.397435897435898</v>
+      </c>
+      <c r="O303" s="48">
+        <v>10.379890185312286</v>
+      </c>
+      <c r="P303" s="48">
+        <v>10.655905077262693</v>
+      </c>
+      <c r="Q303" s="48">
+        <v>14.616809116809117</v>
+      </c>
+      <c r="R303" s="48">
+        <v>8.0222222222222221</v>
+      </c>
+      <c r="S303" s="48">
+        <v>7.9731457800511505</v>
+      </c>
+      <c r="T303" s="49">
+        <v>7.9163129169193454</v>
+      </c>
+      <c r="U303" s="49">
+        <v>8.883022774327122</v>
+      </c>
+      <c r="V303" s="47">
+        <v>8.6257941550190598</v>
+      </c>
+      <c r="W303" s="48">
+        <v>7.7220828105395229</v>
+      </c>
+      <c r="X303" s="48">
+        <v>7.8922291548496881</v>
+      </c>
+      <c r="Y303" s="49">
+        <v>6.9361078546307153</v>
+      </c>
+      <c r="Z303" s="49">
+        <v>9.012835820895523</v>
+      </c>
+      <c r="AA303" s="47">
+        <v>8.6434621492853356</v>
+      </c>
+      <c r="AB303" s="48">
+        <v>7.9997723132969032</v>
+      </c>
+      <c r="AC303" s="48">
+        <v>7.5291803278688523</v>
+      </c>
+      <c r="AD303" s="49">
+        <v>7.395161290322581</v>
+      </c>
+      <c r="AE303" s="49">
+        <v>7.8779731127197516</v>
+      </c>
+      <c r="AF303" s="5"/>
+      <c r="AG303" s="5"/>
+      <c r="AH303" s="5"/>
+      <c r="AI303" s="5"/>
+      <c r="AJ303" s="5"/>
+      <c r="AK303" s="5"/>
+      <c r="AL303" s="5"/>
+      <c r="AM303" s="5"/>
+      <c r="AN303" s="5"/>
+    </row>
+    <row r="304" spans="2:40" x14ac:dyDescent="0.25">
+      <c r="B304" s="38" t="s">
+        <v>20</v>
+      </c>
+      <c r="C304" s="103">
+        <v>5880</v>
+      </c>
+      <c r="D304" s="103">
+        <v>8285</v>
+      </c>
+      <c r="E304" s="103">
+        <v>2498</v>
+      </c>
+      <c r="F304" s="103">
+        <v>376</v>
+      </c>
+      <c r="G304" s="103">
+        <v>1743</v>
+      </c>
+      <c r="H304" s="103">
+        <v>18782</v>
+      </c>
+      <c r="I304" s="50">
+        <v>7.0965552124374405</v>
+      </c>
+      <c r="J304" s="50">
+        <v>7.266409367779878</v>
+      </c>
+      <c r="K304" s="50">
+        <v>7.5654796464744214</v>
+      </c>
+      <c r="L304" s="50">
+        <v>8.6465827973708382</v>
+      </c>
+      <c r="M304" s="50">
+        <v>8.2668676969468518</v>
+      </c>
+      <c r="N304" s="50">
+        <v>20.52469135802469</v>
+      </c>
+      <c r="O304" s="50">
+        <v>7.4275973349989588</v>
+      </c>
+      <c r="P304" s="50">
+        <v>8.3053429441926134</v>
+      </c>
+      <c r="Q304" s="50">
+        <v>8.2099539809619877</v>
+      </c>
+      <c r="R304" s="50">
+        <v>7.4186918147745136</v>
+      </c>
+      <c r="S304" s="50">
+        <v>7.6359170675520023</v>
+      </c>
+      <c r="T304" s="50">
+        <v>8.0865760909695048</v>
+      </c>
+      <c r="U304" s="50">
+        <v>7.8931114609099771</v>
+      </c>
+      <c r="V304" s="50">
+        <v>8.4234608320689937</v>
+      </c>
+      <c r="W304" s="50">
+        <v>8.7200651200651205</v>
+      </c>
+      <c r="X304" s="50">
+        <v>8.4084661043423932</v>
+      </c>
+      <c r="Y304" s="50">
+        <v>8.2565982404692075</v>
+      </c>
+      <c r="Z304" s="50">
+        <v>8.1382774167882239</v>
+      </c>
+      <c r="AA304" s="50">
+        <v>8.5070458296305702</v>
+      </c>
+      <c r="AB304" s="50">
+        <v>8.5564895763281772</v>
+      </c>
+      <c r="AC304" s="50">
+        <v>8.445065408180163</v>
+      </c>
+      <c r="AD304" s="50">
+        <v>7.7022641855348795</v>
+      </c>
+      <c r="AE304" s="50">
+        <v>8.7286171916711162</v>
+      </c>
+      <c r="AF304" s="5"/>
+      <c r="AG304" s="5"/>
+      <c r="AH304" s="5"/>
+      <c r="AI304" s="5"/>
+      <c r="AJ304" s="5"/>
+      <c r="AK304" s="5"/>
+      <c r="AL304" s="5"/>
+      <c r="AM304" s="5"/>
+      <c r="AN304" s="5"/>
+    </row>
+    <row r="305" spans="2:40" x14ac:dyDescent="0.25">
+      <c r="B305" s="36" t="s">
+        <v>21</v>
+      </c>
+      <c r="C305" s="95"/>
+      <c r="D305" s="95"/>
+      <c r="E305" s="95"/>
+      <c r="F305" s="95"/>
+      <c r="G305" s="95"/>
+      <c r="H305" s="95"/>
+      <c r="I305" s="48"/>
+      <c r="J305" s="48">
+        <v>6.940112540192926</v>
+      </c>
+      <c r="K305" s="48">
+        <v>7.9170335252285815</v>
+      </c>
+      <c r="L305" s="48">
+        <v>8.3706452590124201</v>
+      </c>
+      <c r="M305" s="48">
+        <v>9.8470935130581303</v>
+      </c>
+      <c r="N305" s="48">
+        <v>19.729629629629631</v>
+      </c>
+      <c r="O305" s="48">
+        <v>8.5095948827292105</v>
+      </c>
+      <c r="P305" s="48">
+        <v>9.0250174947515749</v>
+      </c>
+      <c r="Q305" s="48">
+        <v>17.352990033222593</v>
+      </c>
+      <c r="R305" s="48">
+        <v>6.6586568083795443</v>
+      </c>
+      <c r="S305" s="48">
+        <v>6.6291798662442805</v>
+      </c>
+      <c r="T305" s="49">
+        <v>7.9997763864042932</v>
+      </c>
+      <c r="U305" s="49">
+        <v>7.171929065743945</v>
+      </c>
+      <c r="V305" s="47">
+        <v>6.9771399106222072</v>
+      </c>
+      <c r="W305" s="48">
+        <v>7.9292988640814732</v>
+      </c>
+      <c r="X305" s="48">
+        <v>7.3222259810554799</v>
+      </c>
+      <c r="Y305" s="49">
+        <v>6.9586264656616414</v>
+      </c>
+      <c r="Z305" s="49">
+        <v>8.1351293103448281</v>
+      </c>
+      <c r="AA305" s="47">
+        <v>8.1194239550403928</v>
+      </c>
+      <c r="AB305" s="48">
+        <v>8.2115001989653802</v>
+      </c>
+      <c r="AC305" s="48">
+        <v>8.3041089345437165</v>
+      </c>
+      <c r="AD305" s="49">
+        <v>8.5726238286479255</v>
+      </c>
+      <c r="AE305" s="49">
+        <v>7.86857476635514</v>
+      </c>
+      <c r="AF305" s="5"/>
+      <c r="AG305" s="5"/>
+      <c r="AH305" s="5"/>
+      <c r="AI305" s="5"/>
+      <c r="AJ305" s="5"/>
+      <c r="AK305" s="5"/>
+      <c r="AL305" s="5"/>
+      <c r="AM305" s="5"/>
+      <c r="AN305" s="5"/>
+    </row>
+    <row r="306" spans="2:40" x14ac:dyDescent="0.25">
+      <c r="B306" s="36" t="s">
+        <v>22</v>
+      </c>
+      <c r="C306" s="95"/>
+      <c r="D306" s="95"/>
+      <c r="E306" s="95"/>
+      <c r="F306" s="95"/>
+      <c r="G306" s="95"/>
+      <c r="H306" s="95"/>
+      <c r="I306" s="48"/>
+      <c r="J306" s="48">
+        <v>6.1727681438664099</v>
+      </c>
+      <c r="K306" s="48">
+        <v>6.3700968523002421</v>
+      </c>
+      <c r="L306" s="48">
+        <v>6.8849360755975546</v>
+      </c>
+      <c r="M306" s="48">
+        <v>7.3511441901799603</v>
+      </c>
+      <c r="N306" s="48">
+        <v>10.764423076923077</v>
+      </c>
+      <c r="O306" s="48">
+        <v>6.8230303827436538</v>
+      </c>
+      <c r="P306" s="48">
+        <v>7.637898363479759</v>
+      </c>
+      <c r="Q306" s="48">
+        <v>16.277521170130871</v>
+      </c>
+      <c r="R306" s="48">
+        <v>6.6021046210157088</v>
+      </c>
+      <c r="S306" s="48">
+        <v>6.628458829448264</v>
+      </c>
+      <c r="T306" s="49">
+        <v>6.7084417696811975</v>
+      </c>
+      <c r="U306" s="49">
+        <v>6.8023549201009255</v>
+      </c>
+      <c r="V306" s="47">
+        <v>7.1887765628223645</v>
+      </c>
+      <c r="W306" s="48">
+        <v>6.9966818023052744</v>
+      </c>
+      <c r="X306" s="48">
+        <v>7.055054671014771</v>
+      </c>
+      <c r="Y306" s="49">
+        <v>7.2140951990151825</v>
+      </c>
+      <c r="Z306" s="49">
+        <v>7.3684751335799428</v>
+      </c>
+      <c r="AA306" s="47">
+        <v>7.2649678377041065</v>
+      </c>
+      <c r="AB306" s="48">
+        <v>6.8335194639438415</v>
+      </c>
+      <c r="AC306" s="48">
+        <v>7.1221093202522772</v>
+      </c>
+      <c r="AD306" s="49">
+        <v>7.6010204081632651</v>
+      </c>
+      <c r="AE306" s="49">
+        <v>7.2501651618586216</v>
+      </c>
+      <c r="AF306" s="5"/>
+      <c r="AG306" s="5"/>
+      <c r="AH306" s="5"/>
+      <c r="AI306" s="5"/>
+      <c r="AJ306" s="5"/>
+      <c r="AK306" s="5"/>
+      <c r="AL306" s="5"/>
+      <c r="AM306" s="5"/>
+      <c r="AN306" s="5"/>
+    </row>
+    <row r="307" spans="2:40" x14ac:dyDescent="0.25">
+      <c r="B307" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="C307" s="95"/>
+      <c r="D307" s="95"/>
+      <c r="E307" s="95"/>
+      <c r="F307" s="95"/>
+      <c r="G307" s="95"/>
+      <c r="H307" s="95"/>
+      <c r="I307" s="48"/>
+      <c r="J307" s="48">
+        <v>6.7342294585384321</v>
+      </c>
+      <c r="K307" s="48">
+        <v>7.0431578050443084</v>
+      </c>
+      <c r="L307" s="48">
+        <v>8.0062387649360254</v>
+      </c>
+      <c r="M307" s="48">
+        <v>8.729670672701733</v>
+      </c>
+      <c r="N307" s="48">
+        <v>11.704769114307343</v>
+      </c>
+      <c r="O307" s="48">
+        <v>7.9407681394406158</v>
+      </c>
+      <c r="P307" s="48">
+        <v>8.7013904094591634</v>
+      </c>
+      <c r="Q307" s="48">
+        <v>13.721687211093991</v>
+      </c>
+      <c r="R307" s="48">
+        <v>8.1932911095472676</v>
+      </c>
+      <c r="S307" s="48">
+        <v>8.2905340389704119</v>
+      </c>
+      <c r="T307" s="49">
+        <v>8.3001516211803121</v>
+      </c>
+      <c r="U307" s="49">
+        <v>8.8161126271396668</v>
+      </c>
+      <c r="V307" s="47">
+        <v>8.5208160442600285</v>
+      </c>
+      <c r="W307" s="48">
+        <v>8.9613727742676623</v>
+      </c>
+      <c r="X307" s="48">
+        <v>8.8941555768966936</v>
+      </c>
+      <c r="Y307" s="49">
+        <v>9.1389013285565017</v>
+      </c>
+      <c r="Z307" s="49">
+        <v>9.7724621689785618</v>
+      </c>
+      <c r="AA307" s="47">
+        <v>9.1361163992385102</v>
+      </c>
+      <c r="AB307" s="48">
+        <v>8.5347740908534337</v>
+      </c>
+      <c r="AC307" s="48">
+        <v>9.0445837441893229</v>
+      </c>
+      <c r="AD307" s="49">
+        <v>9.6837726879861705</v>
+      </c>
+      <c r="AE307" s="49">
+        <v>9.1481032392170452</v>
+      </c>
+      <c r="AF307" s="5"/>
+      <c r="AG307" s="5"/>
+      <c r="AH307" s="5"/>
+      <c r="AI307" s="5"/>
+      <c r="AJ307" s="5"/>
+      <c r="AK307" s="5"/>
+      <c r="AL307" s="5"/>
+      <c r="AN307" s="5"/>
+    </row>
+    <row r="308" spans="2:40" x14ac:dyDescent="0.25">
+      <c r="B308" s="38" t="s">
+        <v>24</v>
+      </c>
+      <c r="C308" s="103"/>
+      <c r="D308" s="103"/>
+      <c r="E308" s="103"/>
+      <c r="F308" s="103"/>
+      <c r="G308" s="103"/>
+      <c r="H308" s="103"/>
+      <c r="I308" s="50"/>
+      <c r="J308" s="50">
+        <v>6.5638722934662654</v>
+      </c>
+      <c r="K308" s="50">
+        <v>6.9133513442851537</v>
+      </c>
+      <c r="L308" s="50">
+        <v>7.6621479402626038</v>
+      </c>
+      <c r="M308" s="50">
+        <v>8.3263331955353443</v>
+      </c>
+      <c r="N308" s="50">
+        <v>11.943509615384615</v>
+      </c>
+      <c r="O308" s="50">
+        <v>7.6007394626571356</v>
+      </c>
+      <c r="P308" s="50">
+        <v>8.4064730010675959</v>
+      </c>
+      <c r="Q308" s="50">
+        <v>14.946075161218591</v>
+      </c>
+      <c r="R308" s="50">
+        <v>7.3522832669540072</v>
+      </c>
+      <c r="S308" s="50">
+        <v>7.4358277836195814</v>
+      </c>
+      <c r="T308" s="50">
+        <v>7.6834827220191064</v>
+      </c>
+      <c r="U308" s="50">
+        <v>7.8495618604081132</v>
+      </c>
+      <c r="V308" s="50">
+        <v>7.7903376484719074</v>
+      </c>
+      <c r="W308" s="50">
+        <v>8.050482188545562</v>
+      </c>
+      <c r="X308" s="50">
+        <v>7.9733471341700088</v>
+      </c>
+      <c r="Y308" s="50">
+        <v>8.0474309657920049</v>
+      </c>
+      <c r="Z308" s="50">
+        <v>8.6271249076127123</v>
+      </c>
+      <c r="AA308" s="50">
+        <v>8.2606062469257253</v>
+      </c>
+      <c r="AB308" s="50">
+        <v>7.8576528203917864</v>
+      </c>
+      <c r="AC308" s="50">
+        <v>8.2040939597315443</v>
+      </c>
+      <c r="AD308" s="50">
+        <v>8.6540543106722367</v>
+      </c>
+      <c r="AE308" s="50">
+        <v>8.2492931980708466</v>
+      </c>
+      <c r="AF308" s="5"/>
+      <c r="AG308" s="5"/>
+      <c r="AH308" s="5"/>
+      <c r="AI308" s="5"/>
+      <c r="AJ308" s="5"/>
+      <c r="AK308" s="5"/>
+      <c r="AL308" s="5"/>
+      <c r="AM308" s="53"/>
+      <c r="AN308" s="5"/>
+    </row>
+    <row r="309" spans="2:40" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B309" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="C309" s="81">
+        <v>24508</v>
+      </c>
+      <c r="D309" s="81">
+        <v>45192</v>
+      </c>
+      <c r="E309" s="81">
+        <v>11219</v>
+      </c>
+      <c r="F309" s="81">
+        <v>1333</v>
+      </c>
+      <c r="G309" s="81">
+        <v>4817</v>
+      </c>
+      <c r="H309" s="81">
+        <v>87069</v>
+      </c>
+      <c r="I309" s="52">
+        <v>6.4627881335492541</v>
+      </c>
+      <c r="J309" s="52">
+        <v>6.5141214091849626</v>
+      </c>
+      <c r="K309" s="52">
+        <v>6.7561546318685899</v>
+      </c>
+      <c r="L309" s="52">
+        <v>7.7348993288590604</v>
+      </c>
+      <c r="M309" s="52">
+        <v>8.4930398928672126</v>
+      </c>
+      <c r="N309" s="52">
+        <v>7.7493203577479219</v>
+      </c>
+      <c r="O309" s="52">
+        <v>7.2222961992136305</v>
+      </c>
+      <c r="P309" s="52">
+        <v>8.6343773494948017</v>
+      </c>
+      <c r="Q309" s="52">
+        <v>8.0512131157148303</v>
+      </c>
+      <c r="R309" s="52">
+        <v>7.0919875313923697</v>
+      </c>
+      <c r="S309" s="52">
+        <v>7.3181054730172601</v>
+      </c>
+      <c r="T309" s="52">
+        <v>7.5147425864038242</v>
+      </c>
+      <c r="U309" s="52">
+        <v>7.5310418717785375</v>
+      </c>
+      <c r="V309" s="52">
+        <v>7.7055473121271136</v>
+      </c>
+      <c r="W309" s="52">
+        <v>7.8273490111426964</v>
+      </c>
+      <c r="X309" s="52">
+        <v>7.810751959740637</v>
+      </c>
+      <c r="Y309" s="52">
+        <v>7.9799537061028483</v>
+      </c>
+      <c r="Z309" s="52">
+        <v>7.9169925164389383</v>
+      </c>
+      <c r="AA309" s="52">
+        <v>7.6553469324679337</v>
+      </c>
+      <c r="AB309" s="52">
+        <v>7.9591773800060306</v>
+      </c>
+      <c r="AC309" s="52">
+        <v>8.1008230784098956</v>
+      </c>
+      <c r="AD309" s="52">
+        <v>7.8</v>
+      </c>
+      <c r="AE309" s="52">
+        <v>8.5350101246935957</v>
+      </c>
+      <c r="AF309" s="5"/>
+      <c r="AG309" s="5"/>
+      <c r="AH309" s="5"/>
+      <c r="AI309" s="5"/>
+      <c r="AJ309" s="5"/>
+      <c r="AK309" s="5"/>
+      <c r="AL309" s="5"/>
+      <c r="AM309" s="58"/>
+      <c r="AN309" s="5"/>
+    </row>
+    <row r="310" spans="2:40" x14ac:dyDescent="0.25">
+      <c r="B310" s="11"/>
+      <c r="C310" s="10"/>
+      <c r="D310" s="10"/>
+      <c r="E310" s="10"/>
+      <c r="F310" s="10"/>
+      <c r="G310" s="10"/>
+      <c r="H310" s="11"/>
+      <c r="I310" s="11"/>
+      <c r="J310" s="11"/>
+      <c r="K310" s="11"/>
+      <c r="L310" s="11"/>
+      <c r="M310" s="11"/>
+      <c r="N310" s="12"/>
+      <c r="O310" s="14"/>
+      <c r="P310" s="14"/>
+      <c r="Q310" s="14"/>
+      <c r="R310" s="14"/>
+      <c r="S310" s="12"/>
+      <c r="T310" s="9"/>
+      <c r="U310" s="9"/>
+      <c r="V310" s="9"/>
+      <c r="W310" s="9"/>
+      <c r="X310" s="9"/>
+      <c r="Y310" s="9"/>
+      <c r="Z310" s="9"/>
+      <c r="AA310" s="9"/>
+      <c r="AB310" s="9"/>
+      <c r="AC310" s="9"/>
+      <c r="AD310" s="9"/>
+      <c r="AE310" s="9"/>
+      <c r="AF310" s="9"/>
+      <c r="AG310" s="9"/>
+      <c r="AH310" s="9"/>
+      <c r="AI310" s="9"/>
+    </row>
+    <row r="311" spans="2:40" s="53" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B311" s="107" t="s">
+        <v>74</v>
+      </c>
+      <c r="C311" s="107"/>
+      <c r="D311" s="107"/>
+      <c r="E311" s="107"/>
+      <c r="F311" s="107"/>
+      <c r="G311" s="108"/>
+      <c r="H311" s="109" t="s">
+        <v>38</v>
+      </c>
+      <c r="I311" s="110"/>
+      <c r="J311" s="110"/>
+      <c r="K311" s="110"/>
+      <c r="L311" s="111"/>
+      <c r="M311" s="112" t="s">
+        <v>42</v>
+      </c>
+      <c r="N311" s="112"/>
+      <c r="O311" s="112"/>
+      <c r="P311" s="112"/>
+      <c r="Q311" s="112"/>
+      <c r="R311" s="54"/>
+      <c r="S311" s="55"/>
+      <c r="T311" s="56"/>
+      <c r="U311" s="56"/>
+      <c r="V311" s="56"/>
+      <c r="W311" s="56"/>
+      <c r="X311" s="56"/>
+      <c r="Y311" s="57"/>
+      <c r="Z311" s="56"/>
+      <c r="AA311" s="56"/>
+      <c r="AB311" s="56"/>
+      <c r="AC311" s="56"/>
+      <c r="AD311" s="57"/>
+      <c r="AE311" s="57"/>
+      <c r="AF311" s="57"/>
+      <c r="AG311" s="57"/>
+      <c r="AH311" s="57"/>
+      <c r="AI311" s="57"/>
+      <c r="AL311" s="27"/>
+    </row>
+    <row r="312" spans="2:40" s="58" customFormat="1" ht="24.75" x14ac:dyDescent="0.25">
+      <c r="B312" s="62" t="s">
+        <v>25</v>
+      </c>
+      <c r="C312" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="D312" s="34" t="s">
+        <v>40</v>
+      </c>
+      <c r="E312" s="34" t="s">
+        <v>41</v>
+      </c>
+      <c r="F312" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="G312" s="63" t="s">
+        <v>7</v>
+      </c>
+      <c r="H312" s="64" t="s">
+        <v>39</v>
+      </c>
+      <c r="I312" s="34" t="s">
+        <v>40</v>
+      </c>
+      <c r="J312" s="34" t="s">
+        <v>41</v>
+      </c>
+      <c r="K312" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="L312" s="63" t="s">
+        <v>7</v>
+      </c>
+      <c r="M312" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="N312" s="34" t="s">
+        <v>40</v>
+      </c>
+      <c r="O312" s="34" t="s">
+        <v>41</v>
+      </c>
+      <c r="P312" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q312" s="65" t="s">
+        <v>7</v>
+      </c>
+      <c r="R312" s="59"/>
+      <c r="S312" s="59"/>
+      <c r="T312" s="60"/>
+      <c r="U312" s="60"/>
+      <c r="V312" s="60"/>
+      <c r="W312" s="8"/>
+      <c r="X312" s="8"/>
+      <c r="Y312" s="60"/>
+      <c r="Z312" s="60"/>
+      <c r="AA312" s="8"/>
+      <c r="AB312" s="8"/>
+      <c r="AC312" s="8"/>
+      <c r="AD312" s="60"/>
+      <c r="AE312" s="60"/>
+      <c r="AF312" s="60"/>
+      <c r="AG312" s="60"/>
+      <c r="AH312" s="60"/>
+      <c r="AI312" s="60"/>
+      <c r="AL312" s="27"/>
+    </row>
+    <row r="313" spans="2:40" x14ac:dyDescent="0.25">
+      <c r="B313" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C313" s="73">
+        <v>106</v>
+      </c>
+      <c r="D313" s="77">
+        <v>10630</v>
+      </c>
+      <c r="E313" s="73">
+        <v>4279</v>
+      </c>
+      <c r="F313" s="73">
+        <v>6351</v>
+      </c>
+      <c r="G313" s="78">
+        <v>10736</v>
+      </c>
+      <c r="H313" s="73">
+        <v>4789</v>
+      </c>
+      <c r="I313" s="73">
+        <v>8023</v>
+      </c>
+      <c r="J313" s="73">
+        <v>5821</v>
+      </c>
+      <c r="K313" s="73">
+        <v>2202</v>
+      </c>
+      <c r="L313" s="78">
+        <v>12812</v>
+      </c>
+      <c r="M313" s="73">
+        <v>4895</v>
+      </c>
+      <c r="N313" s="73">
+        <v>18653</v>
+      </c>
+      <c r="O313" s="73">
+        <v>10100</v>
+      </c>
+      <c r="P313" s="73">
+        <v>8553</v>
+      </c>
+      <c r="Q313" s="83">
+        <v>23548</v>
+      </c>
+      <c r="R313" s="2"/>
+      <c r="T313" s="5"/>
+      <c r="U313" s="5"/>
+      <c r="V313" s="5"/>
+      <c r="W313" s="5"/>
+      <c r="X313" s="5"/>
+      <c r="Y313" s="5"/>
+      <c r="Z313" s="5"/>
+      <c r="AA313" s="5"/>
+      <c r="AB313" s="5"/>
+      <c r="AC313" s="5"/>
+      <c r="AD313" s="5"/>
+      <c r="AE313" s="5"/>
+      <c r="AF313" s="5"/>
+      <c r="AG313" s="5"/>
+      <c r="AH313" s="5"/>
+      <c r="AI313" s="5"/>
+    </row>
+    <row r="314" spans="2:40" x14ac:dyDescent="0.25">
+      <c r="B314" s="36" t="s">
+        <v>10</v>
+      </c>
+      <c r="C314" s="73">
+        <v>82</v>
+      </c>
+      <c r="D314" s="77">
+        <v>11113</v>
+      </c>
+      <c r="E314" s="73">
+        <v>4016</v>
+      </c>
+      <c r="F314" s="73">
+        <v>7097</v>
+      </c>
+      <c r="G314" s="78">
+        <v>11195</v>
+      </c>
+      <c r="H314" s="73">
+        <v>5082</v>
+      </c>
+      <c r="I314" s="73">
+        <v>6809</v>
+      </c>
+      <c r="J314" s="73">
+        <v>5566</v>
+      </c>
+      <c r="K314" s="73">
+        <v>1243</v>
+      </c>
+      <c r="L314" s="78">
+        <v>11891</v>
+      </c>
+      <c r="M314" s="73">
+        <v>5164</v>
+      </c>
+      <c r="N314" s="73">
+        <v>17922</v>
+      </c>
+      <c r="O314" s="73">
+        <v>9582</v>
+      </c>
+      <c r="P314" s="73">
+        <v>8340</v>
+      </c>
+      <c r="Q314" s="83">
+        <v>23086</v>
+      </c>
+      <c r="T314" s="5"/>
+      <c r="U314" s="5"/>
+      <c r="V314" s="5"/>
+      <c r="W314" s="5"/>
+      <c r="X314" s="5"/>
+      <c r="Y314" s="5"/>
+      <c r="Z314" s="5"/>
+      <c r="AA314" s="5"/>
+      <c r="AB314" s="5"/>
+      <c r="AC314" s="5"/>
+      <c r="AD314" s="5"/>
+      <c r="AE314" s="5"/>
+      <c r="AF314" s="5"/>
+      <c r="AG314" s="5"/>
+      <c r="AH314" s="5"/>
+      <c r="AI314" s="5"/>
+    </row>
+    <row r="315" spans="2:40" x14ac:dyDescent="0.25">
+      <c r="B315" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="C315" s="73">
+        <v>131</v>
+      </c>
+      <c r="D315" s="77">
+        <v>9722</v>
+      </c>
+      <c r="E315" s="73">
+        <v>5058</v>
+      </c>
+      <c r="F315" s="73">
+        <v>4664</v>
+      </c>
+      <c r="G315" s="78">
+        <v>9853</v>
+      </c>
+      <c r="H315" s="73">
+        <v>5789</v>
+      </c>
+      <c r="I315" s="73">
+        <v>6983</v>
+      </c>
+      <c r="J315" s="73">
+        <v>6303</v>
+      </c>
+      <c r="K315" s="73">
+        <v>680</v>
+      </c>
+      <c r="L315" s="78">
+        <v>12772</v>
+      </c>
+      <c r="M315" s="73">
+        <v>5920</v>
+      </c>
+      <c r="N315" s="73">
+        <v>16705</v>
+      </c>
+      <c r="O315" s="73">
+        <v>11361</v>
+      </c>
+      <c r="P315" s="73">
+        <v>5344</v>
+      </c>
+      <c r="Q315" s="83">
+        <v>22625</v>
+      </c>
+      <c r="R315" s="2"/>
+      <c r="T315" s="5"/>
+      <c r="U315" s="5"/>
+      <c r="V315" s="5"/>
+      <c r="W315" s="5"/>
+      <c r="X315" s="5"/>
+      <c r="Y315" s="5"/>
+      <c r="Z315" s="5"/>
+      <c r="AA315" s="5"/>
+      <c r="AB315" s="5"/>
+      <c r="AC315" s="5"/>
+      <c r="AD315" s="5"/>
+      <c r="AE315" s="5"/>
+      <c r="AF315" s="5"/>
+      <c r="AG315" s="5"/>
+      <c r="AH315" s="5"/>
+      <c r="AI315" s="5"/>
+    </row>
+    <row r="316" spans="2:40" x14ac:dyDescent="0.25">
+      <c r="B316" s="38" t="s">
+        <v>12</v>
+      </c>
+      <c r="C316" s="75">
+        <v>319</v>
+      </c>
+      <c r="D316" s="75">
+        <v>31465</v>
+      </c>
+      <c r="E316" s="75">
+        <v>13353</v>
+      </c>
+      <c r="F316" s="75">
+        <v>18112</v>
+      </c>
+      <c r="G316" s="79">
+        <v>31784</v>
+      </c>
+      <c r="H316" s="75">
+        <v>15660</v>
+      </c>
+      <c r="I316" s="75">
+        <v>21815</v>
+      </c>
+      <c r="J316" s="75">
+        <v>17690</v>
+      </c>
+      <c r="K316" s="75">
+        <v>4125</v>
+      </c>
+      <c r="L316" s="79">
+        <v>37475</v>
+      </c>
+      <c r="M316" s="75">
+        <v>15979</v>
+      </c>
+      <c r="N316" s="75">
+        <v>53280</v>
+      </c>
+      <c r="O316" s="75">
+        <v>31043</v>
+      </c>
+      <c r="P316" s="75">
+        <v>22237</v>
+      </c>
+      <c r="Q316" s="75">
+        <v>69259</v>
+      </c>
+      <c r="T316" s="5"/>
+      <c r="U316" s="5"/>
+      <c r="V316" s="5"/>
+      <c r="W316" s="5"/>
+      <c r="X316" s="5"/>
+      <c r="Y316" s="5"/>
+      <c r="Z316" s="5"/>
+      <c r="AA316" s="5"/>
+      <c r="AB316" s="5"/>
+      <c r="AC316" s="5"/>
+      <c r="AD316" s="5"/>
+      <c r="AE316" s="5"/>
+      <c r="AF316" s="5"/>
+      <c r="AG316" s="5"/>
+      <c r="AH316" s="5"/>
+      <c r="AI316" s="5"/>
+    </row>
+    <row r="317" spans="2:40" x14ac:dyDescent="0.25">
+      <c r="B317" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="C317" s="73">
+        <v>84</v>
+      </c>
+      <c r="D317" s="77">
+        <v>8430</v>
+      </c>
+      <c r="E317" s="73">
+        <v>4970</v>
+      </c>
+      <c r="F317" s="73">
+        <v>3460</v>
+      </c>
+      <c r="G317" s="78">
+        <v>8514</v>
+      </c>
+      <c r="H317" s="73">
+        <v>4729</v>
+      </c>
+      <c r="I317" s="73">
+        <v>6616</v>
+      </c>
+      <c r="J317" s="73">
+        <v>5970</v>
+      </c>
+      <c r="K317" s="73">
+        <v>646</v>
+      </c>
+      <c r="L317" s="78">
+        <v>11345</v>
+      </c>
+      <c r="M317" s="73">
+        <v>4813</v>
+      </c>
+      <c r="N317" s="73">
+        <v>15046</v>
+      </c>
+      <c r="O317" s="73">
+        <v>10940</v>
+      </c>
+      <c r="P317" s="73">
+        <v>4106</v>
+      </c>
+      <c r="Q317" s="83">
+        <v>19859</v>
+      </c>
+      <c r="T317" s="5"/>
+      <c r="U317" s="5"/>
+      <c r="V317" s="5"/>
+      <c r="W317" s="5"/>
+      <c r="X317" s="5"/>
+      <c r="Y317" s="5"/>
+      <c r="Z317" s="5"/>
+      <c r="AA317" s="5"/>
+      <c r="AB317" s="5"/>
+      <c r="AC317" s="5"/>
+      <c r="AD317" s="5"/>
+      <c r="AE317" s="5"/>
+      <c r="AF317" s="5"/>
+      <c r="AG317" s="5"/>
+      <c r="AH317" s="5"/>
+      <c r="AI317" s="5"/>
+    </row>
+    <row r="318" spans="2:40" x14ac:dyDescent="0.25">
+      <c r="B318" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="C318" s="73">
+        <v>35</v>
+      </c>
+      <c r="D318" s="77">
+        <v>9027</v>
+      </c>
+      <c r="E318" s="73">
+        <v>5801</v>
+      </c>
+      <c r="F318" s="73">
+        <v>3226</v>
+      </c>
+      <c r="G318" s="78">
+        <v>9062</v>
+      </c>
+      <c r="H318" s="73">
+        <v>4202</v>
+      </c>
+      <c r="I318" s="73">
+        <v>5467</v>
+      </c>
+      <c r="J318" s="73">
+        <v>4798</v>
+      </c>
+      <c r="K318" s="73">
+        <v>669</v>
+      </c>
+      <c r="L318" s="78">
+        <v>9669</v>
+      </c>
+      <c r="M318" s="73">
+        <v>4237</v>
+      </c>
+      <c r="N318" s="73">
+        <v>14494</v>
+      </c>
+      <c r="O318" s="73">
+        <v>10599</v>
+      </c>
+      <c r="P318" s="73">
+        <v>3895</v>
+      </c>
+      <c r="Q318" s="83">
+        <v>18731</v>
+      </c>
+      <c r="T318" s="5"/>
+      <c r="U318" s="5"/>
+      <c r="V318" s="5"/>
+      <c r="W318" s="5"/>
+      <c r="X318" s="5"/>
+      <c r="Y318" s="5"/>
+      <c r="Z318" s="5"/>
+      <c r="AA318" s="5"/>
+      <c r="AB318" s="5"/>
+      <c r="AC318" s="5"/>
+      <c r="AD318" s="5"/>
+      <c r="AE318" s="5"/>
+      <c r="AF318" s="5"/>
+      <c r="AG318" s="5"/>
+      <c r="AH318" s="5"/>
+      <c r="AI318" s="5"/>
+    </row>
+    <row r="319" spans="2:40" x14ac:dyDescent="0.25">
+      <c r="B319" s="36" t="s">
+        <v>15</v>
+      </c>
+      <c r="C319" s="73">
+        <v>96</v>
+      </c>
+      <c r="D319" s="77">
+        <v>9098</v>
+      </c>
+      <c r="E319" s="73">
+        <v>6132</v>
+      </c>
+      <c r="F319" s="73">
+        <v>2966</v>
+      </c>
+      <c r="G319" s="78">
+        <v>9194</v>
+      </c>
+      <c r="H319" s="73">
+        <v>4506</v>
+      </c>
+      <c r="I319" s="73">
+        <v>5292</v>
+      </c>
+      <c r="J319" s="73">
+        <v>4569</v>
+      </c>
+      <c r="K319" s="73">
+        <v>723</v>
+      </c>
+      <c r="L319" s="78">
+        <v>9798</v>
+      </c>
+      <c r="M319" s="73">
+        <v>4602</v>
+      </c>
+      <c r="N319" s="73">
+        <v>14390</v>
+      </c>
+      <c r="O319" s="73">
+        <v>10701</v>
+      </c>
+      <c r="P319" s="73">
+        <v>3689</v>
+      </c>
+      <c r="Q319" s="83">
+        <v>18992</v>
+      </c>
+      <c r="T319" s="5"/>
+      <c r="U319" s="5"/>
+      <c r="V319" s="5"/>
+      <c r="W319" s="5"/>
+      <c r="X319" s="5"/>
+      <c r="Y319" s="5"/>
+      <c r="Z319" s="5"/>
+      <c r="AA319" s="5"/>
+      <c r="AB319" s="5"/>
+      <c r="AC319" s="5"/>
+      <c r="AD319" s="5"/>
+      <c r="AE319" s="5"/>
+      <c r="AF319" s="5"/>
+      <c r="AG319" s="5"/>
+      <c r="AH319" s="5"/>
+      <c r="AI319" s="5"/>
+    </row>
+    <row r="320" spans="2:40" x14ac:dyDescent="0.25">
+      <c r="B320" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="C320" s="75">
+        <v>215</v>
+      </c>
+      <c r="D320" s="75">
+        <v>26555</v>
+      </c>
+      <c r="E320" s="75">
+        <v>16903</v>
+      </c>
+      <c r="F320" s="75">
+        <v>9652</v>
+      </c>
+      <c r="G320" s="79">
+        <v>26770</v>
+      </c>
+      <c r="H320" s="75">
+        <v>13437</v>
+      </c>
+      <c r="I320" s="75">
+        <v>17375</v>
+      </c>
+      <c r="J320" s="75">
+        <v>15337</v>
+      </c>
+      <c r="K320" s="75">
+        <v>2038</v>
+      </c>
+      <c r="L320" s="79">
+        <v>30812</v>
+      </c>
+      <c r="M320" s="75">
+        <v>13652</v>
+      </c>
+      <c r="N320" s="75">
+        <v>43930</v>
+      </c>
+      <c r="O320" s="75">
+        <v>32240</v>
+      </c>
+      <c r="P320" s="75">
+        <v>11690</v>
+      </c>
+      <c r="Q320" s="75">
+        <v>57582</v>
+      </c>
+      <c r="T320" s="5"/>
+      <c r="U320" s="5"/>
+      <c r="V320" s="5"/>
+      <c r="W320" s="5"/>
+      <c r="X320" s="5"/>
+      <c r="Y320" s="5"/>
+      <c r="Z320" s="5"/>
+      <c r="AA320" s="5"/>
+      <c r="AB320" s="5"/>
+      <c r="AC320" s="5"/>
+      <c r="AD320" s="5"/>
+      <c r="AE320" s="5"/>
+      <c r="AF320" s="5"/>
+      <c r="AG320" s="5"/>
+      <c r="AH320" s="5"/>
+      <c r="AI320" s="5"/>
+    </row>
+    <row r="321" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B321" s="36" t="s">
+        <v>17</v>
+      </c>
+      <c r="C321" s="73">
         <v>94</v>
       </c>
-      <c r="H184" s="76">
-[...42 lines deleted...]
-      <c r="B185" s="37" t="s">
+      <c r="D321" s="77">
+        <v>12387</v>
+      </c>
+      <c r="E321" s="73">
+        <v>7126</v>
+      </c>
+      <c r="F321" s="73">
+        <v>5261</v>
+      </c>
+      <c r="G321" s="78">
+        <v>12481</v>
+      </c>
+      <c r="H321" s="73">
+        <v>4692</v>
+      </c>
+      <c r="I321" s="73">
+        <v>5388</v>
+      </c>
+      <c r="J321" s="73">
+        <v>5086</v>
+      </c>
+      <c r="K321" s="73">
+        <v>302</v>
+      </c>
+      <c r="L321" s="78">
+        <v>10080</v>
+      </c>
+      <c r="M321" s="73">
+        <v>4786</v>
+      </c>
+      <c r="N321" s="73">
+        <v>17775</v>
+      </c>
+      <c r="O321" s="73">
+        <v>12212</v>
+      </c>
+      <c r="P321" s="73">
+        <v>5563</v>
+      </c>
+      <c r="Q321" s="83">
+        <v>22561</v>
+      </c>
+      <c r="T321" s="5"/>
+      <c r="U321" s="5"/>
+      <c r="V321" s="5"/>
+      <c r="W321" s="5"/>
+      <c r="X321" s="5"/>
+      <c r="Y321" s="5"/>
+      <c r="Z321" s="5"/>
+      <c r="AA321" s="5"/>
+      <c r="AB321" s="5"/>
+      <c r="AC321" s="5"/>
+      <c r="AD321" s="5"/>
+      <c r="AE321" s="5"/>
+      <c r="AF321" s="5"/>
+      <c r="AG321" s="5"/>
+      <c r="AH321" s="5"/>
+      <c r="AI321" s="5"/>
+    </row>
+    <row r="322" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B322" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="C322" s="73">
+        <v>53</v>
+      </c>
+      <c r="D322" s="77">
+        <v>10826</v>
+      </c>
+      <c r="E322" s="73">
+        <v>6540</v>
+      </c>
+      <c r="F322" s="73">
+        <v>4286</v>
+      </c>
+      <c r="G322" s="78">
+        <v>10879</v>
+      </c>
+      <c r="H322" s="73">
+        <v>1786</v>
+      </c>
+      <c r="I322" s="73">
+        <v>5240</v>
+      </c>
+      <c r="J322" s="73">
+        <v>5003</v>
+      </c>
+      <c r="K322" s="73">
+        <v>237</v>
+      </c>
+      <c r="L322" s="78">
+        <v>7026</v>
+      </c>
+      <c r="M322" s="73">
+        <v>1839</v>
+      </c>
+      <c r="N322" s="73">
+        <v>16066</v>
+      </c>
+      <c r="O322" s="73">
+        <v>11543</v>
+      </c>
+      <c r="P322" s="73">
+        <v>4523</v>
+      </c>
+      <c r="Q322" s="83">
+        <v>17905</v>
+      </c>
+      <c r="T322" s="5"/>
+      <c r="U322" s="5"/>
+      <c r="V322" s="5"/>
+      <c r="W322" s="5"/>
+      <c r="X322" s="5"/>
+      <c r="Y322" s="5"/>
+      <c r="Z322" s="5"/>
+      <c r="AA322" s="5"/>
+      <c r="AB322" s="5"/>
+      <c r="AC322" s="5"/>
+      <c r="AD322" s="5"/>
+      <c r="AE322" s="5"/>
+      <c r="AF322" s="5"/>
+      <c r="AG322" s="5"/>
+      <c r="AH322" s="5"/>
+      <c r="AI322" s="5"/>
+    </row>
+    <row r="323" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B323" s="36" t="s">
+        <v>19</v>
+      </c>
+      <c r="C323" s="73">
+        <v>24</v>
+      </c>
+      <c r="D323" s="77">
+        <v>4753</v>
+      </c>
+      <c r="E323" s="73">
+        <v>3039</v>
+      </c>
+      <c r="F323" s="73">
+        <v>1714</v>
+      </c>
+      <c r="G323" s="78">
+        <v>4777</v>
+      </c>
+      <c r="H323" s="73">
+        <v>423</v>
+      </c>
+      <c r="I323" s="73">
+        <v>1253</v>
+      </c>
+      <c r="J323" s="73">
+        <v>1183</v>
+      </c>
+      <c r="K323" s="73">
+        <v>70</v>
+      </c>
+      <c r="L323" s="78">
+        <v>1676</v>
+      </c>
+      <c r="M323" s="73">
+        <v>447</v>
+      </c>
+      <c r="N323" s="73">
+        <v>6006</v>
+      </c>
+      <c r="O323" s="73">
+        <v>4222</v>
+      </c>
+      <c r="P323" s="73">
+        <v>1784</v>
+      </c>
+      <c r="Q323" s="83">
+        <v>6453</v>
+      </c>
+      <c r="T323" s="5"/>
+      <c r="U323" s="5"/>
+      <c r="V323" s="5"/>
+      <c r="W323" s="5"/>
+      <c r="X323" s="5"/>
+      <c r="Y323" s="5"/>
+      <c r="Z323" s="5"/>
+      <c r="AA323" s="5"/>
+      <c r="AB323" s="5"/>
+      <c r="AC323" s="5"/>
+      <c r="AD323" s="5"/>
+      <c r="AE323" s="5"/>
+      <c r="AF323" s="5"/>
+      <c r="AG323" s="5"/>
+      <c r="AH323" s="5"/>
+      <c r="AI323" s="5"/>
+    </row>
+    <row r="324" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B324" s="38" t="s">
+        <v>20</v>
+      </c>
+      <c r="C324" s="75">
+        <v>171</v>
+      </c>
+      <c r="D324" s="75">
+        <v>27966</v>
+      </c>
+      <c r="E324" s="75">
+        <v>16705</v>
+      </c>
+      <c r="F324" s="75">
+        <v>11261</v>
+      </c>
+      <c r="G324" s="79">
+        <v>28137</v>
+      </c>
+      <c r="H324" s="75">
+        <v>6901</v>
+      </c>
+      <c r="I324" s="75">
+        <v>11881</v>
+      </c>
+      <c r="J324" s="75">
+        <v>11272</v>
+      </c>
+      <c r="K324" s="75">
+        <v>609</v>
+      </c>
+      <c r="L324" s="79">
+        <v>18782</v>
+      </c>
+      <c r="M324" s="75">
+        <v>7072</v>
+      </c>
+      <c r="N324" s="75">
+        <v>39847</v>
+      </c>
+      <c r="O324" s="75">
+        <v>27977</v>
+      </c>
+      <c r="P324" s="75">
+        <v>11870</v>
+      </c>
+      <c r="Q324" s="75">
+        <v>46919</v>
+      </c>
+      <c r="T324" s="5"/>
+      <c r="U324" s="5"/>
+      <c r="V324" s="5"/>
+      <c r="W324" s="5"/>
+      <c r="X324" s="5"/>
+      <c r="Y324" s="5"/>
+      <c r="Z324" s="5"/>
+      <c r="AA324" s="5"/>
+      <c r="AB324" s="5"/>
+      <c r="AC324" s="5"/>
+      <c r="AD324" s="5"/>
+      <c r="AE324" s="5"/>
+      <c r="AF324" s="5"/>
+      <c r="AG324" s="5"/>
+      <c r="AH324" s="5"/>
+      <c r="AI324" s="5"/>
+    </row>
+    <row r="325" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B325" s="36" t="s">
         <v>21</v>
       </c>
-      <c r="C185" s="74"/>
-[...35 lines deleted...]
-      <c r="B186" s="37" t="s">
+      <c r="C325" s="73">
+        <v>0</v>
+      </c>
+      <c r="D325" s="77">
+        <v>1937</v>
+      </c>
+      <c r="E325" s="73">
+        <v>0</v>
+      </c>
+      <c r="F325" s="73">
+        <v>1937</v>
+      </c>
+      <c r="G325" s="78">
+        <v>1937</v>
+      </c>
+      <c r="H325" s="73">
+        <v>0</v>
+      </c>
+      <c r="I325" s="73">
+        <v>77</v>
+      </c>
+      <c r="J325" s="73">
+        <v>0</v>
+      </c>
+      <c r="K325" s="73">
+        <v>77</v>
+      </c>
+      <c r="L325" s="78">
+        <v>77</v>
+      </c>
+      <c r="M325" s="73">
+        <v>0</v>
+      </c>
+      <c r="N325" s="73">
+        <v>2014</v>
+      </c>
+      <c r="O325" s="73">
+        <v>0</v>
+      </c>
+      <c r="P325" s="73">
+        <v>2014</v>
+      </c>
+      <c r="Q325" s="83">
+        <v>2014</v>
+      </c>
+      <c r="T325" s="5"/>
+      <c r="U325" s="5"/>
+      <c r="V325" s="5"/>
+      <c r="W325" s="5"/>
+      <c r="X325" s="5"/>
+      <c r="Y325" s="5"/>
+      <c r="Z325" s="5"/>
+      <c r="AA325" s="5"/>
+      <c r="AB325" s="5"/>
+      <c r="AC325" s="5"/>
+      <c r="AD325" s="5"/>
+      <c r="AE325" s="5"/>
+      <c r="AF325" s="5"/>
+      <c r="AG325" s="5"/>
+      <c r="AH325" s="5"/>
+      <c r="AI325" s="5"/>
+    </row>
+    <row r="326" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B326" s="36" t="s">
         <v>22</v>
       </c>
-      <c r="C186" s="74"/>
-[...35 lines deleted...]
-      <c r="B187" s="37" t="s">
+      <c r="C326" s="73">
+        <v>0</v>
+      </c>
+      <c r="D326" s="77">
+        <v>0</v>
+      </c>
+      <c r="E326" s="73">
+        <v>0</v>
+      </c>
+      <c r="F326" s="73">
+        <v>0</v>
+      </c>
+      <c r="G326" s="78">
+        <v>0</v>
+      </c>
+      <c r="H326" s="73">
+        <v>0</v>
+      </c>
+      <c r="I326" s="73">
+        <v>0</v>
+      </c>
+      <c r="J326" s="73">
+        <v>0</v>
+      </c>
+      <c r="K326" s="73">
+        <v>0</v>
+      </c>
+      <c r="L326" s="78">
+        <v>0</v>
+      </c>
+      <c r="M326" s="73">
+        <v>0</v>
+      </c>
+      <c r="N326" s="73">
+        <v>0</v>
+      </c>
+      <c r="O326" s="73">
+        <v>0</v>
+      </c>
+      <c r="P326" s="73">
+        <v>0</v>
+      </c>
+      <c r="Q326" s="83">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="327" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B327" s="36" t="s">
         <v>23</v>
       </c>
-      <c r="C187" s="74"/>
-[...35 lines deleted...]
-      <c r="B188" s="39" t="s">
+      <c r="C327" s="73">
+        <v>0</v>
+      </c>
+      <c r="D327" s="77">
+        <v>0</v>
+      </c>
+      <c r="E327" s="73">
+        <v>0</v>
+      </c>
+      <c r="F327" s="73">
+        <v>0</v>
+      </c>
+      <c r="G327" s="78">
+        <v>0</v>
+      </c>
+      <c r="H327" s="73">
+        <v>0</v>
+      </c>
+      <c r="I327" s="73">
+        <v>0</v>
+      </c>
+      <c r="J327" s="73">
+        <v>0</v>
+      </c>
+      <c r="K327" s="73">
+        <v>0</v>
+      </c>
+      <c r="L327" s="78">
+        <v>0</v>
+      </c>
+      <c r="M327" s="73">
+        <v>0</v>
+      </c>
+      <c r="N327" s="73">
+        <v>0</v>
+      </c>
+      <c r="O327" s="73">
+        <v>0</v>
+      </c>
+      <c r="P327" s="73">
+        <v>0</v>
+      </c>
+      <c r="Q327" s="83">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="328" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="B328" s="38" t="s">
         <v>24</v>
       </c>
-      <c r="C188" s="76"/>
-[...2673 lines deleted...]
-      <c r="E238" s="44">
+      <c r="C328" s="75">
         <v>0</v>
       </c>
-      <c r="F238" s="44">
-[...1090 lines deleted...]
-      <c r="I259" s="44">
+      <c r="D328" s="75">
+        <v>1937</v>
+      </c>
+      <c r="E328" s="75">
         <v>0</v>
       </c>
-      <c r="J259" s="44">
-[...1188 lines deleted...]
-      <c r="G282" s="44">
+      <c r="F328" s="75">
+        <v>1937</v>
+      </c>
+      <c r="G328" s="79">
+        <v>1937</v>
+      </c>
+      <c r="H328" s="75">
         <v>0</v>
       </c>
-      <c r="H282" s="44">
-[...911 lines deleted...]
-      <c r="N297" s="99">
+      <c r="I328" s="75">
+        <v>77</v>
+      </c>
+      <c r="J328" s="75">
         <v>0</v>
       </c>
-      <c r="O297" s="49">
-[...97 lines deleted...]
-      <c r="N298" s="99">
+      <c r="K328" s="75">
+        <v>77</v>
+      </c>
+      <c r="L328" s="79">
+        <v>77</v>
+      </c>
+      <c r="M328" s="75">
         <v>0</v>
       </c>
-      <c r="O298" s="49">
-[...2102 lines deleted...]
-      <c r="Q328" s="76"/>
+      <c r="N328" s="75">
+        <v>2014</v>
+      </c>
+      <c r="O328" s="75">
+        <v>0</v>
+      </c>
+      <c r="P328" s="75">
+        <v>2014</v>
+      </c>
+      <c r="Q328" s="75">
+        <v>2014</v>
+      </c>
     </row>
     <row r="329" spans="2:35" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B329" s="62" t="s">
+      <c r="B329" s="61" t="s">
         <v>0</v>
       </c>
-      <c r="C329" s="77">
-[...42 lines deleted...]
-        <v>167307</v>
+      <c r="C329" s="76">
+        <v>705</v>
+      </c>
+      <c r="D329" s="76">
+        <v>87923</v>
+      </c>
+      <c r="E329" s="76">
+        <v>46961</v>
+      </c>
+      <c r="F329" s="76">
+        <v>40962</v>
+      </c>
+      <c r="G329" s="80">
+        <v>88628</v>
+      </c>
+      <c r="H329" s="76">
+        <v>35998</v>
+      </c>
+      <c r="I329" s="76">
+        <v>51148</v>
+      </c>
+      <c r="J329" s="76">
+        <v>44299</v>
+      </c>
+      <c r="K329" s="76">
+        <v>6849</v>
+      </c>
+      <c r="L329" s="80">
+        <v>87146</v>
+      </c>
+      <c r="M329" s="76">
+        <v>36703</v>
+      </c>
+      <c r="N329" s="76">
+        <v>139071</v>
+      </c>
+      <c r="O329" s="76">
+        <v>91260</v>
+      </c>
+      <c r="P329" s="76">
+        <v>47811</v>
+      </c>
+      <c r="Q329" s="84">
+        <v>175774</v>
       </c>
     </row>
     <row r="330" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="B330" s="3"/>
-[...10 lines deleted...]
-      <c r="M330" s="4"/>
+      <c r="B330" s="2"/>
+      <c r="C330" s="2"/>
+      <c r="D330" s="2"/>
+      <c r="E330" s="2"/>
+      <c r="F330" s="2"/>
+      <c r="G330" s="2"/>
+      <c r="H330" s="2"/>
+      <c r="I330" s="2"/>
+      <c r="J330" s="2"/>
+      <c r="K330" s="2"/>
+      <c r="L330" s="2"/>
+      <c r="M330" s="3"/>
     </row>
     <row r="331" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="B331" s="3"/>
-[...14 lines deleted...]
-      <c r="Q331" s="14"/>
+      <c r="B331" s="2"/>
+      <c r="C331" s="2"/>
+      <c r="D331" s="2"/>
+      <c r="E331" s="2"/>
+      <c r="F331" s="2"/>
+      <c r="G331" s="2"/>
+      <c r="H331" s="2"/>
+      <c r="I331" s="2"/>
+      <c r="J331" s="5"/>
+      <c r="K331" s="5"/>
+      <c r="L331" s="6"/>
+      <c r="M331" s="13"/>
+      <c r="N331" s="13"/>
+      <c r="O331" s="13"/>
+      <c r="P331" s="13"/>
+      <c r="Q331" s="13"/>
     </row>
     <row r="332" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="B332" s="3"/>
-[...9 lines deleted...]
-      <c r="L332" s="8"/>
+      <c r="B332" s="2"/>
+      <c r="C332" s="2"/>
+      <c r="D332" s="2"/>
+      <c r="E332" s="2"/>
+      <c r="F332" s="2"/>
+      <c r="G332" s="2"/>
+      <c r="H332" s="2"/>
+      <c r="I332" s="2"/>
+      <c r="J332" s="5"/>
+      <c r="K332" s="2"/>
+      <c r="L332" s="7"/>
     </row>
     <row r="333" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="B333" s="3"/>
-[...6 lines deleted...]
-      <c r="I333" s="3"/>
+      <c r="B333" s="2"/>
+      <c r="C333" s="2"/>
+      <c r="D333" s="2"/>
+      <c r="E333" s="2"/>
+      <c r="F333" s="2"/>
+      <c r="G333" s="2"/>
+      <c r="H333" s="2"/>
+      <c r="I333" s="2"/>
     </row>
     <row r="334" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="B334" s="3"/>
-[...6 lines deleted...]
-      <c r="I334" s="3"/>
+      <c r="B334" s="2"/>
+      <c r="C334" s="2"/>
+      <c r="D334" s="2"/>
+      <c r="E334" s="2"/>
+      <c r="F334" s="2"/>
+      <c r="G334" s="2"/>
+      <c r="H334" s="2"/>
+      <c r="I334" s="2"/>
     </row>
     <row r="335" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="B335" s="3"/>
-[...6 lines deleted...]
-      <c r="I335" s="3"/>
+      <c r="B335" s="2"/>
+      <c r="C335" s="2"/>
+      <c r="D335" s="2"/>
+      <c r="E335" s="2"/>
+      <c r="F335" s="2"/>
+      <c r="G335" s="2"/>
+      <c r="H335" s="2"/>
+      <c r="I335" s="2"/>
     </row>
     <row r="336" spans="2:35" x14ac:dyDescent="0.25">
-      <c r="B336" s="3"/>
-[...6 lines deleted...]
-      <c r="I336" s="3"/>
+      <c r="B336" s="2"/>
+      <c r="C336" s="2"/>
+      <c r="D336" s="2"/>
+      <c r="E336" s="2"/>
+      <c r="F336" s="2"/>
+      <c r="G336" s="2"/>
+      <c r="H336" s="2"/>
+      <c r="I336" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B11:AD11"/>
     <mergeCell ref="B311:G311"/>
     <mergeCell ref="H311:L311"/>
     <mergeCell ref="M311:Q311"/>
   </mergeCells>
   <pageMargins left="0.47" right="0.17" top="0.19" bottom="0.19" header="0.17" footer="0.17"/>
   <pageSetup paperSize="5" scale="66" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="210" manualBreakCount="210">
     <brk id="50" max="16383" man="1"/>
     <brk id="90" max="16383" man="1"/>
     <brk id="292" max="16383" man="1"/>
     <brk id="360" max="16383" man="1"/>
     <brk id="394" max="16383" man="1"/>
     <brk id="427" max="16383" man="1"/>
     <brk id="461" max="16383" man="1"/>
     <brk id="495" max="16383" man="1"/>
     <brk id="529" max="16383" man="1"/>
     <brk id="563" max="16383" man="1"/>
     <brk id="597" max="16383" man="1"/>
     <brk id="631" max="16383" man="1"/>
     <brk id="665" max="16383" man="1"/>
@@ -24656,47 +25086,47 @@
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>Tourism Summary August 2025</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>'Tourism Summary August 2025'!PRINT_AREA_MI</vt:lpstr>
+      <vt:lpstr>Tourism Summary September 2025</vt:lpstr>
+      <vt:lpstr>'Tourism Summary September 2025'!Print_Area</vt:lpstr>
+      <vt:lpstr>'Tourism Summary September 2025'!PRINT_AREA_MI</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Government of Anguilla</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Avonelle Caragliano</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>