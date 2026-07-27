--- v2 (2026-04-14)
+++ v3 (2026-07-27)
@@ -1,86 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\Domain 2 - Economic Statistics\2.4 Sectoral\2.4.5 Tourism\Monthly Tourism Data Files\2025\Released Data Files\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\Domain 2 - Economic Statistics\2.4 Sectoral\2.4.5 Tourism\Monthly Tourism Data Files\2026\Released Data Files\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{871A35A6-9194-4A39-BCB8-D715956913F0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:80000009_{C55CE2C3-D977-4729-861C-C9C5ADA2132E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="601" xr2:uid="{3214BF40-B6DB-49CF-9AC5-7F3A93799403}"/>
+    <workbookView xWindow="2175" yWindow="0" windowWidth="23310" windowHeight="15480" tabRatio="601" xr2:uid="{E237AB57-C546-429F-B0E6-71CC22CC60AB}"/>
   </bookViews>
   <sheets>
-    <sheet name="Tourism Summary September 2025" sheetId="9" r:id="rId1"/>
+    <sheet name="Tourism Summary April 2026" sheetId="9" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Tourism Summary September 2025'!$A$51:$P$89</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Tourism Summary April 2026'!$A$51:$P$89</definedName>
     <definedName name="_xlnm.Print_Area">#REF!</definedName>
-    <definedName name="PRINT_AREA_MI" localSheetId="0">'Tourism Summary September 2025'!$B$51:$K$56</definedName>
+    <definedName name="PRINT_AREA_MI" localSheetId="0">'Tourism Summary April 2026'!$B$51:$K$56</definedName>
     <definedName name="PRINT_AREA_MI">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="461" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="462" uniqueCount="95">
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>Sandy Ground</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
@@ -284,105 +284,108 @@
   <si>
     <t>Units and percentage change (%)</t>
   </si>
   <si>
     <t>Avg 2018</t>
   </si>
   <si>
     <t>Avg 2019</t>
   </si>
   <si>
     <t>Avg 2020</t>
   </si>
   <si>
     <t>Avg 2021</t>
   </si>
   <si>
     <t>Avg 2022</t>
   </si>
   <si>
     <t>Avg 2023</t>
   </si>
   <si>
     <t>Excursionist Arrivals by Port</t>
   </si>
   <si>
-    <t>Tourist Arrivals by Country of Residence 2024</t>
-[...7 lines deleted...]
-  <si>
     <t>Avg 2024</t>
-  </si>
-[...16 lines deleted...]
-    <t>Passenger Departures 1993-2025</t>
   </si>
   <si>
     <t>Visitor Arrivals by Country of Residence 2025</t>
   </si>
   <si>
     <t>Tourist Arrivals by Country of Residence 2025</t>
   </si>
   <si>
     <t>Excursionist Arrivals by Country of Residence 2025</t>
   </si>
   <si>
-    <t>Visitor Arrivals by Country of Residence 2025/2024 percentage change</t>
-[...10 lines deleted...]
-  <si>
     <t>Avg 2025</t>
   </si>
   <si>
-    <t>% Change 25/24</t>
+    <t>% Change 26/25</t>
+  </si>
+  <si>
+    <t>Visitor Arrivals 1993 - 2026</t>
+  </si>
+  <si>
+    <t>Tourism Summary 2026</t>
+  </si>
+  <si>
+    <t>Tourist Arrivals 1993 - 2026</t>
+  </si>
+  <si>
+    <t>Excursionists Arrivals 1993 - 2026</t>
+  </si>
+  <si>
+    <t>Passenger Arrivals 1993 - 2026</t>
+  </si>
+  <si>
+    <t>Passenger Departures 1993-2026</t>
+  </si>
+  <si>
+    <t>Visitor Arrivals by Country of Residence 2026</t>
+  </si>
+  <si>
+    <t>Tourist Arrivals by Country of Residence 2026</t>
+  </si>
+  <si>
+    <t>Excursionist Arrivals by Country of Residence 2026</t>
+  </si>
+  <si>
+    <t>Visitor Arrivals by Country of Residence 2026/2025 percentage change</t>
+  </si>
+  <si>
+    <t>Tourist Arrivals by Country of Residence 2026/2025 percentage change</t>
+  </si>
+  <si>
+    <t>Excursionist Arrivals by Country of Residence 2026/2025 percentage change</t>
+  </si>
+  <si>
+    <t>Tourist Arrivals by Length of Stay 2026</t>
+  </si>
+  <si>
+    <t>Avg 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="9">
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="178" formatCode="0_)"/>
     <numFmt numFmtId="179" formatCode="0.00_)"/>
     <numFmt numFmtId="181" formatCode="0.0%"/>
     <numFmt numFmtId="182" formatCode="_(* #,##0.0_);_(* \(#,##0.0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="183" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="184" formatCode="0.0"/>
     <numFmt numFmtId="187" formatCode="0.000_)"/>
     <numFmt numFmtId="191" formatCode="0.0000_)"/>
   </numFmts>
   <fonts count="39" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <name val="Helv"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
@@ -1125,51 +1128,51 @@
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="38" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="31" fillId="39" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="40" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="41" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="34" fillId="36" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0"/>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="113">
+  <cellXfs count="115">
     <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="181" fontId="6" fillId="0" borderId="0" xfId="46" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="178" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="178" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="9" fontId="6" fillId="0" borderId="0" xfId="46" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="187" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="179" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="181" fontId="6" fillId="0" borderId="0" xfId="46" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="178" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
@@ -1352,50 +1355,52 @@
     </xf>
     <xf numFmtId="183" fontId="17" fillId="0" borderId="6" xfId="28" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
     <xf numFmtId="183" fontId="17" fillId="0" borderId="0" xfId="28" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
     <xf numFmtId="187" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="43" fontId="6" fillId="0" borderId="0" xfId="46" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="184" fontId="17" fillId="0" borderId="0" xfId="28" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="178" fontId="16" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="181" fontId="6" fillId="0" borderId="0" xfId="46" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="5" xfId="28" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="191" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="183" fontId="18" fillId="7" borderId="0" xfId="28" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="46" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="12" fontId="6" fillId="0" borderId="0" xfId="46" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="187" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="179" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="178" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="178" fontId="19" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="178" fontId="19" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="178" fontId="19" fillId="10" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="178" fontId="19" fillId="10" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="178" fontId="19" fillId="10" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="178" fontId="19" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="56">
     <cellStyle name="20% - Accent1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent2" xfId="2" builtinId="34" customBuiltin="1"/>
@@ -1403,77 +1408,77 @@
     <cellStyle name="20% - Accent4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Accent6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Accent1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Accent2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Accent3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Accent4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Accent5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Accent6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Accent1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Accent2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Accent3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Accent4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Accent5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Accent6" xfId="18" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="19" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="20" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Accent3" xfId="21" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Accent4" xfId="22" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Accent5" xfId="23" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Accent6" xfId="24" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Bad" xfId="25" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Calculation" xfId="26" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Check Cell" xfId="27" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Comma" xfId="28" builtinId="3"/>
-    <cellStyle name="Comma 2" xfId="29" xr:uid="{2366658E-82E7-4DA1-B263-AD6D32C8855B}"/>
-[...1 lines deleted...]
-    <cellStyle name="Data   - Style2" xfId="31" xr:uid="{61B11340-41B1-4F47-B43F-2E8ABC562D76}"/>
+    <cellStyle name="Comma 2" xfId="29" xr:uid="{E75FA165-C8C6-458B-AC6C-589A0337D92C}"/>
+    <cellStyle name="Custom - Style1" xfId="30" xr:uid="{FAA325FC-7F96-4281-9148-2ECA6AF6A821}"/>
+    <cellStyle name="Data   - Style2" xfId="31" xr:uid="{8CEEC333-9F57-475C-8533-0CF9B4E772D1}"/>
     <cellStyle name="Explanatory Text" xfId="32" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Good" xfId="33" builtinId="26" customBuiltin="1"/>
     <cellStyle name="Heading 1" xfId="34" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Heading 2" xfId="35" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Heading 3" xfId="36" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Heading 4" xfId="37" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="38" builtinId="20" customBuiltin="1"/>
-    <cellStyle name="Labels - Style3" xfId="39" xr:uid="{138923FD-29E3-4ECF-A137-B49AE9B4902E}"/>
+    <cellStyle name="Labels - Style3" xfId="39" xr:uid="{183B46E3-59C4-4021-8FE5-EEEAB83B730A}"/>
     <cellStyle name="Linked Cell" xfId="40" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="41" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2 2" xfId="42" xr:uid="{17846EFE-5111-4350-B7D4-4C50262E5F31}"/>
-[...1 lines deleted...]
-    <cellStyle name="Note 2" xfId="44" xr:uid="{DF5AB452-19F4-4799-AF3A-762C9AAFE77C}"/>
+    <cellStyle name="Normal 2 2" xfId="42" xr:uid="{8C6BAF40-A33F-45BC-8164-1A07236CDB18}"/>
+    <cellStyle name="Normal 3" xfId="43" xr:uid="{C73A10A5-E845-4EE9-87F2-79C90843DDAA}"/>
+    <cellStyle name="Note 2" xfId="44" xr:uid="{FAB765DA-30A5-4664-8B4D-A316F363B42B}"/>
     <cellStyle name="Output" xfId="45" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Percent" xfId="46" builtinId="5"/>
-    <cellStyle name="Percent 2" xfId="47" xr:uid="{B9EBB2A1-93F3-4DDA-B66C-0A0CE9D502C9}"/>
-[...1 lines deleted...]
-    <cellStyle name="Table  - Style5" xfId="49" xr:uid="{CDFF7EE1-33B1-4C16-B6BD-2C72E4E67ABF}"/>
+    <cellStyle name="Percent 2" xfId="47" xr:uid="{A2EAB4CB-3EC9-406F-8B62-2B6F76DF63CE}"/>
+    <cellStyle name="Reset  - Style4" xfId="48" xr:uid="{0DF0908C-0299-4D74-B39F-B1B0F0BB3770}"/>
+    <cellStyle name="Table  - Style5" xfId="49" xr:uid="{FA0739F5-DE28-42B1-BED2-FE77A60C97AD}"/>
     <cellStyle name="Title" xfId="50" builtinId="15" customBuiltin="1"/>
-    <cellStyle name="Title  - Style6" xfId="51" xr:uid="{4731F89D-14E3-4D7B-84D5-6515EB824EBF}"/>
+    <cellStyle name="Title  - Style6" xfId="51" xr:uid="{EE5D6425-B4E5-400F-8B20-CC59CB9263A6}"/>
     <cellStyle name="Total" xfId="52" builtinId="25" customBuiltin="1"/>
-    <cellStyle name="TotCol - Style7" xfId="53" xr:uid="{658E8061-1306-488F-A637-72F1C7FAD2EF}"/>
-    <cellStyle name="TotRow - Style8" xfId="54" xr:uid="{FE4D1289-A229-482E-A344-41E29522AECD}"/>
+    <cellStyle name="TotCol - Style7" xfId="53" xr:uid="{90389A28-CA73-4C2D-ADAE-F364A1743184}"/>
+    <cellStyle name="TotRow - Style8" xfId="54" xr:uid="{90F03CC8-75DD-4A79-BE6C-CA0EC9EC2535}"/>
     <cellStyle name="Warning Text" xfId="55" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -1739,175 +1744,178 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3C16EBBA-2B13-4DB5-8165-8610C0409FCA}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{16910EB7-91E1-4AE0-9209-014CEB6B1CB2}">
   <sheetPr transitionEvaluation="1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A2:AN336"/>
+  <dimension ref="A2:AP336"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="12" topLeftCell="C13" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A13" sqref="A13"/>
-      <selection pane="bottomRight" activeCell="J10" sqref="J10"/>
+      <selection pane="bottomRight" activeCell="M1" sqref="M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.6640625" style="27" customWidth="1"/>
     <col min="2" max="2" width="6.21875" style="3" customWidth="1"/>
     <col min="3" max="3" width="9" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="8.44140625" style="3" customWidth="1"/>
     <col min="5" max="5" width="8.21875" style="3" bestFit="1" customWidth="1"/>
-    <col min="6" max="7" width="8.44140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="6" max="7" width="8.77734375" style="3" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="8.21875" style="3" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="8.33203125" style="3" customWidth="1"/>
     <col min="10" max="11" width="8.44140625" style="3" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="8.44140625" style="4" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.44140625" style="3" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="8.88671875" style="3" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="8.44140625" style="3" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="8.44140625" style="3" customWidth="1"/>
     <col min="18" max="23" width="8.44140625" style="3" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="9.109375" style="3" bestFit="1" customWidth="1"/>
     <col min="26" max="27" width="8.44140625" style="3" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="8.21875" style="3" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="8.109375" style="3" bestFit="1" customWidth="1"/>
     <col min="30" max="31" width="8.44140625" style="3" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="8.44140625" style="3" customWidth="1"/>
     <col min="33" max="33" width="8.44140625" style="3" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="8.44140625" style="3" customWidth="1"/>
     <col min="35" max="35" width="8.44140625" style="3" bestFit="1" customWidth="1"/>
-    <col min="36" max="36" width="8.33203125" style="27" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="41" max="16384" width="8.88671875" style="27"/>
+    <col min="36" max="36" width="8.44140625" style="3" customWidth="1"/>
+    <col min="37" max="37" width="8.33203125" style="27" customWidth="1"/>
+    <col min="38" max="38" width="10" style="27" bestFit="1" customWidth="1"/>
+    <col min="39" max="39" width="11" style="27" bestFit="1" customWidth="1"/>
+    <col min="40" max="40" width="8.88671875" style="27"/>
+    <col min="41" max="41" width="10" style="27" bestFit="1" customWidth="1"/>
+    <col min="42" max="16384" width="8.88671875" style="27"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:36" x14ac:dyDescent="0.25">
+    <row r="2" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B2" s="29" t="s">
         <v>62</v>
       </c>
-    </row>
-    <row r="3" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="N2" s="107"/>
+    </row>
+    <row r="3" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B3" s="29" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="4" spans="2:36" x14ac:dyDescent="0.25">
+    <row r="4" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B4" s="29" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="5" spans="2:36" ht="6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="2:37" ht="6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="30"/>
     </row>
-    <row r="6" spans="2:36" x14ac:dyDescent="0.25">
+    <row r="6" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B6" s="30" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-    <row r="7" spans="2:36" x14ac:dyDescent="0.25">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="7" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B7" s="30" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="8" spans="2:36" x14ac:dyDescent="0.25">
+    <row r="8" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B8" s="31" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="9" spans="2:36" x14ac:dyDescent="0.25">
+    <row r="9" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B9" s="31" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="2"/>
     </row>
-    <row r="11" spans="2:36" x14ac:dyDescent="0.25">
-[...30 lines deleted...]
-      <c r="AD11" s="106"/>
+    <row r="11" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="B11" s="108" t="s">
+        <v>81</v>
+      </c>
+      <c r="C11" s="108"/>
+      <c r="D11" s="108"/>
+      <c r="E11" s="108"/>
+      <c r="F11" s="108"/>
+      <c r="G11" s="108"/>
+      <c r="H11" s="108"/>
+      <c r="I11" s="108"/>
+      <c r="J11" s="108"/>
+      <c r="K11" s="108"/>
+      <c r="L11" s="108"/>
+      <c r="M11" s="108"/>
+      <c r="N11" s="108"/>
+      <c r="O11" s="108"/>
+      <c r="P11" s="108"/>
+      <c r="Q11" s="108"/>
+      <c r="R11" s="108"/>
+      <c r="S11" s="108"/>
+      <c r="T11" s="108"/>
+      <c r="U11" s="108"/>
+      <c r="V11" s="108"/>
+      <c r="W11" s="108"/>
+      <c r="X11" s="108"/>
+      <c r="Y11" s="108"/>
+      <c r="Z11" s="108"/>
+      <c r="AA11" s="108"/>
+      <c r="AB11" s="108"/>
+      <c r="AC11" s="108"/>
+      <c r="AD11" s="108"/>
       <c r="AE11" s="82"/>
       <c r="AF11" s="82"/>
       <c r="AG11" s="82"/>
       <c r="AH11" s="82"/>
       <c r="AI11" s="82"/>
-    </row>
-    <row r="12" spans="2:36" s="32" customFormat="1" ht="26.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AJ11" s="82"/>
+    </row>
+    <row r="12" spans="2:37" s="32" customFormat="1" ht="26.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="33" t="s">
         <v>8</v>
       </c>
       <c r="C12" s="34">
         <v>1993</v>
       </c>
       <c r="D12" s="34">
         <v>1994</v>
       </c>
       <c r="E12" s="34">
         <v>1995</v>
       </c>
       <c r="F12" s="34">
         <v>1996</v>
       </c>
       <c r="G12" s="34">
         <v>1997</v>
       </c>
       <c r="H12" s="34">
         <v>1998</v>
       </c>
       <c r="I12" s="34">
         <v>1999</v>
       </c>
       <c r="J12" s="35">
@@ -1966,55 +1974,58 @@
       </c>
       <c r="AB12" s="34">
         <v>2018</v>
       </c>
       <c r="AC12" s="34">
         <v>2019</v>
       </c>
       <c r="AD12" s="34">
         <v>2020</v>
       </c>
       <c r="AE12" s="34">
         <v>2021</v>
       </c>
       <c r="AF12" s="34">
         <v>2022</v>
       </c>
       <c r="AG12" s="34">
         <v>2023</v>
       </c>
       <c r="AH12" s="34">
         <v>2024</v>
       </c>
       <c r="AI12" s="34">
         <v>2025</v>
       </c>
-      <c r="AJ12" s="93" t="s">
-[...3 lines deleted...]
-    <row r="13" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AJ12" s="34">
+        <v>2026</v>
+      </c>
+      <c r="AK12" s="93" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="13" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B13" s="36" t="s">
         <v>9</v>
       </c>
       <c r="C13" s="71">
         <v>10547</v>
       </c>
       <c r="D13" s="71">
         <v>11670</v>
       </c>
       <c r="E13" s="71">
         <v>14056</v>
       </c>
       <c r="F13" s="71">
         <v>6790</v>
       </c>
       <c r="G13" s="71">
         <v>11791</v>
       </c>
       <c r="H13" s="72">
         <v>13099</v>
       </c>
       <c r="I13" s="72">
         <v>11337</v>
       </c>
       <c r="J13" s="71">
@@ -2073,55 +2084,58 @@
       </c>
       <c r="AB13" s="71">
         <v>4984</v>
       </c>
       <c r="AC13" s="71">
         <v>15181</v>
       </c>
       <c r="AD13" s="71">
         <v>14654</v>
       </c>
       <c r="AE13" s="71">
         <v>987</v>
       </c>
       <c r="AF13" s="71">
         <v>5290</v>
       </c>
       <c r="AG13" s="71">
         <v>17128</v>
       </c>
       <c r="AH13" s="71">
         <v>20487</v>
       </c>
       <c r="AI13" s="71">
         <v>23548</v>
       </c>
-      <c r="AJ13" s="37">
-[...3 lines deleted...]
-    <row r="14" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AJ13" s="71">
+        <v>29325</v>
+      </c>
+      <c r="AK13" s="37">
+        <v>0.24532869033463564</v>
+      </c>
+    </row>
+    <row r="14" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B14" s="36" t="s">
         <v>10</v>
       </c>
       <c r="C14" s="73">
         <v>11204</v>
       </c>
       <c r="D14" s="73">
         <v>12647</v>
       </c>
       <c r="E14" s="73">
         <v>13854</v>
       </c>
       <c r="F14" s="73">
         <v>8205</v>
       </c>
       <c r="G14" s="73">
         <v>11413</v>
       </c>
       <c r="H14" s="74">
         <v>12429</v>
       </c>
       <c r="I14" s="74">
         <v>10671</v>
       </c>
       <c r="J14" s="73">
@@ -2180,55 +2194,58 @@
       </c>
       <c r="AB14" s="73">
         <v>5549</v>
       </c>
       <c r="AC14" s="73">
         <v>15549</v>
       </c>
       <c r="AD14" s="73">
         <v>16357</v>
       </c>
       <c r="AE14" s="73">
         <v>1117</v>
       </c>
       <c r="AF14" s="73">
         <v>7419</v>
       </c>
       <c r="AG14" s="73">
         <v>16942</v>
       </c>
       <c r="AH14" s="73">
         <v>19512</v>
       </c>
       <c r="AI14" s="73">
         <v>23086</v>
       </c>
-      <c r="AJ14" s="37">
-[...3 lines deleted...]
-    <row r="15" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AJ14" s="73">
+        <v>27365</v>
+      </c>
+      <c r="AK14" s="37">
+        <v>0.18535042883132635</v>
+      </c>
+    </row>
+    <row r="15" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B15" s="36" t="s">
         <v>46</v>
       </c>
       <c r="C15" s="73">
         <v>9871</v>
       </c>
       <c r="D15" s="73">
         <v>12524</v>
       </c>
       <c r="E15" s="73">
         <v>14412</v>
       </c>
       <c r="F15" s="73">
         <v>7341</v>
       </c>
       <c r="G15" s="73">
         <v>14282</v>
       </c>
       <c r="H15" s="74">
         <v>13099</v>
       </c>
       <c r="I15" s="74">
         <v>12580</v>
       </c>
       <c r="J15" s="73">
@@ -2287,55 +2304,58 @@
       </c>
       <c r="AB15" s="73">
         <v>6802</v>
       </c>
       <c r="AC15" s="73">
         <v>19222</v>
       </c>
       <c r="AD15" s="73">
         <v>7886</v>
       </c>
       <c r="AE15" s="73">
         <v>2405</v>
       </c>
       <c r="AF15" s="73">
         <v>8303</v>
       </c>
       <c r="AG15" s="73">
         <v>16814</v>
       </c>
       <c r="AH15" s="73">
         <v>22189</v>
       </c>
       <c r="AI15" s="73">
         <v>22625</v>
       </c>
-      <c r="AJ15" s="37">
-[...3 lines deleted...]
-    <row r="16" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AJ15" s="73">
+        <v>33327</v>
+      </c>
+      <c r="AK15" s="37">
+        <v>0.47301657458563534</v>
+      </c>
+    </row>
+    <row r="16" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B16" s="38" t="s">
         <v>12</v>
       </c>
       <c r="C16" s="75">
         <v>31622</v>
       </c>
       <c r="D16" s="75">
         <v>36841</v>
       </c>
       <c r="E16" s="75">
         <v>42322</v>
       </c>
       <c r="F16" s="75">
         <v>22336</v>
       </c>
       <c r="G16" s="75">
         <v>37486</v>
       </c>
       <c r="H16" s="75">
         <v>38627</v>
       </c>
       <c r="I16" s="75">
         <v>34588</v>
       </c>
       <c r="J16" s="75">
@@ -2394,55 +2414,58 @@
       </c>
       <c r="AB16" s="75">
         <v>17335</v>
       </c>
       <c r="AC16" s="75">
         <v>49952</v>
       </c>
       <c r="AD16" s="75">
         <v>38897</v>
       </c>
       <c r="AE16" s="75">
         <v>4509</v>
       </c>
       <c r="AF16" s="75">
         <v>21012</v>
       </c>
       <c r="AG16" s="75">
         <v>50884</v>
       </c>
       <c r="AH16" s="75">
         <v>62188</v>
       </c>
       <c r="AI16" s="75">
         <v>69259</v>
       </c>
-      <c r="AJ16" s="39">
-[...3 lines deleted...]
-    <row r="17" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AJ16" s="75">
+        <v>90017</v>
+      </c>
+      <c r="AK16" s="39">
+        <v>0.29971556043257919</v>
+      </c>
+    </row>
+    <row r="17" spans="1:37" x14ac:dyDescent="0.25">
       <c r="B17" s="36" t="s">
         <v>47</v>
       </c>
       <c r="C17" s="73">
         <v>10923</v>
       </c>
       <c r="D17" s="73">
         <v>11274</v>
       </c>
       <c r="E17" s="73">
         <v>13279</v>
       </c>
       <c r="F17" s="73">
         <v>8086</v>
       </c>
       <c r="G17" s="73">
         <v>9396</v>
       </c>
       <c r="H17" s="74">
         <v>11525</v>
       </c>
       <c r="I17" s="74">
         <v>10803</v>
       </c>
       <c r="J17" s="73">
@@ -2501,55 +2524,58 @@
       </c>
       <c r="AB17" s="73">
         <v>6475</v>
       </c>
       <c r="AC17" s="73">
         <v>16167</v>
       </c>
       <c r="AD17" s="73">
         <v>0</v>
       </c>
       <c r="AE17" s="73">
         <v>1300</v>
       </c>
       <c r="AF17" s="73">
         <v>8767</v>
       </c>
       <c r="AG17" s="73">
         <v>15548</v>
       </c>
       <c r="AH17" s="73">
         <v>17748</v>
       </c>
       <c r="AI17" s="73">
         <v>19859</v>
       </c>
-      <c r="AJ17" s="37">
-[...3 lines deleted...]
-    <row r="18" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AJ17" s="73">
+        <v>28145</v>
+      </c>
+      <c r="AK17" s="37">
+        <v>0.41724155294828541</v>
+      </c>
+    </row>
+    <row r="18" spans="1:37" x14ac:dyDescent="0.25">
       <c r="B18" s="36" t="s">
         <v>14</v>
       </c>
       <c r="C18" s="73">
         <v>8296</v>
       </c>
       <c r="D18" s="73">
         <v>9243</v>
       </c>
       <c r="E18" s="73">
         <v>9472</v>
       </c>
       <c r="F18" s="73">
         <v>7473</v>
       </c>
       <c r="G18" s="73">
         <v>8869</v>
       </c>
       <c r="H18" s="74">
         <v>9867</v>
       </c>
       <c r="I18" s="74">
         <v>8630</v>
       </c>
       <c r="J18" s="73">
@@ -2608,55 +2634,54 @@
       </c>
       <c r="AB18" s="73">
         <v>6445</v>
       </c>
       <c r="AC18" s="73">
         <v>14042</v>
       </c>
       <c r="AD18" s="73">
         <v>3</v>
       </c>
       <c r="AE18" s="73">
         <v>601</v>
       </c>
       <c r="AF18" s="73">
         <v>7440</v>
       </c>
       <c r="AG18" s="73">
         <v>11850</v>
       </c>
       <c r="AH18" s="73">
         <v>18116</v>
       </c>
       <c r="AI18" s="73">
         <v>18731</v>
       </c>
-      <c r="AJ18" s="37">
-[...3 lines deleted...]
-    <row r="19" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AJ18" s="73"/>
+      <c r="AK18" s="37"/>
+    </row>
+    <row r="19" spans="1:37" x14ac:dyDescent="0.25">
       <c r="B19" s="36" t="s">
         <v>48</v>
       </c>
       <c r="C19" s="73">
         <v>7048</v>
       </c>
       <c r="D19" s="73">
         <v>7650</v>
       </c>
       <c r="E19" s="73">
         <v>8794</v>
       </c>
       <c r="F19" s="73">
         <v>5810</v>
       </c>
       <c r="G19" s="73">
         <v>6966</v>
       </c>
       <c r="H19" s="74">
         <v>7600</v>
       </c>
       <c r="I19" s="74">
         <v>7833</v>
       </c>
       <c r="J19" s="73">
@@ -2715,55 +2740,54 @@
       </c>
       <c r="AB19" s="73">
         <v>6845</v>
       </c>
       <c r="AC19" s="73">
         <v>13042</v>
       </c>
       <c r="AD19" s="73">
         <v>22</v>
       </c>
       <c r="AE19" s="73">
         <v>1923</v>
       </c>
       <c r="AF19" s="73">
         <v>7564</v>
       </c>
       <c r="AG19" s="73">
         <v>11068</v>
       </c>
       <c r="AH19" s="73">
         <v>18091</v>
       </c>
       <c r="AI19" s="73">
         <v>18992</v>
       </c>
-      <c r="AJ19" s="37">
-[...3 lines deleted...]
-    <row r="20" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AJ19" s="73"/>
+      <c r="AK19" s="37"/>
+    </row>
+    <row r="20" spans="1:37" x14ac:dyDescent="0.25">
       <c r="B20" s="38" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="75">
         <v>26267</v>
       </c>
       <c r="D20" s="75">
         <v>28167</v>
       </c>
       <c r="E20" s="75">
         <v>31545</v>
       </c>
       <c r="F20" s="75">
         <v>21369</v>
       </c>
       <c r="G20" s="75">
         <v>25231</v>
       </c>
       <c r="H20" s="75">
         <v>28992</v>
       </c>
       <c r="I20" s="75">
         <v>27266</v>
       </c>
       <c r="J20" s="75">
@@ -2822,55 +2846,56 @@
       </c>
       <c r="AB20" s="75">
         <v>19765</v>
       </c>
       <c r="AC20" s="75">
         <v>43251</v>
       </c>
       <c r="AD20" s="75">
         <v>25</v>
       </c>
       <c r="AE20" s="75">
         <v>3824</v>
       </c>
       <c r="AF20" s="75">
         <v>23771</v>
       </c>
       <c r="AG20" s="75">
         <v>38466</v>
       </c>
       <c r="AH20" s="75">
         <v>53955</v>
       </c>
       <c r="AI20" s="75">
         <v>57582</v>
       </c>
-      <c r="AJ20" s="39">
-[...3 lines deleted...]
-    <row r="21" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AJ20" s="75">
+        <v>28145</v>
+      </c>
+      <c r="AK20" s="39"/>
+    </row>
+    <row r="21" spans="1:37" x14ac:dyDescent="0.25">
       <c r="B21" s="36" t="s">
         <v>49</v>
       </c>
       <c r="C21" s="73">
         <v>9190</v>
       </c>
       <c r="D21" s="73">
         <v>10271</v>
       </c>
       <c r="E21" s="73">
         <v>9914</v>
       </c>
       <c r="F21" s="73">
         <v>6193</v>
       </c>
       <c r="G21" s="73">
         <v>9383</v>
       </c>
       <c r="H21" s="74">
         <v>9344</v>
       </c>
       <c r="I21" s="74">
         <v>9409</v>
       </c>
       <c r="J21" s="73">
@@ -2929,55 +2954,54 @@
       </c>
       <c r="AB21" s="73">
         <v>8110</v>
       </c>
       <c r="AC21" s="73">
         <v>16377</v>
       </c>
       <c r="AD21" s="73">
         <v>4</v>
       </c>
       <c r="AE21" s="73">
         <v>4889</v>
       </c>
       <c r="AF21" s="73">
         <v>8854</v>
       </c>
       <c r="AG21" s="73">
         <v>13037</v>
       </c>
       <c r="AH21" s="73">
         <v>18567</v>
       </c>
       <c r="AI21" s="73">
         <v>22561</v>
       </c>
-      <c r="AJ21" s="37">
-[...3 lines deleted...]
-    <row r="22" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AJ21" s="73"/>
+      <c r="AK21" s="37"/>
+    </row>
+    <row r="22" spans="1:37" x14ac:dyDescent="0.25">
       <c r="B22" s="36" t="s">
         <v>50</v>
       </c>
       <c r="C22" s="73">
         <v>10622</v>
       </c>
       <c r="D22" s="73">
         <v>12180</v>
       </c>
       <c r="E22" s="73">
         <v>12299</v>
       </c>
       <c r="F22" s="73">
         <v>8600</v>
       </c>
       <c r="G22" s="73">
         <v>10497</v>
       </c>
       <c r="H22" s="74">
         <v>10448</v>
       </c>
       <c r="I22" s="74">
         <v>11777</v>
       </c>
       <c r="J22" s="73">
@@ -3036,55 +3060,54 @@
       </c>
       <c r="AB22" s="73">
         <v>10037</v>
       </c>
       <c r="AC22" s="73">
         <v>16575</v>
       </c>
       <c r="AD22" s="73">
         <v>41</v>
       </c>
       <c r="AE22" s="73">
         <v>2639</v>
       </c>
       <c r="AF22" s="73">
         <v>7829</v>
       </c>
       <c r="AG22" s="73">
         <v>10937</v>
       </c>
       <c r="AH22" s="73">
         <v>15869</v>
       </c>
       <c r="AI22" s="73">
         <v>17905</v>
       </c>
-      <c r="AJ22" s="37">
-[...3 lines deleted...]
-    <row r="23" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AJ22" s="73"/>
+      <c r="AK22" s="37"/>
+    </row>
+    <row r="23" spans="1:37" x14ac:dyDescent="0.25">
       <c r="B23" s="36" t="s">
         <v>19</v>
       </c>
       <c r="C23" s="73">
         <v>5600</v>
       </c>
       <c r="D23" s="73">
         <v>6398</v>
       </c>
       <c r="E23" s="73">
         <v>1702</v>
       </c>
       <c r="F23" s="73">
         <v>3642</v>
       </c>
       <c r="G23" s="73">
         <v>3804</v>
       </c>
       <c r="H23" s="74">
         <v>3840</v>
       </c>
       <c r="I23" s="74">
         <v>4873</v>
       </c>
       <c r="J23" s="73">
@@ -3143,55 +3166,54 @@
       </c>
       <c r="AB23" s="73">
         <v>3420</v>
       </c>
       <c r="AC23" s="73">
         <v>4004</v>
       </c>
       <c r="AD23" s="73">
         <v>45</v>
       </c>
       <c r="AE23" s="73">
         <v>443</v>
       </c>
       <c r="AF23" s="73">
         <v>2725</v>
       </c>
       <c r="AG23" s="73">
         <v>4371</v>
       </c>
       <c r="AH23" s="73">
         <v>6690</v>
       </c>
       <c r="AI23" s="73">
         <v>6453</v>
       </c>
-      <c r="AJ23" s="37">
-[...3 lines deleted...]
-    <row r="24" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AJ23" s="73"/>
+      <c r="AK23" s="37"/>
+    </row>
+    <row r="24" spans="1:37" x14ac:dyDescent="0.25">
       <c r="B24" s="38" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="75">
         <v>25412</v>
       </c>
       <c r="D24" s="75">
         <v>28849</v>
       </c>
       <c r="E24" s="75">
         <v>23915</v>
       </c>
       <c r="F24" s="75">
         <v>18435</v>
       </c>
       <c r="G24" s="75">
         <v>23684</v>
       </c>
       <c r="H24" s="75">
         <v>23632</v>
       </c>
       <c r="I24" s="75">
         <v>26059</v>
       </c>
       <c r="J24" s="75">
@@ -3250,55 +3272,54 @@
       </c>
       <c r="AB24" s="75">
         <v>21567</v>
       </c>
       <c r="AC24" s="75">
         <v>36956</v>
       </c>
       <c r="AD24" s="75">
         <v>90</v>
       </c>
       <c r="AE24" s="75">
         <v>7971</v>
       </c>
       <c r="AF24" s="75">
         <v>19408</v>
       </c>
       <c r="AG24" s="75">
         <v>28345</v>
       </c>
       <c r="AH24" s="75">
         <v>41126</v>
       </c>
       <c r="AI24" s="75">
         <v>46919</v>
       </c>
-      <c r="AJ24" s="39">
-[...3 lines deleted...]
-    <row r="25" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AJ24" s="75"/>
+      <c r="AK24" s="39"/>
+    </row>
+    <row r="25" spans="1:37" x14ac:dyDescent="0.25">
       <c r="B25" s="36" t="s">
         <v>21</v>
       </c>
       <c r="C25" s="73">
         <v>7379</v>
       </c>
       <c r="D25" s="73">
         <v>8770</v>
       </c>
       <c r="E25" s="73">
         <v>1694</v>
       </c>
       <c r="F25" s="73">
         <v>5983</v>
       </c>
       <c r="G25" s="73">
         <v>6769</v>
       </c>
       <c r="H25" s="74">
         <v>6138</v>
       </c>
       <c r="I25" s="74">
         <v>5801</v>
       </c>
       <c r="J25" s="73">
@@ -3354,54 +3375,57 @@
       </c>
       <c r="AA25" s="73">
         <v>833</v>
       </c>
       <c r="AB25" s="73">
         <v>5355</v>
       </c>
       <c r="AC25" s="73">
         <v>6611</v>
       </c>
       <c r="AD25" s="73">
         <v>135</v>
       </c>
       <c r="AE25" s="73">
         <v>1188</v>
       </c>
       <c r="AF25" s="73">
         <v>5740</v>
       </c>
       <c r="AG25" s="73">
         <v>5611</v>
       </c>
       <c r="AH25" s="73">
         <v>9105</v>
       </c>
-      <c r="AI25" s="73"/>
-[...2 lines deleted...]
-    <row r="26" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AI25" s="73">
+        <v>8271</v>
+      </c>
+      <c r="AJ25" s="73"/>
+      <c r="AK25" s="37"/>
+    </row>
+    <row r="26" spans="1:37" x14ac:dyDescent="0.25">
       <c r="B26" s="36" t="s">
         <v>22</v>
       </c>
       <c r="C26" s="73">
         <v>9550</v>
       </c>
       <c r="D26" s="73">
         <v>10846</v>
       </c>
       <c r="E26" s="73">
         <v>2764</v>
       </c>
       <c r="F26" s="73">
         <v>8331</v>
       </c>
       <c r="G26" s="73">
         <v>9627</v>
       </c>
       <c r="H26" s="74">
         <v>7192</v>
       </c>
       <c r="I26" s="74">
         <v>5592</v>
       </c>
       <c r="J26" s="73">
@@ -3457,54 +3481,57 @@
       </c>
       <c r="AA26" s="73">
         <v>2352</v>
       </c>
       <c r="AB26" s="73">
         <v>8978</v>
       </c>
       <c r="AC26" s="73">
         <v>13088</v>
       </c>
       <c r="AD26" s="73">
         <v>625</v>
       </c>
       <c r="AE26" s="73">
         <v>4506</v>
       </c>
       <c r="AF26" s="73">
         <v>10844</v>
       </c>
       <c r="AG26" s="73">
         <v>13248</v>
       </c>
       <c r="AH26" s="73">
         <v>16251</v>
       </c>
-      <c r="AI26" s="73"/>
-[...2 lines deleted...]
-    <row r="27" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AI26" s="73">
+        <v>18848</v>
+      </c>
+      <c r="AJ26" s="73"/>
+      <c r="AK26" s="37"/>
+    </row>
+    <row r="27" spans="1:37" x14ac:dyDescent="0.25">
       <c r="B27" s="36" t="s">
         <v>23</v>
       </c>
       <c r="C27" s="73">
         <v>11120</v>
       </c>
       <c r="D27" s="73">
         <v>12307</v>
       </c>
       <c r="E27" s="73">
         <v>4846</v>
       </c>
       <c r="F27" s="73">
         <v>9785</v>
       </c>
       <c r="G27" s="73">
         <v>11068</v>
       </c>
       <c r="H27" s="74">
         <v>9215</v>
       </c>
       <c r="I27" s="74">
         <v>7423</v>
       </c>
       <c r="J27" s="73">
@@ -3560,54 +3587,57 @@
       </c>
       <c r="AA27" s="73">
         <v>4232</v>
       </c>
       <c r="AB27" s="73">
         <v>14345</v>
       </c>
       <c r="AC27" s="73">
         <v>16493</v>
       </c>
       <c r="AD27" s="73">
         <v>1321</v>
       </c>
       <c r="AE27" s="73">
         <v>6698</v>
       </c>
       <c r="AF27" s="73">
         <v>14992</v>
       </c>
       <c r="AG27" s="73">
         <v>19178</v>
       </c>
       <c r="AH27" s="73">
         <v>23871</v>
       </c>
-      <c r="AI27" s="73"/>
-[...2 lines deleted...]
-    <row r="28" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AI27" s="73">
+        <v>28855</v>
+      </c>
+      <c r="AJ27" s="73"/>
+      <c r="AK27" s="37"/>
+    </row>
+    <row r="28" spans="1:37" x14ac:dyDescent="0.25">
       <c r="B28" s="38" t="s">
         <v>24</v>
       </c>
       <c r="C28" s="75">
         <v>28049</v>
       </c>
       <c r="D28" s="75">
         <v>31923</v>
       </c>
       <c r="E28" s="75">
         <v>9304</v>
       </c>
       <c r="F28" s="75">
         <v>24099</v>
       </c>
       <c r="G28" s="75">
         <v>27464</v>
       </c>
       <c r="H28" s="75">
         <v>22545</v>
       </c>
       <c r="I28" s="75">
         <v>18816</v>
       </c>
       <c r="J28" s="75">
@@ -3663,54 +3693,57 @@
       </c>
       <c r="AA28" s="75">
         <v>7417</v>
       </c>
       <c r="AB28" s="75">
         <v>28678</v>
       </c>
       <c r="AC28" s="75">
         <v>36192</v>
       </c>
       <c r="AD28" s="75">
         <v>2081</v>
       </c>
       <c r="AE28" s="75">
         <v>12392</v>
       </c>
       <c r="AF28" s="75">
         <v>31576</v>
       </c>
       <c r="AG28" s="75">
         <v>38037</v>
       </c>
       <c r="AH28" s="75">
         <v>49227</v>
       </c>
-      <c r="AI28" s="75"/>
-[...2 lines deleted...]
-    <row r="29" spans="2:36" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="AI28" s="75">
+        <v>55974</v>
+      </c>
+      <c r="AJ28" s="75"/>
+      <c r="AK28" s="39"/>
+    </row>
+    <row r="29" spans="1:37" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B29" s="40" t="s">
         <v>7</v>
       </c>
       <c r="C29" s="76">
         <v>111350</v>
       </c>
       <c r="D29" s="76">
         <v>125780</v>
       </c>
       <c r="E29" s="76">
         <v>107086</v>
       </c>
       <c r="F29" s="76">
         <v>86239</v>
       </c>
       <c r="G29" s="76">
         <v>113865</v>
       </c>
       <c r="H29" s="76">
         <v>113796</v>
       </c>
       <c r="I29" s="76">
         <v>106729</v>
       </c>
       <c r="J29" s="76">
@@ -3767,131 +3800,137 @@
       <c r="AA29" s="76">
         <v>150678</v>
       </c>
       <c r="AB29" s="76">
         <v>87345</v>
       </c>
       <c r="AC29" s="76">
         <v>166351</v>
       </c>
       <c r="AD29" s="76">
         <v>41093</v>
       </c>
       <c r="AE29" s="76">
         <v>28696</v>
       </c>
       <c r="AF29" s="76">
         <v>95767</v>
       </c>
       <c r="AG29" s="76">
         <v>155732</v>
       </c>
       <c r="AH29" s="76">
         <v>206496</v>
       </c>
       <c r="AI29" s="76">
-        <v>173760</v>
-[...3 lines deleted...]
-    <row r="30" spans="2:36" x14ac:dyDescent="0.25">
+        <v>229734</v>
+      </c>
+      <c r="AJ29" s="76">
+        <v>118162</v>
+      </c>
+      <c r="AK29" s="66"/>
+    </row>
+    <row r="30" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A30" s="1"/>
       <c r="B30" s="1"/>
       <c r="C30" s="1"/>
       <c r="D30" s="1"/>
       <c r="E30" s="1"/>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
       <c r="I30" s="1"/>
       <c r="J30" s="1"/>
       <c r="K30" s="1"/>
       <c r="L30" s="1"/>
       <c r="M30" s="1"/>
       <c r="N30" s="1"/>
       <c r="O30" s="1"/>
       <c r="P30" s="1"/>
       <c r="Q30" s="1"/>
       <c r="R30" s="1"/>
       <c r="S30" s="1"/>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
       <c r="X30" s="1"/>
       <c r="Y30" s="1"/>
       <c r="Z30" s="1"/>
       <c r="AA30" s="1"/>
       <c r="AB30" s="1"/>
       <c r="AC30" s="1"/>
       <c r="AD30" s="1"/>
       <c r="AE30" s="1"/>
       <c r="AF30" s="1"/>
       <c r="AG30" s="1"/>
       <c r="AH30" s="1"/>
       <c r="AI30" s="1"/>
       <c r="AJ30" s="1"/>
-    </row>
-    <row r="31" spans="2:36" ht="20.25" x14ac:dyDescent="0.3">
+      <c r="AK30" s="9"/>
+    </row>
+    <row r="31" spans="1:37" ht="20.25" x14ac:dyDescent="0.3">
       <c r="B31" s="41" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="C31" s="1"/>
       <c r="D31" s="28"/>
       <c r="E31" s="28"/>
       <c r="F31" s="28"/>
       <c r="G31" s="28"/>
       <c r="H31" s="28"/>
       <c r="I31" s="28"/>
       <c r="J31" s="28"/>
       <c r="K31" s="28"/>
       <c r="L31" s="28"/>
       <c r="M31" s="28"/>
       <c r="N31" s="28"/>
       <c r="O31" s="28"/>
       <c r="P31" s="28"/>
       <c r="Q31" s="28"/>
       <c r="R31" s="28"/>
       <c r="S31" s="28"/>
       <c r="T31" s="28"/>
       <c r="U31" s="28"/>
       <c r="V31" s="28"/>
       <c r="W31" s="28"/>
       <c r="X31" s="1"/>
       <c r="Y31" s="1"/>
       <c r="Z31" s="1"/>
       <c r="AA31" s="1"/>
       <c r="AB31" s="1"/>
       <c r="AC31" s="1"/>
       <c r="AD31" s="1"/>
       <c r="AE31" s="1"/>
       <c r="AF31" s="1"/>
       <c r="AG31" s="1"/>
       <c r="AH31" s="1"/>
       <c r="AI31" s="1"/>
-      <c r="AJ31" s="18"/>
-[...1 lines deleted...]
-    <row r="32" spans="2:36" s="32" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AJ31" s="1"/>
+      <c r="AK31" s="18"/>
+    </row>
+    <row r="32" spans="1:37" s="32" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="33" t="s">
         <v>25</v>
       </c>
       <c r="C32" s="34">
         <v>1993</v>
       </c>
       <c r="D32" s="34">
         <v>1994</v>
       </c>
       <c r="E32" s="34">
         <v>1995</v>
       </c>
       <c r="F32" s="34">
         <v>1996</v>
       </c>
       <c r="G32" s="34">
         <v>1997</v>
       </c>
       <c r="H32" s="34">
         <v>1998</v>
       </c>
       <c r="I32" s="34">
         <v>1999</v>
       </c>
       <c r="J32" s="34">
@@ -3950,55 +3989,58 @@
       </c>
       <c r="AB32" s="34">
         <v>2018</v>
       </c>
       <c r="AC32" s="34">
         <v>2019</v>
       </c>
       <c r="AD32" s="34">
         <v>2020</v>
       </c>
       <c r="AE32" s="34">
         <v>2021</v>
       </c>
       <c r="AF32" s="34">
         <v>2022</v>
       </c>
       <c r="AG32" s="34">
         <v>2023</v>
       </c>
       <c r="AH32" s="34">
         <v>2024</v>
       </c>
       <c r="AI32" s="34">
         <v>2025</v>
       </c>
-      <c r="AJ32" s="93" t="s">
-[...3 lines deleted...]
-    <row r="33" spans="2:39" x14ac:dyDescent="0.25">
+      <c r="AJ32" s="34">
+        <v>2026</v>
+      </c>
+      <c r="AK32" s="93" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="33" spans="2:40" x14ac:dyDescent="0.25">
       <c r="B33" s="36" t="s">
         <v>9</v>
       </c>
       <c r="C33" s="71">
         <v>3641</v>
       </c>
       <c r="D33" s="71">
         <v>4722</v>
       </c>
       <c r="E33" s="71">
         <v>4674</v>
       </c>
       <c r="F33" s="71">
         <v>3600</v>
       </c>
       <c r="G33" s="71">
         <v>4478</v>
       </c>
       <c r="H33" s="72">
         <v>4987</v>
       </c>
       <c r="I33" s="72">
         <v>4963</v>
       </c>
       <c r="J33" s="71">
@@ -4057,57 +4099,60 @@
       </c>
       <c r="AB33" s="71">
         <v>2804</v>
       </c>
       <c r="AC33" s="71">
         <v>8906</v>
       </c>
       <c r="AD33" s="71">
         <v>9170</v>
       </c>
       <c r="AE33" s="71">
         <v>986</v>
       </c>
       <c r="AF33" s="71">
         <v>4755</v>
       </c>
       <c r="AG33" s="71">
         <v>10444</v>
       </c>
       <c r="AH33" s="71">
         <v>12135</v>
       </c>
       <c r="AI33" s="71">
         <v>12812</v>
       </c>
-      <c r="AJ33" s="37">
-[...5 lines deleted...]
-    <row r="34" spans="2:39" x14ac:dyDescent="0.25">
+      <c r="AJ33" s="71">
+        <v>15006</v>
+      </c>
+      <c r="AK33" s="37">
+        <v>0.17124570714954729</v>
+      </c>
+      <c r="AL33" s="70"/>
+      <c r="AM33" s="1"/>
+    </row>
+    <row r="34" spans="2:40" x14ac:dyDescent="0.25">
       <c r="B34" s="36" t="s">
         <v>10</v>
       </c>
       <c r="C34" s="73">
         <v>3955</v>
       </c>
       <c r="D34" s="73">
         <v>4965</v>
       </c>
       <c r="E34" s="73">
         <v>4876</v>
       </c>
       <c r="F34" s="73">
         <v>3848</v>
       </c>
       <c r="G34" s="73">
         <v>4888</v>
       </c>
       <c r="H34" s="74">
         <v>5178</v>
       </c>
       <c r="I34" s="74">
         <v>5524</v>
       </c>
       <c r="J34" s="73">
@@ -4166,57 +4211,60 @@
       </c>
       <c r="AB34" s="73">
         <v>3260</v>
       </c>
       <c r="AC34" s="73">
         <v>9289</v>
       </c>
       <c r="AD34" s="73">
         <v>9811</v>
       </c>
       <c r="AE34" s="73">
         <v>1114</v>
       </c>
       <c r="AF34" s="73">
         <v>6616</v>
       </c>
       <c r="AG34" s="73">
         <v>10423</v>
       </c>
       <c r="AH34" s="73">
         <v>11474</v>
       </c>
       <c r="AI34" s="73">
         <v>11891</v>
       </c>
-      <c r="AJ34" s="37">
-[...5 lines deleted...]
-    <row r="35" spans="2:39" x14ac:dyDescent="0.25">
+      <c r="AJ34" s="73">
+        <v>14992</v>
+      </c>
+      <c r="AK34" s="37">
+        <v>0.26078546800100916</v>
+      </c>
+      <c r="AL34" s="70"/>
+      <c r="AM34" s="1"/>
+    </row>
+    <row r="35" spans="2:40" x14ac:dyDescent="0.25">
       <c r="B35" s="36" t="s">
         <v>46</v>
       </c>
       <c r="C35" s="73">
         <v>3579</v>
       </c>
       <c r="D35" s="73">
         <v>4827</v>
       </c>
       <c r="E35" s="73">
         <v>4672</v>
       </c>
       <c r="F35" s="73">
         <v>3589</v>
       </c>
       <c r="G35" s="73">
         <v>5307</v>
       </c>
       <c r="H35" s="74">
         <v>4712</v>
       </c>
       <c r="I35" s="74">
         <v>5908</v>
       </c>
       <c r="J35" s="73">
@@ -4275,57 +4323,60 @@
       </c>
       <c r="AB35" s="73">
         <v>4561</v>
       </c>
       <c r="AC35" s="73">
         <v>11940</v>
       </c>
       <c r="AD35" s="73">
         <v>4217</v>
       </c>
       <c r="AE35" s="73">
         <v>2403</v>
       </c>
       <c r="AF35" s="73">
         <v>7451</v>
       </c>
       <c r="AG35" s="73">
         <v>11335</v>
       </c>
       <c r="AH35" s="73">
         <v>13397</v>
       </c>
       <c r="AI35" s="73">
         <v>12772</v>
       </c>
-      <c r="AJ35" s="37">
-[...5 lines deleted...]
-    <row r="36" spans="2:39" x14ac:dyDescent="0.25">
+      <c r="AJ35" s="73">
+        <v>16693</v>
+      </c>
+      <c r="AK35" s="37">
+        <v>0.30699968681490764</v>
+      </c>
+      <c r="AL35" s="70"/>
+      <c r="AM35" s="1"/>
+    </row>
+    <row r="36" spans="2:40" x14ac:dyDescent="0.25">
       <c r="B36" s="38" t="s">
         <v>12</v>
       </c>
       <c r="C36" s="75">
         <v>11175</v>
       </c>
       <c r="D36" s="75">
         <v>14514</v>
       </c>
       <c r="E36" s="75">
         <v>14222</v>
       </c>
       <c r="F36" s="75">
         <v>11037</v>
       </c>
       <c r="G36" s="75">
         <v>14673</v>
       </c>
       <c r="H36" s="75">
         <v>14877</v>
       </c>
       <c r="I36" s="75">
         <v>16395</v>
       </c>
       <c r="J36" s="75">
@@ -4384,57 +4435,60 @@
       </c>
       <c r="AB36" s="75">
         <v>10625</v>
       </c>
       <c r="AC36" s="75">
         <v>30135</v>
       </c>
       <c r="AD36" s="75">
         <v>23198</v>
       </c>
       <c r="AE36" s="75">
         <v>4503</v>
       </c>
       <c r="AF36" s="75">
         <v>18822</v>
       </c>
       <c r="AG36" s="75">
         <v>32202</v>
       </c>
       <c r="AH36" s="75">
         <v>37006</v>
       </c>
       <c r="AI36" s="75">
         <v>37475</v>
       </c>
-      <c r="AJ36" s="39">
-[...5 lines deleted...]
-    <row r="37" spans="2:39" x14ac:dyDescent="0.25">
+      <c r="AJ36" s="75">
+        <v>46691</v>
+      </c>
+      <c r="AK36" s="39">
+        <v>0.24592394929953301</v>
+      </c>
+      <c r="AL36" s="102"/>
+      <c r="AM36" s="1"/>
+    </row>
+    <row r="37" spans="2:40" x14ac:dyDescent="0.25">
       <c r="B37" s="36" t="s">
         <v>47</v>
       </c>
       <c r="C37" s="73">
         <v>3696</v>
       </c>
       <c r="D37" s="73">
         <v>4572</v>
       </c>
       <c r="E37" s="73">
         <v>4706</v>
       </c>
       <c r="F37" s="73">
         <v>3854</v>
       </c>
       <c r="G37" s="73">
         <v>4056</v>
       </c>
       <c r="H37" s="74">
         <v>4658</v>
       </c>
       <c r="I37" s="74">
         <v>5050</v>
       </c>
       <c r="J37" s="73">
@@ -4493,57 +4547,60 @@
       </c>
       <c r="AB37" s="73">
         <v>3956</v>
       </c>
       <c r="AC37" s="73">
         <v>9790</v>
       </c>
       <c r="AD37" s="73">
         <v>0</v>
       </c>
       <c r="AE37" s="73">
         <v>1296</v>
       </c>
       <c r="AF37" s="73">
         <v>7952</v>
       </c>
       <c r="AG37" s="73">
         <v>10152</v>
       </c>
       <c r="AH37" s="73">
         <v>10091</v>
       </c>
       <c r="AI37" s="73">
         <v>11345</v>
       </c>
-      <c r="AJ37" s="37">
-[...2 lines deleted...]
-      <c r="AK37" s="70"/>
+      <c r="AJ37" s="73">
+        <v>12969</v>
+      </c>
+      <c r="AK37" s="37">
+        <v>0.14314676068752755</v>
+      </c>
       <c r="AL37" s="70"/>
-    </row>
-    <row r="38" spans="2:39" x14ac:dyDescent="0.25">
+      <c r="AM37" s="70"/>
+    </row>
+    <row r="38" spans="2:40" x14ac:dyDescent="0.25">
       <c r="B38" s="36" t="s">
         <v>14</v>
       </c>
       <c r="C38" s="73">
         <v>2900</v>
       </c>
       <c r="D38" s="73">
         <v>3037</v>
       </c>
       <c r="E38" s="73">
         <v>3152</v>
       </c>
       <c r="F38" s="73">
         <v>3030</v>
       </c>
       <c r="G38" s="73">
         <v>3344</v>
       </c>
       <c r="H38" s="74">
         <v>3389</v>
       </c>
       <c r="I38" s="74">
         <v>3744</v>
       </c>
       <c r="J38" s="73">
@@ -4602,58 +4659,57 @@
       </c>
       <c r="AB38" s="73">
         <v>4293</v>
       </c>
       <c r="AC38" s="73">
         <v>8166</v>
       </c>
       <c r="AD38" s="73">
         <v>0</v>
       </c>
       <c r="AE38" s="73">
         <v>601</v>
       </c>
       <c r="AF38" s="73">
         <v>6573</v>
       </c>
       <c r="AG38" s="73">
         <v>7830</v>
       </c>
       <c r="AH38" s="73">
         <v>10068</v>
       </c>
       <c r="AI38" s="73">
         <v>9669</v>
       </c>
-      <c r="AJ38" s="37">
-[...6 lines deleted...]
-    <row r="39" spans="2:39" x14ac:dyDescent="0.25">
+      <c r="AJ38" s="73"/>
+      <c r="AK38" s="37"/>
+      <c r="AL38" s="70"/>
+      <c r="AM38" s="1"/>
+      <c r="AN38" s="86"/>
+    </row>
+    <row r="39" spans="2:40" x14ac:dyDescent="0.25">
       <c r="B39" s="36" t="s">
         <v>48</v>
       </c>
       <c r="C39" s="73">
         <v>2323</v>
       </c>
       <c r="D39" s="73">
         <v>2523</v>
       </c>
       <c r="E39" s="73">
         <v>3287</v>
       </c>
       <c r="F39" s="73">
         <v>2497</v>
       </c>
       <c r="G39" s="73">
         <v>2574</v>
       </c>
       <c r="H39" s="74">
         <v>2825</v>
       </c>
       <c r="I39" s="74">
         <v>3138</v>
       </c>
       <c r="J39" s="73">
@@ -4712,57 +4768,56 @@
       </c>
       <c r="AB39" s="73">
         <v>4405</v>
       </c>
       <c r="AC39" s="73">
         <v>7787</v>
       </c>
       <c r="AD39" s="73">
         <v>22</v>
       </c>
       <c r="AE39" s="73">
         <v>1922</v>
       </c>
       <c r="AF39" s="73">
         <v>6603</v>
       </c>
       <c r="AG39" s="73">
         <v>7310</v>
       </c>
       <c r="AH39" s="73">
         <v>9151</v>
       </c>
       <c r="AI39" s="73">
         <v>9798</v>
       </c>
-      <c r="AJ39" s="37">
-[...5 lines deleted...]
-    <row r="40" spans="2:39" x14ac:dyDescent="0.25">
+      <c r="AJ39" s="73"/>
+      <c r="AK39" s="37"/>
+      <c r="AL39" s="70"/>
+      <c r="AM39" s="96"/>
+    </row>
+    <row r="40" spans="2:40" x14ac:dyDescent="0.25">
       <c r="B40" s="38" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="75">
         <v>8919</v>
       </c>
       <c r="D40" s="75">
         <v>10132</v>
       </c>
       <c r="E40" s="75">
         <v>11145</v>
       </c>
       <c r="F40" s="75">
         <v>9381</v>
       </c>
       <c r="G40" s="75">
         <v>9974</v>
       </c>
       <c r="H40" s="75">
         <v>10872</v>
       </c>
       <c r="I40" s="75">
         <v>11932</v>
       </c>
       <c r="J40" s="75">
@@ -4821,57 +4876,58 @@
       </c>
       <c r="AB40" s="75">
         <v>12654</v>
       </c>
       <c r="AC40" s="75">
         <v>25743</v>
       </c>
       <c r="AD40" s="75">
         <v>22</v>
       </c>
       <c r="AE40" s="75">
         <v>3819</v>
       </c>
       <c r="AF40" s="75">
         <v>21128</v>
       </c>
       <c r="AG40" s="75">
         <v>25292</v>
       </c>
       <c r="AH40" s="75">
         <v>29310</v>
       </c>
       <c r="AI40" s="75">
         <v>30812</v>
       </c>
-      <c r="AJ40" s="39">
-[...2 lines deleted...]
-      <c r="AK40" s="1"/>
+      <c r="AJ40" s="75">
+        <v>12969</v>
+      </c>
+      <c r="AK40" s="39"/>
       <c r="AL40" s="1"/>
-    </row>
-    <row r="41" spans="2:39" x14ac:dyDescent="0.25">
+      <c r="AM40" s="1"/>
+    </row>
+    <row r="41" spans="2:40" x14ac:dyDescent="0.25">
       <c r="B41" s="36" t="s">
         <v>49</v>
       </c>
       <c r="C41" s="73">
         <v>3096</v>
       </c>
       <c r="D41" s="73">
         <v>3482</v>
       </c>
       <c r="E41" s="73">
         <v>3311</v>
       </c>
       <c r="F41" s="73">
         <v>2869</v>
       </c>
       <c r="G41" s="73">
         <v>3456</v>
       </c>
       <c r="H41" s="74">
         <v>3590</v>
       </c>
       <c r="I41" s="74">
         <v>4034</v>
       </c>
       <c r="J41" s="73">
@@ -4930,57 +4986,56 @@
       </c>
       <c r="AB41" s="73">
         <v>5251</v>
       </c>
       <c r="AC41" s="73">
         <v>8852</v>
       </c>
       <c r="AD41" s="73">
         <v>4</v>
       </c>
       <c r="AE41" s="73">
         <v>4884</v>
       </c>
       <c r="AF41" s="73">
         <v>7932</v>
       </c>
       <c r="AG41" s="73">
         <v>8040</v>
       </c>
       <c r="AH41" s="73">
         <v>9675</v>
       </c>
       <c r="AI41" s="73">
         <v>10080</v>
       </c>
-      <c r="AJ41" s="37">
-[...5 lines deleted...]
-    <row r="42" spans="2:39" x14ac:dyDescent="0.25">
+      <c r="AJ41" s="73"/>
+      <c r="AK41" s="37"/>
+      <c r="AL41" s="70"/>
+      <c r="AM41" s="96"/>
+    </row>
+    <row r="42" spans="2:40" x14ac:dyDescent="0.25">
       <c r="B42" s="36" t="s">
         <v>50</v>
       </c>
       <c r="C42" s="73">
         <v>2776</v>
       </c>
       <c r="D42" s="73">
         <v>2995</v>
       </c>
       <c r="E42" s="73">
         <v>3688</v>
       </c>
       <c r="F42" s="73">
         <v>2687</v>
       </c>
       <c r="G42" s="73">
         <v>3226</v>
       </c>
       <c r="H42" s="74">
         <v>3403</v>
       </c>
       <c r="I42" s="74">
         <v>3806</v>
       </c>
       <c r="J42" s="73">
@@ -5039,56 +5094,55 @@
       </c>
       <c r="AB42" s="73">
         <v>6394</v>
       </c>
       <c r="AC42" s="73">
         <v>8903</v>
       </c>
       <c r="AD42" s="73">
         <v>38</v>
       </c>
       <c r="AE42" s="73">
         <v>2632</v>
       </c>
       <c r="AF42" s="73">
         <v>4822</v>
       </c>
       <c r="AG42" s="73">
         <v>5900</v>
       </c>
       <c r="AH42" s="73">
         <v>7563</v>
       </c>
       <c r="AI42" s="73">
         <v>7026</v>
       </c>
-      <c r="AJ42" s="37">
-[...4 lines deleted...]
-    <row r="43" spans="2:39" x14ac:dyDescent="0.25">
+      <c r="AJ42" s="73"/>
+      <c r="AK42" s="37"/>
+      <c r="AL42" s="92"/>
+    </row>
+    <row r="43" spans="2:40" x14ac:dyDescent="0.25">
       <c r="B43" s="36" t="s">
         <v>19</v>
       </c>
       <c r="C43" s="73">
         <v>1432</v>
       </c>
       <c r="D43" s="73">
         <v>1688</v>
       </c>
       <c r="E43" s="73">
         <v>825</v>
       </c>
       <c r="F43" s="73">
         <v>1354</v>
       </c>
       <c r="G43" s="73">
         <v>1207</v>
       </c>
       <c r="H43" s="74">
         <v>1157</v>
       </c>
       <c r="I43" s="74">
         <v>1765</v>
       </c>
       <c r="J43" s="73">
@@ -5147,57 +5201,56 @@
       </c>
       <c r="AB43" s="73">
         <v>1812</v>
       </c>
       <c r="AC43" s="73">
         <v>1457</v>
       </c>
       <c r="AD43" s="73">
         <v>39</v>
       </c>
       <c r="AE43" s="73">
         <v>443</v>
       </c>
       <c r="AF43" s="73">
         <v>1395</v>
       </c>
       <c r="AG43" s="73">
         <v>1561</v>
       </c>
       <c r="AH43" s="73">
         <v>1806</v>
       </c>
       <c r="AI43" s="73">
         <v>1676</v>
       </c>
-      <c r="AJ43" s="37">
-[...2 lines deleted...]
-      <c r="AK43" s="92"/>
+      <c r="AJ43" s="73"/>
+      <c r="AK43" s="37"/>
       <c r="AL43" s="92"/>
-    </row>
-    <row r="44" spans="2:39" x14ac:dyDescent="0.25">
+      <c r="AM43" s="92"/>
+    </row>
+    <row r="44" spans="2:40" x14ac:dyDescent="0.25">
       <c r="B44" s="38" t="s">
         <v>20</v>
       </c>
       <c r="C44" s="75">
         <v>7304</v>
       </c>
       <c r="D44" s="75">
         <v>8165</v>
       </c>
       <c r="E44" s="75">
         <v>7824</v>
       </c>
       <c r="F44" s="75">
         <v>6910</v>
       </c>
       <c r="G44" s="75">
         <v>7889</v>
       </c>
       <c r="H44" s="75">
         <v>8150</v>
       </c>
       <c r="I44" s="75">
         <v>9605</v>
       </c>
       <c r="J44" s="75">
@@ -5256,55 +5309,55 @@
       </c>
       <c r="AB44" s="75">
         <v>13457</v>
       </c>
       <c r="AC44" s="75">
         <v>19212</v>
       </c>
       <c r="AD44" s="75">
         <v>81</v>
       </c>
       <c r="AE44" s="75">
         <v>7959</v>
       </c>
       <c r="AF44" s="75">
         <v>14149</v>
       </c>
       <c r="AG44" s="75">
         <v>15501</v>
       </c>
       <c r="AH44" s="75">
         <v>19044</v>
       </c>
       <c r="AI44" s="75">
         <v>18782</v>
       </c>
-      <c r="AJ44" s="39">
-[...3 lines deleted...]
-    <row r="45" spans="2:39" x14ac:dyDescent="0.25">
+      <c r="AJ44" s="75"/>
+      <c r="AK44" s="39"/>
+      <c r="AL44" s="70"/>
+    </row>
+    <row r="45" spans="2:40" x14ac:dyDescent="0.25">
       <c r="B45" s="36" t="s">
         <v>21</v>
       </c>
       <c r="C45" s="73">
         <v>2448</v>
       </c>
       <c r="D45" s="73">
         <v>2895</v>
       </c>
       <c r="E45" s="73">
         <v>871</v>
       </c>
       <c r="F45" s="73">
         <v>2228</v>
       </c>
       <c r="G45" s="73">
         <v>2320</v>
       </c>
       <c r="H45" s="74">
         <v>1956</v>
       </c>
       <c r="I45" s="74">
         <v>2370</v>
       </c>
       <c r="J45" s="73">
@@ -5360,54 +5413,58 @@
       </c>
       <c r="AA45" s="73">
         <v>602</v>
       </c>
       <c r="AB45" s="73">
         <v>2858</v>
       </c>
       <c r="AC45" s="73">
         <v>2814</v>
       </c>
       <c r="AD45" s="73">
         <v>135</v>
       </c>
       <c r="AE45" s="73">
         <v>1187</v>
       </c>
       <c r="AF45" s="73">
         <v>3301</v>
       </c>
       <c r="AG45" s="73">
         <v>2953</v>
       </c>
       <c r="AH45" s="73">
         <v>3732</v>
       </c>
-      <c r="AI45" s="73"/>
-[...2 lines deleted...]
-    <row r="46" spans="2:39" x14ac:dyDescent="0.25">
+      <c r="AI45" s="73">
+        <v>3408</v>
+      </c>
+      <c r="AJ45" s="73"/>
+      <c r="AK45" s="37"/>
+      <c r="AM45" s="106"/>
+    </row>
+    <row r="46" spans="2:40" x14ac:dyDescent="0.25">
       <c r="B46" s="36" t="s">
         <v>22</v>
       </c>
       <c r="C46" s="73">
         <v>3335</v>
       </c>
       <c r="D46" s="73">
         <v>3336</v>
       </c>
       <c r="E46" s="73">
         <v>1551</v>
       </c>
       <c r="F46" s="73">
         <v>3530</v>
       </c>
       <c r="G46" s="73">
         <v>3620</v>
       </c>
       <c r="H46" s="74">
         <v>3038</v>
       </c>
       <c r="I46" s="74">
         <v>2632</v>
       </c>
       <c r="J46" s="73">
@@ -5463,54 +5520,58 @@
       </c>
       <c r="AA46" s="73">
         <v>1299</v>
       </c>
       <c r="AB46" s="73">
         <v>5805</v>
       </c>
       <c r="AC46" s="73">
         <v>7603</v>
       </c>
       <c r="AD46" s="73">
         <v>624</v>
       </c>
       <c r="AE46" s="73">
         <v>4501</v>
       </c>
       <c r="AF46" s="73">
         <v>7196</v>
       </c>
       <c r="AG46" s="73">
         <v>8260</v>
       </c>
       <c r="AH46" s="73">
         <v>9342</v>
       </c>
-      <c r="AI46" s="73"/>
-[...2 lines deleted...]
-    <row r="47" spans="2:39" x14ac:dyDescent="0.25">
+      <c r="AI46" s="73">
+        <v>10013</v>
+      </c>
+      <c r="AJ46" s="73"/>
+      <c r="AK46" s="37"/>
+      <c r="AM46" s="106"/>
+    </row>
+    <row r="47" spans="2:40" x14ac:dyDescent="0.25">
       <c r="B47" s="36" t="s">
         <v>23</v>
       </c>
       <c r="C47" s="73">
         <v>4477</v>
       </c>
       <c r="D47" s="73">
         <v>4663</v>
       </c>
       <c r="E47" s="73">
         <v>2918</v>
       </c>
       <c r="F47" s="73">
         <v>4412</v>
       </c>
       <c r="G47" s="73">
         <v>4705</v>
       </c>
       <c r="H47" s="74">
         <v>4981</v>
       </c>
       <c r="I47" s="74">
         <v>3848</v>
       </c>
       <c r="J47" s="73">
@@ -5566,55 +5627,58 @@
       </c>
       <c r="AA47" s="73">
         <v>2596</v>
       </c>
       <c r="AB47" s="73">
         <v>9134</v>
       </c>
       <c r="AC47" s="73">
         <v>9868</v>
       </c>
       <c r="AD47" s="73">
         <v>1321</v>
       </c>
       <c r="AE47" s="73">
         <v>6407</v>
       </c>
       <c r="AF47" s="73">
         <v>9457</v>
       </c>
       <c r="AG47" s="73">
         <v>11736</v>
       </c>
       <c r="AH47" s="73">
         <v>13205</v>
       </c>
-      <c r="AI47" s="73"/>
-[...3 lines deleted...]
-    <row r="48" spans="2:39" x14ac:dyDescent="0.25">
+      <c r="AI47" s="73">
+        <v>14475</v>
+      </c>
+      <c r="AJ47" s="73"/>
+      <c r="AK47" s="37"/>
+      <c r="AL47" s="92"/>
+    </row>
+    <row r="48" spans="2:40" x14ac:dyDescent="0.25">
       <c r="B48" s="38" t="s">
         <v>24</v>
       </c>
       <c r="C48" s="75">
         <v>10260</v>
       </c>
       <c r="D48" s="75">
         <v>10894</v>
       </c>
       <c r="E48" s="75">
         <v>5340</v>
       </c>
       <c r="F48" s="75">
         <v>10170</v>
       </c>
       <c r="G48" s="75">
         <v>10645</v>
       </c>
       <c r="H48" s="75">
         <v>9975</v>
       </c>
       <c r="I48" s="75">
         <v>8850</v>
       </c>
       <c r="J48" s="75">
@@ -5670,54 +5734,57 @@
       </c>
       <c r="AA48" s="75">
         <v>4497</v>
       </c>
       <c r="AB48" s="75">
         <v>17797</v>
       </c>
       <c r="AC48" s="75">
         <v>20285</v>
       </c>
       <c r="AD48" s="75">
         <v>2080</v>
       </c>
       <c r="AE48" s="75">
         <v>12095</v>
       </c>
       <c r="AF48" s="75">
         <v>19954</v>
       </c>
       <c r="AG48" s="75">
         <v>22949</v>
       </c>
       <c r="AH48" s="75">
         <v>26279</v>
       </c>
-      <c r="AI48" s="75"/>
-[...2 lines deleted...]
-    <row r="49" spans="2:38" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="AI48" s="75">
+        <v>27896</v>
+      </c>
+      <c r="AJ48" s="75"/>
+      <c r="AK48" s="39"/>
+    </row>
+    <row r="49" spans="1:39" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B49" s="40" t="s">
         <v>7</v>
       </c>
       <c r="C49" s="76">
         <v>37658</v>
       </c>
       <c r="D49" s="76">
         <v>43705</v>
       </c>
       <c r="E49" s="76">
         <v>38531</v>
       </c>
       <c r="F49" s="76">
         <v>37498</v>
       </c>
       <c r="G49" s="76">
         <v>43181</v>
       </c>
       <c r="H49" s="76">
         <v>43874</v>
       </c>
       <c r="I49" s="76">
         <v>46782</v>
       </c>
       <c r="J49" s="76">
@@ -5773,130 +5840,138 @@
       </c>
       <c r="AA49" s="76">
         <v>68254</v>
       </c>
       <c r="AB49" s="76">
         <v>54533</v>
       </c>
       <c r="AC49" s="76">
         <v>95375</v>
       </c>
       <c r="AD49" s="76">
         <v>25381</v>
       </c>
       <c r="AE49" s="76">
         <v>28376</v>
       </c>
       <c r="AF49" s="76">
         <v>74053</v>
       </c>
       <c r="AG49" s="76">
         <v>95944</v>
       </c>
       <c r="AH49" s="76">
         <v>111639</v>
       </c>
-      <c r="AI49" s="76"/>
-[...2 lines deleted...]
-    <row r="50" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="AI49" s="76">
+        <v>114965</v>
+      </c>
+      <c r="AJ49" s="76">
+        <v>59660</v>
+      </c>
+      <c r="AK49" s="66"/>
+    </row>
+    <row r="50" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A50" s="1"/>
       <c r="B50" s="1"/>
       <c r="C50" s="1"/>
       <c r="D50" s="1"/>
       <c r="E50" s="1"/>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
       <c r="I50" s="1"/>
       <c r="J50" s="1"/>
       <c r="K50" s="1"/>
       <c r="L50" s="1"/>
       <c r="M50" s="1"/>
       <c r="N50" s="1"/>
       <c r="O50" s="1"/>
       <c r="P50" s="1"/>
       <c r="Q50" s="1"/>
       <c r="R50" s="1"/>
       <c r="S50" s="1"/>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
       <c r="X50" s="1"/>
       <c r="Y50" s="1"/>
       <c r="Z50" s="1"/>
       <c r="AA50" s="1"/>
       <c r="AB50" s="1"/>
       <c r="AC50" s="1"/>
       <c r="AD50" s="1"/>
       <c r="AE50" s="1"/>
       <c r="AF50" s="1"/>
       <c r="AG50" s="1"/>
       <c r="AH50" s="1"/>
       <c r="AI50" s="1"/>
       <c r="AJ50" s="1"/>
-    </row>
-    <row r="51" spans="2:38" ht="20.25" x14ac:dyDescent="0.3">
+      <c r="AK50" s="9"/>
+    </row>
+    <row r="51" spans="1:39" ht="20.25" x14ac:dyDescent="0.3">
       <c r="B51" s="41" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="C51" s="69"/>
       <c r="D51" s="69"/>
       <c r="E51" s="69"/>
       <c r="F51" s="69"/>
       <c r="G51" s="69"/>
       <c r="H51" s="69"/>
       <c r="I51" s="69"/>
       <c r="J51" s="69"/>
       <c r="K51" s="69"/>
       <c r="L51" s="69"/>
       <c r="M51" s="69"/>
       <c r="N51" s="69"/>
       <c r="O51" s="69"/>
       <c r="P51" s="69"/>
       <c r="Q51" s="69"/>
       <c r="R51" s="69"/>
       <c r="S51" s="69"/>
       <c r="T51" s="69"/>
       <c r="U51" s="69"/>
       <c r="V51" s="69"/>
       <c r="W51" s="69"/>
       <c r="X51" s="69"/>
       <c r="Y51" s="69"/>
       <c r="Z51" s="69"/>
       <c r="AA51" s="69"/>
       <c r="AB51" s="69"/>
       <c r="AC51" s="69"/>
       <c r="AD51" s="1"/>
       <c r="AE51" s="1"/>
       <c r="AF51" s="1"/>
       <c r="AG51" s="1"/>
       <c r="AH51" s="1"/>
       <c r="AI51" s="1"/>
-      <c r="AJ51" s="18"/>
-[...1 lines deleted...]
-    <row r="52" spans="2:38" s="32" customFormat="1" ht="24" x14ac:dyDescent="0.2">
+      <c r="AJ51" s="1"/>
+      <c r="AK51" s="18"/>
+    </row>
+    <row r="52" spans="1:39" s="32" customFormat="1" ht="24" x14ac:dyDescent="0.2">
       <c r="B52" s="33" t="s">
         <v>8</v>
       </c>
       <c r="C52" s="34">
         <v>1993</v>
       </c>
       <c r="D52" s="34">
         <v>1994</v>
       </c>
       <c r="E52" s="34">
         <v>1995</v>
       </c>
       <c r="F52" s="34">
         <v>1996</v>
       </c>
       <c r="G52" s="34">
         <v>1997</v>
       </c>
       <c r="H52" s="34">
         <v>1998</v>
       </c>
       <c r="I52" s="34">
         <v>1999</v>
       </c>
       <c r="J52" s="34">
@@ -5955,55 +6030,58 @@
       </c>
       <c r="AB52" s="34">
         <v>2018</v>
       </c>
       <c r="AC52" s="34">
         <v>2019</v>
       </c>
       <c r="AD52" s="34">
         <v>2020</v>
       </c>
       <c r="AE52" s="34">
         <v>2021</v>
       </c>
       <c r="AF52" s="34">
         <v>2022</v>
       </c>
       <c r="AG52" s="34">
         <v>2023</v>
       </c>
       <c r="AH52" s="34">
         <v>2024</v>
       </c>
       <c r="AI52" s="34">
         <v>2025</v>
       </c>
-      <c r="AJ52" s="93" t="s">
-[...3 lines deleted...]
-    <row r="53" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="AJ52" s="34">
+        <v>2026</v>
+      </c>
+      <c r="AK52" s="93" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="53" spans="1:39" x14ac:dyDescent="0.25">
       <c r="B53" s="36" t="s">
         <v>9</v>
       </c>
       <c r="C53" s="71">
         <v>6906</v>
       </c>
       <c r="D53" s="71">
         <v>6948</v>
       </c>
       <c r="E53" s="71">
         <v>9382</v>
       </c>
       <c r="F53" s="71">
         <v>3190</v>
       </c>
       <c r="G53" s="71">
         <v>7313</v>
       </c>
       <c r="H53" s="72">
         <v>8112</v>
       </c>
       <c r="I53" s="72">
         <v>6374</v>
       </c>
       <c r="J53" s="71">
@@ -6062,56 +6140,59 @@
       </c>
       <c r="AB53" s="71">
         <v>2180</v>
       </c>
       <c r="AC53" s="71">
         <v>6275</v>
       </c>
       <c r="AD53" s="71">
         <v>5484</v>
       </c>
       <c r="AE53" s="71">
         <v>1</v>
       </c>
       <c r="AF53" s="71">
         <v>535</v>
       </c>
       <c r="AG53" s="71">
         <v>6684</v>
       </c>
       <c r="AH53" s="71">
         <v>8352</v>
       </c>
       <c r="AI53" s="71">
         <v>10736</v>
       </c>
-      <c r="AJ53" s="37">
-[...4 lines deleted...]
-    <row r="54" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="AJ53" s="71">
+        <v>14319</v>
+      </c>
+      <c r="AK53" s="37">
+        <v>0.33373695976154993</v>
+      </c>
+      <c r="AL53" s="37"/>
+    </row>
+    <row r="54" spans="1:39" x14ac:dyDescent="0.25">
       <c r="B54" s="36" t="s">
         <v>10</v>
       </c>
       <c r="C54" s="73">
         <v>7249</v>
       </c>
       <c r="D54" s="73">
         <v>7682</v>
       </c>
       <c r="E54" s="73">
         <v>8978</v>
       </c>
       <c r="F54" s="73">
         <v>4357</v>
       </c>
       <c r="G54" s="73">
         <v>6525</v>
       </c>
       <c r="H54" s="74">
         <v>7251</v>
       </c>
       <c r="I54" s="74">
         <v>5147</v>
       </c>
       <c r="J54" s="73">
@@ -6170,55 +6251,59 @@
       </c>
       <c r="AB54" s="73">
         <v>2289</v>
       </c>
       <c r="AC54" s="73">
         <v>6260</v>
       </c>
       <c r="AD54" s="73">
         <v>6546</v>
       </c>
       <c r="AE54" s="73">
         <v>3</v>
       </c>
       <c r="AF54" s="73">
         <v>803</v>
       </c>
       <c r="AG54" s="73">
         <v>6519</v>
       </c>
       <c r="AH54" s="73">
         <v>8038</v>
       </c>
       <c r="AI54" s="73">
         <v>11195</v>
       </c>
-      <c r="AJ54" s="37">
-[...3 lines deleted...]
-    <row r="55" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="AJ54" s="73">
+        <v>12373</v>
+      </c>
+      <c r="AK54" s="37">
+        <v>0.10522554711924967</v>
+      </c>
+      <c r="AL54" s="37"/>
+    </row>
+    <row r="55" spans="1:39" x14ac:dyDescent="0.25">
       <c r="B55" s="36" t="s">
         <v>46</v>
       </c>
       <c r="C55" s="73">
         <v>6292</v>
       </c>
       <c r="D55" s="73">
         <v>7697</v>
       </c>
       <c r="E55" s="73">
         <v>9740</v>
       </c>
       <c r="F55" s="73">
         <v>3752</v>
       </c>
       <c r="G55" s="73">
         <v>8975</v>
       </c>
       <c r="H55" s="74">
         <v>8387</v>
       </c>
       <c r="I55" s="74">
         <v>6672</v>
       </c>
       <c r="J55" s="73">
@@ -6277,55 +6362,58 @@
       </c>
       <c r="AB55" s="73">
         <v>2241</v>
       </c>
       <c r="AC55" s="73">
         <v>7282</v>
       </c>
       <c r="AD55" s="73">
         <v>3669</v>
       </c>
       <c r="AE55" s="73">
         <v>2</v>
       </c>
       <c r="AF55" s="73">
         <v>852</v>
       </c>
       <c r="AG55" s="73">
         <v>5479</v>
       </c>
       <c r="AH55" s="73">
         <v>8792</v>
       </c>
       <c r="AI55" s="73">
         <v>9853</v>
       </c>
-      <c r="AJ55" s="37">
-[...3 lines deleted...]
-    <row r="56" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="AJ55" s="73">
+        <v>16634</v>
+      </c>
+      <c r="AK55" s="37">
+        <v>0.68821678676545217</v>
+      </c>
+    </row>
+    <row r="56" spans="1:39" x14ac:dyDescent="0.25">
       <c r="B56" s="38" t="s">
         <v>12</v>
       </c>
       <c r="C56" s="75">
         <v>20447</v>
       </c>
       <c r="D56" s="75">
         <v>22327</v>
       </c>
       <c r="E56" s="75">
         <v>28100</v>
       </c>
       <c r="F56" s="75">
         <v>11299</v>
       </c>
       <c r="G56" s="75">
         <v>22813</v>
       </c>
       <c r="H56" s="75">
         <v>23750</v>
       </c>
       <c r="I56" s="75">
         <v>18193</v>
       </c>
       <c r="J56" s="75">
@@ -6384,55 +6472,58 @@
       </c>
       <c r="AB56" s="75">
         <v>6710</v>
       </c>
       <c r="AC56" s="75">
         <v>19817</v>
       </c>
       <c r="AD56" s="75">
         <v>15699</v>
       </c>
       <c r="AE56" s="75">
         <v>6</v>
       </c>
       <c r="AF56" s="75">
         <v>2190</v>
       </c>
       <c r="AG56" s="75">
         <v>18682</v>
       </c>
       <c r="AH56" s="75">
         <v>25182</v>
       </c>
       <c r="AI56" s="75">
         <v>31784</v>
       </c>
-      <c r="AJ56" s="39">
-[...3 lines deleted...]
-    <row r="57" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="AJ56" s="75">
+        <v>43326</v>
+      </c>
+      <c r="AK56" s="39">
+        <v>0.36313868613138683</v>
+      </c>
+    </row>
+    <row r="57" spans="1:39" x14ac:dyDescent="0.25">
       <c r="B57" s="36" t="s">
         <v>47</v>
       </c>
       <c r="C57" s="73">
         <v>7227</v>
       </c>
       <c r="D57" s="73">
         <v>6702</v>
       </c>
       <c r="E57" s="73">
         <v>8573</v>
       </c>
       <c r="F57" s="73">
         <v>4232</v>
       </c>
       <c r="G57" s="73">
         <v>5340</v>
       </c>
       <c r="H57" s="74">
         <v>6867</v>
       </c>
       <c r="I57" s="74">
         <v>5753</v>
       </c>
       <c r="J57" s="73">
@@ -6491,56 +6582,59 @@
       </c>
       <c r="AB57" s="73">
         <v>2519</v>
       </c>
       <c r="AC57" s="73">
         <v>6377</v>
       </c>
       <c r="AD57" s="73">
         <v>0</v>
       </c>
       <c r="AE57" s="73">
         <v>4</v>
       </c>
       <c r="AF57" s="73">
         <v>815</v>
       </c>
       <c r="AG57" s="73">
         <v>5396</v>
       </c>
       <c r="AH57" s="73">
         <v>7657</v>
       </c>
       <c r="AI57" s="73">
         <v>8514</v>
       </c>
-      <c r="AJ57" s="37">
-[...4 lines deleted...]
-    <row r="58" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="AJ57" s="73">
+        <v>15176</v>
+      </c>
+      <c r="AK57" s="37">
+        <v>0.78247592201080574</v>
+      </c>
+      <c r="AL57" s="70"/>
+    </row>
+    <row r="58" spans="1:39" x14ac:dyDescent="0.25">
       <c r="B58" s="36" t="s">
         <v>14</v>
       </c>
       <c r="C58" s="73">
         <v>5396</v>
       </c>
       <c r="D58" s="73">
         <v>6206</v>
       </c>
       <c r="E58" s="73">
         <v>6320</v>
       </c>
       <c r="F58" s="73">
         <v>4443</v>
       </c>
       <c r="G58" s="73">
         <v>5525</v>
       </c>
       <c r="H58" s="74">
         <v>6478</v>
       </c>
       <c r="I58" s="74">
         <v>4886</v>
       </c>
       <c r="J58" s="73">
@@ -6599,57 +6693,56 @@
       </c>
       <c r="AB58" s="73">
         <v>2152</v>
       </c>
       <c r="AC58" s="73">
         <v>5876</v>
       </c>
       <c r="AD58" s="73">
         <v>3</v>
       </c>
       <c r="AE58" s="73">
         <v>0</v>
       </c>
       <c r="AF58" s="73">
         <v>867</v>
       </c>
       <c r="AG58" s="73">
         <v>4020</v>
       </c>
       <c r="AH58" s="73">
         <v>8048</v>
       </c>
       <c r="AI58" s="73">
         <v>9062</v>
       </c>
-      <c r="AJ58" s="37">
-[...5 lines deleted...]
-    <row r="59" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="AJ58" s="73"/>
+      <c r="AK58" s="37"/>
+      <c r="AL58" s="70"/>
+      <c r="AM58" s="1"/>
+    </row>
+    <row r="59" spans="1:39" x14ac:dyDescent="0.25">
       <c r="B59" s="36" t="s">
         <v>48</v>
       </c>
       <c r="C59" s="73">
         <v>4725</v>
       </c>
       <c r="D59" s="73">
         <v>5127</v>
       </c>
       <c r="E59" s="73">
         <v>5507</v>
       </c>
       <c r="F59" s="73">
         <v>3313</v>
       </c>
       <c r="G59" s="73">
         <v>4392</v>
       </c>
       <c r="H59" s="74">
         <v>4775</v>
       </c>
       <c r="I59" s="74">
         <v>4695</v>
       </c>
       <c r="J59" s="73">
@@ -6708,56 +6801,55 @@
       </c>
       <c r="AB59" s="73">
         <v>2440</v>
       </c>
       <c r="AC59" s="73">
         <v>5255</v>
       </c>
       <c r="AD59" s="73">
         <v>0</v>
       </c>
       <c r="AE59" s="73">
         <v>1</v>
       </c>
       <c r="AF59" s="73">
         <v>961</v>
       </c>
       <c r="AG59" s="73">
         <v>3758</v>
       </c>
       <c r="AH59" s="73">
         <v>8940</v>
       </c>
       <c r="AI59" s="73">
         <v>9194</v>
       </c>
-      <c r="AJ59" s="37">
-[...4 lines deleted...]
-    <row r="60" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="AJ59" s="73"/>
+      <c r="AK59" s="37"/>
+      <c r="AL59" s="92"/>
+    </row>
+    <row r="60" spans="1:39" x14ac:dyDescent="0.25">
       <c r="B60" s="38" t="s">
         <v>16</v>
       </c>
       <c r="C60" s="75">
         <v>17348</v>
       </c>
       <c r="D60" s="75">
         <v>18035</v>
       </c>
       <c r="E60" s="75">
         <v>20400</v>
       </c>
       <c r="F60" s="75">
         <v>11988</v>
       </c>
       <c r="G60" s="75">
         <v>15257</v>
       </c>
       <c r="H60" s="75">
         <v>18120</v>
       </c>
       <c r="I60" s="75">
         <v>15334</v>
       </c>
       <c r="J60" s="75">
@@ -6816,55 +6908,56 @@
       </c>
       <c r="AB60" s="75">
         <v>7111</v>
       </c>
       <c r="AC60" s="75">
         <v>17508</v>
       </c>
       <c r="AD60" s="75">
         <v>3</v>
       </c>
       <c r="AE60" s="75">
         <v>5</v>
       </c>
       <c r="AF60" s="75">
         <v>2643</v>
       </c>
       <c r="AG60" s="75">
         <v>13174</v>
       </c>
       <c r="AH60" s="75">
         <v>24645</v>
       </c>
       <c r="AI60" s="75">
         <v>26770</v>
       </c>
-      <c r="AJ60" s="39">
-[...3 lines deleted...]
-    <row r="61" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="AJ60" s="75">
+        <v>15176</v>
+      </c>
+      <c r="AK60" s="39"/>
+    </row>
+    <row r="61" spans="1:39" x14ac:dyDescent="0.25">
       <c r="B61" s="36" t="s">
         <v>49</v>
       </c>
       <c r="C61" s="73">
         <v>6094</v>
       </c>
       <c r="D61" s="73">
         <v>6789</v>
       </c>
       <c r="E61" s="73">
         <v>6603</v>
       </c>
       <c r="F61" s="73">
         <v>3324</v>
       </c>
       <c r="G61" s="73">
         <v>5927</v>
       </c>
       <c r="H61" s="74">
         <v>5754</v>
       </c>
       <c r="I61" s="74">
         <v>5375</v>
       </c>
       <c r="J61" s="73">
@@ -6923,56 +7016,55 @@
       </c>
       <c r="AB61" s="73">
         <v>2859</v>
       </c>
       <c r="AC61" s="73">
         <v>7525</v>
       </c>
       <c r="AD61" s="73">
         <v>0</v>
       </c>
       <c r="AE61" s="73">
         <v>5</v>
       </c>
       <c r="AF61" s="73">
         <v>922</v>
       </c>
       <c r="AG61" s="73">
         <v>4997</v>
       </c>
       <c r="AH61" s="73">
         <v>8892</v>
       </c>
       <c r="AI61" s="73">
         <v>12481</v>
       </c>
-      <c r="AJ61" s="37">
-[...4 lines deleted...]
-    <row r="62" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="AJ61" s="73"/>
+      <c r="AK61" s="37"/>
+      <c r="AL61" s="92"/>
+    </row>
+    <row r="62" spans="1:39" x14ac:dyDescent="0.25">
       <c r="B62" s="36" t="s">
         <v>50</v>
       </c>
       <c r="C62" s="73">
         <v>7846</v>
       </c>
       <c r="D62" s="73">
         <v>9185</v>
       </c>
       <c r="E62" s="73">
         <v>8611</v>
       </c>
       <c r="F62" s="73">
         <v>5913</v>
       </c>
       <c r="G62" s="73">
         <v>7271</v>
       </c>
       <c r="H62" s="74">
         <v>7045</v>
       </c>
       <c r="I62" s="74">
         <v>7971</v>
       </c>
       <c r="J62" s="73">
@@ -7031,56 +7123,54 @@
       </c>
       <c r="AB62" s="73">
         <v>3643</v>
       </c>
       <c r="AC62" s="73">
         <v>7672</v>
       </c>
       <c r="AD62" s="73">
         <v>3</v>
       </c>
       <c r="AE62" s="73">
         <v>7</v>
       </c>
       <c r="AF62" s="73">
         <v>3007</v>
       </c>
       <c r="AG62" s="73">
         <v>5037</v>
       </c>
       <c r="AH62" s="73">
         <v>8306</v>
       </c>
       <c r="AI62" s="73">
         <v>10879</v>
       </c>
-      <c r="AJ62" s="37">
-[...4 lines deleted...]
-    <row r="63" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="AJ62" s="73"/>
+      <c r="AK62" s="37"/>
+    </row>
+    <row r="63" spans="1:39" x14ac:dyDescent="0.25">
       <c r="B63" s="36" t="s">
         <v>19</v>
       </c>
       <c r="C63" s="73">
         <v>4168</v>
       </c>
       <c r="D63" s="73">
         <v>4710</v>
       </c>
       <c r="E63" s="73">
         <v>877</v>
       </c>
       <c r="F63" s="73">
         <v>2288</v>
       </c>
       <c r="G63" s="73">
         <v>2597</v>
       </c>
       <c r="H63" s="74">
         <v>2683</v>
       </c>
       <c r="I63" s="74">
         <v>3108</v>
       </c>
       <c r="J63" s="73">
@@ -7139,56 +7229,54 @@
       </c>
       <c r="AB63" s="73">
         <v>1608</v>
       </c>
       <c r="AC63" s="73">
         <v>2547</v>
       </c>
       <c r="AD63" s="73">
         <v>6</v>
       </c>
       <c r="AE63" s="73">
         <v>0</v>
       </c>
       <c r="AF63" s="73">
         <v>1330</v>
       </c>
       <c r="AG63" s="73">
         <v>2810</v>
       </c>
       <c r="AH63" s="73">
         <v>4884</v>
       </c>
       <c r="AI63" s="73">
         <v>4777</v>
       </c>
-      <c r="AJ63" s="37">
-[...4 lines deleted...]
-    <row r="64" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="AJ63" s="73"/>
+      <c r="AK63" s="37"/>
+    </row>
+    <row r="64" spans="1:39" x14ac:dyDescent="0.25">
       <c r="B64" s="38" t="s">
         <v>20</v>
       </c>
       <c r="C64" s="75">
         <v>18108</v>
       </c>
       <c r="D64" s="75">
         <v>20684</v>
       </c>
       <c r="E64" s="75">
         <v>16091</v>
       </c>
       <c r="F64" s="75">
         <v>11525</v>
       </c>
       <c r="G64" s="75">
         <v>15795</v>
       </c>
       <c r="H64" s="75">
         <v>15482</v>
       </c>
       <c r="I64" s="75">
         <v>16454</v>
       </c>
       <c r="J64" s="75">
@@ -7247,55 +7335,54 @@
       </c>
       <c r="AB64" s="75">
         <v>8110</v>
       </c>
       <c r="AC64" s="75">
         <v>17744</v>
       </c>
       <c r="AD64" s="75">
         <v>9</v>
       </c>
       <c r="AE64" s="75">
         <v>12</v>
       </c>
       <c r="AF64" s="75">
         <v>5259</v>
       </c>
       <c r="AG64" s="75">
         <v>12844</v>
       </c>
       <c r="AH64" s="75">
         <v>22082</v>
       </c>
       <c r="AI64" s="75">
         <v>28137</v>
       </c>
-      <c r="AJ64" s="39">
-[...3 lines deleted...]
-    <row r="65" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AJ64" s="75"/>
+      <c r="AK64" s="39"/>
+    </row>
+    <row r="65" spans="1:39" x14ac:dyDescent="0.25">
       <c r="B65" s="36" t="s">
         <v>21</v>
       </c>
       <c r="C65" s="73">
         <v>4931</v>
       </c>
       <c r="D65" s="73">
         <v>5875</v>
       </c>
       <c r="E65" s="73">
         <v>823</v>
       </c>
       <c r="F65" s="73">
         <v>3755</v>
       </c>
       <c r="G65" s="73">
         <v>4449</v>
       </c>
       <c r="H65" s="74">
         <v>4182</v>
       </c>
       <c r="I65" s="74">
         <v>3431</v>
       </c>
       <c r="J65" s="73">
@@ -7351,55 +7438,59 @@
       </c>
       <c r="AA65" s="73">
         <v>231</v>
       </c>
       <c r="AB65" s="73">
         <v>2497</v>
       </c>
       <c r="AC65" s="73">
         <v>3797</v>
       </c>
       <c r="AD65" s="73">
         <v>0</v>
       </c>
       <c r="AE65" s="73">
         <v>1</v>
       </c>
       <c r="AF65" s="73">
         <v>2439</v>
       </c>
       <c r="AG65" s="73">
         <v>2658</v>
       </c>
       <c r="AH65" s="73">
         <v>5373</v>
       </c>
-      <c r="AI65" s="73"/>
-[...3 lines deleted...]
-    <row r="66" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AI65" s="73">
+        <v>4863</v>
+      </c>
+      <c r="AJ65" s="73"/>
+      <c r="AK65" s="37"/>
+      <c r="AL65" s="67"/>
+      <c r="AM65" s="106"/>
+    </row>
+    <row r="66" spans="1:39" x14ac:dyDescent="0.25">
       <c r="B66" s="36" t="s">
         <v>22</v>
       </c>
       <c r="C66" s="73">
         <v>6215</v>
       </c>
       <c r="D66" s="73">
         <v>7510</v>
       </c>
       <c r="E66" s="73">
         <v>1213</v>
       </c>
       <c r="F66" s="73">
         <v>4801</v>
       </c>
       <c r="G66" s="73">
         <v>6007</v>
       </c>
       <c r="H66" s="74">
         <v>4154</v>
       </c>
       <c r="I66" s="74">
         <v>2960</v>
       </c>
       <c r="J66" s="73">
@@ -7455,54 +7546,58 @@
       </c>
       <c r="AA66" s="73">
         <v>1053</v>
       </c>
       <c r="AB66" s="73">
         <v>3173</v>
       </c>
       <c r="AC66" s="73">
         <v>5485</v>
       </c>
       <c r="AD66" s="73">
         <v>1</v>
       </c>
       <c r="AE66" s="73">
         <v>5</v>
       </c>
       <c r="AF66" s="73">
         <v>3648</v>
       </c>
       <c r="AG66" s="73">
         <v>4988</v>
       </c>
       <c r="AH66" s="73">
         <v>6909</v>
       </c>
-      <c r="AI66" s="73"/>
-[...2 lines deleted...]
-    <row r="67" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AI66" s="73">
+        <v>8835</v>
+      </c>
+      <c r="AJ66" s="73"/>
+      <c r="AK66" s="37"/>
+      <c r="AM66" s="106"/>
+    </row>
+    <row r="67" spans="1:39" x14ac:dyDescent="0.25">
       <c r="B67" s="36" t="s">
         <v>23</v>
       </c>
       <c r="C67" s="73">
         <v>6643</v>
       </c>
       <c r="D67" s="73">
         <v>7644</v>
       </c>
       <c r="E67" s="73">
         <v>1928</v>
       </c>
       <c r="F67" s="73">
         <v>5373</v>
       </c>
       <c r="G67" s="73">
         <v>6363</v>
       </c>
       <c r="H67" s="74">
         <v>4234</v>
       </c>
       <c r="I67" s="74">
         <v>3575</v>
       </c>
       <c r="J67" s="73">
@@ -7558,54 +7653,58 @@
       </c>
       <c r="AA67" s="73">
         <v>1636</v>
       </c>
       <c r="AB67" s="73">
         <v>5211</v>
       </c>
       <c r="AC67" s="73">
         <v>6625</v>
       </c>
       <c r="AD67" s="73">
         <v>0</v>
       </c>
       <c r="AE67" s="73">
         <v>291</v>
       </c>
       <c r="AF67" s="73">
         <v>5535</v>
       </c>
       <c r="AG67" s="73">
         <v>7442</v>
       </c>
       <c r="AH67" s="73">
         <v>10666</v>
       </c>
-      <c r="AI67" s="73"/>
-[...2 lines deleted...]
-    <row r="68" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AI67" s="73">
+        <v>14380</v>
+      </c>
+      <c r="AJ67" s="73"/>
+      <c r="AK67" s="37"/>
+      <c r="AL67" s="92"/>
+    </row>
+    <row r="68" spans="1:39" x14ac:dyDescent="0.25">
       <c r="B68" s="38" t="s">
         <v>24</v>
       </c>
       <c r="C68" s="75">
         <v>17789</v>
       </c>
       <c r="D68" s="75">
         <v>21029</v>
       </c>
       <c r="E68" s="75">
         <v>3964</v>
       </c>
       <c r="F68" s="75">
         <v>13929</v>
       </c>
       <c r="G68" s="75">
         <v>16819</v>
       </c>
       <c r="H68" s="75">
         <v>12570</v>
       </c>
       <c r="I68" s="75">
         <v>9966</v>
       </c>
       <c r="J68" s="75">
@@ -7661,54 +7760,57 @@
       </c>
       <c r="AA68" s="75">
         <v>2920</v>
       </c>
       <c r="AB68" s="75">
         <v>10881</v>
       </c>
       <c r="AC68" s="75">
         <v>15907</v>
       </c>
       <c r="AD68" s="75">
         <v>1</v>
       </c>
       <c r="AE68" s="75">
         <v>297</v>
       </c>
       <c r="AF68" s="75">
         <v>11622</v>
       </c>
       <c r="AG68" s="75">
         <v>15088</v>
       </c>
       <c r="AH68" s="75">
         <v>22948</v>
       </c>
-      <c r="AI68" s="75"/>
-[...2 lines deleted...]
-    <row r="69" spans="1:37" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="AI68" s="75">
+        <v>28078</v>
+      </c>
+      <c r="AJ68" s="75"/>
+      <c r="AK68" s="39"/>
+    </row>
+    <row r="69" spans="1:39" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B69" s="40" t="s">
         <v>7</v>
       </c>
       <c r="C69" s="76">
         <v>73692</v>
       </c>
       <c r="D69" s="76">
         <v>82075</v>
       </c>
       <c r="E69" s="76">
         <v>68555</v>
       </c>
       <c r="F69" s="76">
         <v>48741</v>
       </c>
       <c r="G69" s="76">
         <v>70684</v>
       </c>
       <c r="H69" s="76">
         <v>69922</v>
       </c>
       <c r="I69" s="76">
         <v>59947</v>
       </c>
       <c r="J69" s="76">
@@ -7765,132 +7867,137 @@
       <c r="AA69" s="76">
         <v>82424</v>
       </c>
       <c r="AB69" s="76">
         <v>32812</v>
       </c>
       <c r="AC69" s="76">
         <v>70976</v>
       </c>
       <c r="AD69" s="76">
         <v>15712</v>
       </c>
       <c r="AE69" s="76">
         <v>320</v>
       </c>
       <c r="AF69" s="76">
         <v>21714</v>
       </c>
       <c r="AG69" s="76">
         <v>59788</v>
       </c>
       <c r="AH69" s="76">
         <v>94857</v>
       </c>
       <c r="AI69" s="76">
-        <v>86691</v>
-[...3 lines deleted...]
-    <row r="70" spans="1:37" x14ac:dyDescent="0.25">
+        <v>114769</v>
+      </c>
+      <c r="AJ69" s="76">
+        <v>58502</v>
+      </c>
+      <c r="AK69" s="66"/>
+    </row>
+    <row r="70" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A70" s="1"/>
       <c r="B70" s="1"/>
       <c r="C70" s="1"/>
       <c r="D70" s="1"/>
       <c r="E70" s="1"/>
       <c r="F70" s="1"/>
       <c r="G70" s="1"/>
       <c r="H70" s="1"/>
       <c r="I70" s="1"/>
       <c r="J70" s="1"/>
       <c r="K70" s="1"/>
       <c r="L70" s="1"/>
       <c r="M70" s="1"/>
       <c r="N70" s="1"/>
       <c r="O70" s="1"/>
       <c r="P70" s="1"/>
       <c r="Q70" s="1"/>
       <c r="R70" s="1"/>
       <c r="S70" s="1"/>
       <c r="T70" s="1"/>
       <c r="U70" s="1"/>
       <c r="V70" s="1"/>
       <c r="W70" s="1"/>
       <c r="X70" s="1"/>
       <c r="Y70" s="1"/>
       <c r="Z70" s="1"/>
       <c r="AA70" s="1"/>
       <c r="AB70" s="1"/>
       <c r="AC70" s="1"/>
       <c r="AD70" s="1"/>
       <c r="AE70" s="1"/>
       <c r="AF70" s="1"/>
       <c r="AG70" s="1"/>
       <c r="AH70" s="1"/>
       <c r="AI70" s="1"/>
-      <c r="AJ70" s="9"/>
-[...1 lines deleted...]
-    <row r="71" spans="1:37" ht="20.25" x14ac:dyDescent="0.3">
+      <c r="AJ70" s="1"/>
+      <c r="AK70" s="9"/>
+    </row>
+    <row r="71" spans="1:39" ht="20.25" x14ac:dyDescent="0.3">
       <c r="B71" s="41" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C71" s="28"/>
       <c r="D71" s="28"/>
       <c r="E71" s="28"/>
       <c r="F71" s="28"/>
       <c r="G71" s="28"/>
       <c r="H71" s="28"/>
       <c r="I71" s="28"/>
       <c r="J71" s="28"/>
       <c r="K71" s="28"/>
       <c r="L71" s="28"/>
       <c r="M71" s="28"/>
       <c r="N71" s="28"/>
       <c r="O71" s="28"/>
       <c r="P71" s="28"/>
       <c r="Q71" s="28"/>
       <c r="R71" s="28"/>
       <c r="S71" s="28"/>
       <c r="T71" s="28"/>
       <c r="U71" s="28"/>
       <c r="V71" s="18"/>
       <c r="W71" s="18"/>
       <c r="X71" s="18"/>
       <c r="Y71" s="18"/>
       <c r="Z71" s="18"/>
       <c r="AA71" s="18"/>
       <c r="AB71" s="18"/>
       <c r="AC71" s="18"/>
       <c r="AD71" s="18"/>
       <c r="AE71" s="18"/>
       <c r="AF71" s="18"/>
       <c r="AG71" s="18"/>
       <c r="AH71" s="18"/>
       <c r="AI71" s="18"/>
       <c r="AJ71" s="18"/>
-    </row>
-    <row r="72" spans="1:37" s="32" customFormat="1" ht="24" x14ac:dyDescent="0.2">
+      <c r="AK71" s="18"/>
+    </row>
+    <row r="72" spans="1:39" s="32" customFormat="1" ht="24" x14ac:dyDescent="0.2">
       <c r="B72" s="33" t="s">
         <v>25</v>
       </c>
       <c r="C72" s="34">
         <v>1993</v>
       </c>
       <c r="D72" s="34">
         <v>1994</v>
       </c>
       <c r="E72" s="34">
         <v>1995</v>
       </c>
       <c r="F72" s="34">
         <v>1996</v>
       </c>
       <c r="G72" s="34">
         <v>1997</v>
       </c>
       <c r="H72" s="34">
         <v>1998</v>
       </c>
       <c r="I72" s="34">
         <v>1999</v>
       </c>
       <c r="J72" s="35">
@@ -7949,55 +8056,58 @@
       </c>
       <c r="AB72" s="34">
         <v>2018</v>
       </c>
       <c r="AC72" s="34">
         <v>2019</v>
       </c>
       <c r="AD72" s="34">
         <v>2020</v>
       </c>
       <c r="AE72" s="34">
         <v>2021</v>
       </c>
       <c r="AF72" s="34">
         <v>2022</v>
       </c>
       <c r="AG72" s="34">
         <v>2023</v>
       </c>
       <c r="AH72" s="34">
         <v>2024</v>
       </c>
       <c r="AI72" s="34">
         <v>2025</v>
       </c>
-      <c r="AJ72" s="93" t="s">
-[...3 lines deleted...]
-    <row r="73" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AJ72" s="34">
+        <v>2026</v>
+      </c>
+      <c r="AK72" s="93" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="73" spans="1:39" x14ac:dyDescent="0.25">
       <c r="B73" s="36" t="s">
         <v>9</v>
       </c>
       <c r="C73" s="71">
         <v>17057</v>
       </c>
       <c r="D73" s="71">
         <v>18872</v>
       </c>
       <c r="E73" s="71">
         <v>21902</v>
       </c>
       <c r="F73" s="71">
         <v>13469</v>
       </c>
       <c r="G73" s="71">
         <v>19422</v>
       </c>
       <c r="H73" s="72">
         <v>21508</v>
       </c>
       <c r="I73" s="72">
         <v>20331</v>
       </c>
       <c r="J73" s="71">
@@ -8056,55 +8166,58 @@
       </c>
       <c r="AB73" s="71">
         <v>10642</v>
       </c>
       <c r="AC73" s="71">
         <v>23036</v>
       </c>
       <c r="AD73" s="71">
         <v>21879</v>
       </c>
       <c r="AE73" s="71">
         <v>1334</v>
       </c>
       <c r="AF73" s="71">
         <v>6607</v>
       </c>
       <c r="AG73" s="71">
         <v>22562</v>
       </c>
       <c r="AH73" s="71">
         <v>27100</v>
       </c>
       <c r="AI73" s="71">
         <v>30758</v>
       </c>
-      <c r="AJ73" s="37">
-[...3 lines deleted...]
-    <row r="74" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AJ73" s="71">
+        <v>36970</v>
+      </c>
+      <c r="AK73" s="37">
+        <v>0.20196371675661617</v>
+      </c>
+    </row>
+    <row r="74" spans="1:39" x14ac:dyDescent="0.25">
       <c r="B74" s="36" t="s">
         <v>10</v>
       </c>
       <c r="C74" s="73">
         <v>17745</v>
       </c>
       <c r="D74" s="73">
         <v>19653</v>
       </c>
       <c r="E74" s="73">
         <v>21015</v>
       </c>
       <c r="F74" s="73">
         <v>15103</v>
       </c>
       <c r="G74" s="73">
         <v>18250</v>
       </c>
       <c r="H74" s="74">
         <v>20052</v>
       </c>
       <c r="I74" s="74">
         <v>18755</v>
       </c>
       <c r="J74" s="73">
@@ -8163,55 +8276,58 @@
       </c>
       <c r="AB74" s="73">
         <v>9764</v>
       </c>
       <c r="AC74" s="73">
         <v>22066</v>
       </c>
       <c r="AD74" s="73">
         <v>23311</v>
       </c>
       <c r="AE74" s="73">
         <v>1274</v>
       </c>
       <c r="AF74" s="73">
         <v>8671</v>
       </c>
       <c r="AG74" s="73">
         <v>21711</v>
       </c>
       <c r="AH74" s="73">
         <v>24834</v>
       </c>
       <c r="AI74" s="73">
         <v>31660</v>
       </c>
-      <c r="AJ74" s="37">
-[...3 lines deleted...]
-    <row r="75" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AJ74" s="73">
+        <v>33596</v>
+      </c>
+      <c r="AK74" s="37">
+        <v>6.1149715729627289E-2</v>
+      </c>
+    </row>
+    <row r="75" spans="1:39" x14ac:dyDescent="0.25">
       <c r="B75" s="36" t="s">
         <v>46</v>
       </c>
       <c r="C75" s="73">
         <v>16435</v>
       </c>
       <c r="D75" s="73">
         <v>20929</v>
       </c>
       <c r="E75" s="73">
         <v>22605</v>
       </c>
       <c r="F75" s="73">
         <v>14834</v>
       </c>
       <c r="G75" s="73">
         <v>22936</v>
       </c>
       <c r="H75" s="74">
         <v>21886</v>
       </c>
       <c r="I75" s="74">
         <v>22869</v>
       </c>
       <c r="J75" s="73">
@@ -8270,55 +8386,58 @@
       </c>
       <c r="AB75" s="73">
         <v>13001</v>
       </c>
       <c r="AC75" s="73">
         <v>26888</v>
       </c>
       <c r="AD75" s="73">
         <v>11571</v>
       </c>
       <c r="AE75" s="73">
         <v>2493</v>
       </c>
       <c r="AF75" s="73">
         <v>10526</v>
       </c>
       <c r="AG75" s="73">
         <v>22579</v>
       </c>
       <c r="AH75" s="73">
         <v>28721</v>
       </c>
       <c r="AI75" s="73">
         <v>29951</v>
       </c>
-      <c r="AJ75" s="37">
-[...3 lines deleted...]
-    <row r="76" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AJ75" s="73">
+        <v>41122</v>
+      </c>
+      <c r="AK75" s="37">
+        <v>0.37297586057226806</v>
+      </c>
+    </row>
+    <row r="76" spans="1:39" x14ac:dyDescent="0.25">
       <c r="B76" s="38" t="s">
         <v>12</v>
       </c>
       <c r="C76" s="75">
         <v>51237</v>
       </c>
       <c r="D76" s="75">
         <v>59454</v>
       </c>
       <c r="E76" s="75">
         <v>65522</v>
       </c>
       <c r="F76" s="75">
         <v>43406</v>
       </c>
       <c r="G76" s="75">
         <v>60608</v>
       </c>
       <c r="H76" s="75">
         <v>63446</v>
       </c>
       <c r="I76" s="75">
         <v>61955</v>
       </c>
       <c r="J76" s="75">
@@ -8377,55 +8496,58 @@
       </c>
       <c r="AB76" s="75">
         <v>33407</v>
       </c>
       <c r="AC76" s="75">
         <v>71990</v>
       </c>
       <c r="AD76" s="75">
         <v>56761</v>
       </c>
       <c r="AE76" s="75">
         <v>5101</v>
       </c>
       <c r="AF76" s="75">
         <v>25804</v>
       </c>
       <c r="AG76" s="75">
         <v>66852</v>
       </c>
       <c r="AH76" s="75">
         <v>80655</v>
       </c>
       <c r="AI76" s="75">
         <v>92369</v>
       </c>
-      <c r="AJ76" s="39">
-[...3 lines deleted...]
-    <row r="77" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AJ76" s="75">
+        <v>111688</v>
+      </c>
+      <c r="AK76" s="39">
+        <v>0.20915025603828125</v>
+      </c>
+    </row>
+    <row r="77" spans="1:39" x14ac:dyDescent="0.25">
       <c r="B77" s="36" t="s">
         <v>47</v>
       </c>
       <c r="C77" s="73">
         <v>18383</v>
       </c>
       <c r="D77" s="73">
         <v>19659</v>
       </c>
       <c r="E77" s="73">
         <v>22246</v>
       </c>
       <c r="F77" s="73">
         <v>16635</v>
       </c>
       <c r="G77" s="73">
         <v>17831</v>
       </c>
       <c r="H77" s="74">
         <v>21045</v>
       </c>
       <c r="I77" s="74">
         <v>20860</v>
       </c>
       <c r="J77" s="73">
@@ -8484,55 +8606,58 @@
       </c>
       <c r="AB77" s="73">
         <v>12917</v>
       </c>
       <c r="AC77" s="73">
         <v>23842</v>
       </c>
       <c r="AD77" s="73">
         <v>14</v>
       </c>
       <c r="AE77" s="73">
         <v>1458</v>
       </c>
       <c r="AF77" s="73">
         <v>12057</v>
       </c>
       <c r="AG77" s="73">
         <v>21684</v>
       </c>
       <c r="AH77" s="73">
         <v>23983</v>
       </c>
       <c r="AI77" s="73">
         <v>26504</v>
       </c>
-      <c r="AJ77" s="37">
-[...3 lines deleted...]
-    <row r="78" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AJ77" s="73">
+        <v>35735</v>
+      </c>
+      <c r="AK77" s="37">
+        <v>0.34828705101116814</v>
+      </c>
+    </row>
+    <row r="78" spans="1:39" x14ac:dyDescent="0.25">
       <c r="B78" s="36" t="s">
         <v>14</v>
       </c>
       <c r="C78" s="73">
         <v>15301</v>
       </c>
       <c r="D78" s="73">
         <v>16872</v>
       </c>
       <c r="E78" s="73">
         <v>16973</v>
       </c>
       <c r="F78" s="73">
         <v>14983</v>
       </c>
       <c r="G78" s="73">
         <v>17136</v>
       </c>
       <c r="H78" s="74">
         <v>18694</v>
       </c>
       <c r="I78" s="74">
         <v>18264</v>
       </c>
       <c r="J78" s="73">
@@ -8591,55 +8716,54 @@
       </c>
       <c r="AB78" s="73">
         <v>13512</v>
       </c>
       <c r="AC78" s="73">
         <v>22773</v>
       </c>
       <c r="AD78" s="73">
         <v>10</v>
       </c>
       <c r="AE78" s="73">
         <v>717</v>
       </c>
       <c r="AF78" s="73">
         <v>10611</v>
       </c>
       <c r="AG78" s="73">
         <v>17993</v>
       </c>
       <c r="AH78" s="73">
         <v>24648</v>
       </c>
       <c r="AI78" s="73">
         <v>25608</v>
       </c>
-      <c r="AJ78" s="37">
-[...3 lines deleted...]
-    <row r="79" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AJ78" s="73"/>
+      <c r="AK78" s="37"/>
+    </row>
+    <row r="79" spans="1:39" x14ac:dyDescent="0.25">
       <c r="B79" s="36" t="s">
         <v>48</v>
       </c>
       <c r="C79" s="73">
         <v>13010</v>
       </c>
       <c r="D79" s="73">
         <v>13885</v>
       </c>
       <c r="E79" s="73">
         <v>15007</v>
       </c>
       <c r="F79" s="73">
         <v>12878</v>
       </c>
       <c r="G79" s="73">
         <v>14349</v>
       </c>
       <c r="H79" s="74">
         <v>15877</v>
       </c>
       <c r="I79" s="74">
         <v>16282</v>
       </c>
       <c r="J79" s="73">
@@ -8698,55 +8822,54 @@
       </c>
       <c r="AB79" s="73">
         <v>12671</v>
       </c>
       <c r="AC79" s="73">
         <v>20743</v>
       </c>
       <c r="AD79" s="73">
         <v>145</v>
       </c>
       <c r="AE79" s="73">
         <v>2150</v>
       </c>
       <c r="AF79" s="73">
         <v>11091</v>
       </c>
       <c r="AG79" s="73">
         <v>16419</v>
       </c>
       <c r="AH79" s="73">
         <v>24681</v>
       </c>
       <c r="AI79" s="73">
         <v>26015</v>
       </c>
-      <c r="AJ79" s="37">
-[...3 lines deleted...]
-    <row r="80" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="AJ79" s="73"/>
+      <c r="AK79" s="37"/>
+    </row>
+    <row r="80" spans="1:39" x14ac:dyDescent="0.25">
       <c r="B80" s="38" t="s">
         <v>16</v>
       </c>
       <c r="C80" s="75">
         <v>46694</v>
       </c>
       <c r="D80" s="75">
         <v>50416</v>
       </c>
       <c r="E80" s="75">
         <v>54226</v>
       </c>
       <c r="F80" s="75">
         <v>44496</v>
       </c>
       <c r="G80" s="75">
         <v>49316</v>
       </c>
       <c r="H80" s="75">
         <v>55616</v>
       </c>
       <c r="I80" s="75">
         <v>55406</v>
       </c>
       <c r="J80" s="75">
@@ -8805,55 +8928,56 @@
       </c>
       <c r="AB80" s="75">
         <v>39100</v>
       </c>
       <c r="AC80" s="75">
         <v>67358</v>
       </c>
       <c r="AD80" s="75">
         <v>169</v>
       </c>
       <c r="AE80" s="75">
         <v>4325</v>
       </c>
       <c r="AF80" s="75">
         <v>33759</v>
       </c>
       <c r="AG80" s="75">
         <v>56096</v>
       </c>
       <c r="AH80" s="75">
         <v>73312</v>
       </c>
       <c r="AI80" s="75">
         <v>78127</v>
       </c>
-      <c r="AJ80" s="39">
-[...3 lines deleted...]
-    <row r="81" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AJ80" s="75">
+        <v>35735</v>
+      </c>
+      <c r="AK80" s="39"/>
+    </row>
+    <row r="81" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B81" s="36" t="s">
         <v>49</v>
       </c>
       <c r="C81" s="73">
         <v>17667</v>
       </c>
       <c r="D81" s="73">
         <v>19374</v>
       </c>
       <c r="E81" s="73">
         <v>18868</v>
       </c>
       <c r="F81" s="73">
         <v>13415</v>
       </c>
       <c r="G81" s="73">
         <v>18582</v>
       </c>
       <c r="H81" s="74">
         <v>19180</v>
       </c>
       <c r="I81" s="74">
         <v>21162</v>
       </c>
       <c r="J81" s="73">
@@ -8912,55 +9036,54 @@
       </c>
       <c r="AB81" s="73">
         <v>15948</v>
       </c>
       <c r="AC81" s="73">
         <v>24883</v>
       </c>
       <c r="AD81" s="73">
         <v>123</v>
       </c>
       <c r="AE81" s="73">
         <v>5843</v>
       </c>
       <c r="AF81" s="73">
         <v>12942</v>
       </c>
       <c r="AG81" s="73">
         <v>19471</v>
       </c>
       <c r="AH81" s="73">
         <v>25450</v>
       </c>
       <c r="AI81" s="73">
         <v>30423</v>
       </c>
-      <c r="AJ81" s="37">
-[...3 lines deleted...]
-    <row r="82" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AJ81" s="73"/>
+      <c r="AK81" s="37"/>
+    </row>
+    <row r="82" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B82" s="36" t="s">
         <v>50</v>
       </c>
       <c r="C82" s="73">
         <v>18924</v>
       </c>
       <c r="D82" s="73">
         <v>21300</v>
       </c>
       <c r="E82" s="73">
         <v>22018</v>
       </c>
       <c r="F82" s="73">
         <v>18597</v>
       </c>
       <c r="G82" s="73">
         <v>21238</v>
       </c>
       <c r="H82" s="74">
         <v>21337</v>
       </c>
       <c r="I82" s="74">
         <v>23064</v>
       </c>
       <c r="J82" s="73">
@@ -9019,55 +9142,54 @@
       </c>
       <c r="AB82" s="73">
         <v>18363</v>
       </c>
       <c r="AC82" s="73">
         <v>25237</v>
       </c>
       <c r="AD82" s="73">
         <v>127</v>
       </c>
       <c r="AE82" s="73">
         <v>3393</v>
       </c>
       <c r="AF82" s="73">
         <v>13013</v>
       </c>
       <c r="AG82" s="73">
         <v>18028</v>
       </c>
       <c r="AH82" s="73">
         <v>23353</v>
       </c>
       <c r="AI82" s="73">
         <v>25794</v>
       </c>
-      <c r="AJ82" s="37">
-[...3 lines deleted...]
-    <row r="83" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AJ82" s="73"/>
+      <c r="AK82" s="37"/>
+    </row>
+    <row r="83" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B83" s="36" t="s">
         <v>19</v>
       </c>
       <c r="C83" s="73">
         <v>11615</v>
       </c>
       <c r="D83" s="73">
         <v>12308</v>
       </c>
       <c r="E83" s="73">
         <v>5875</v>
       </c>
       <c r="F83" s="73">
         <v>8971</v>
       </c>
       <c r="G83" s="73">
         <v>9696</v>
       </c>
       <c r="H83" s="74">
         <v>10239</v>
       </c>
       <c r="I83" s="74">
         <v>12422</v>
       </c>
       <c r="J83" s="73">
@@ -9126,55 +9248,54 @@
       </c>
       <c r="AB83" s="73">
         <v>10248</v>
       </c>
       <c r="AC83" s="73">
         <v>10386</v>
       </c>
       <c r="AD83" s="73">
         <v>119</v>
       </c>
       <c r="AE83" s="73">
         <v>1188</v>
       </c>
       <c r="AF83" s="73">
         <v>6915</v>
       </c>
       <c r="AG83" s="73">
         <v>10283</v>
       </c>
       <c r="AH83" s="73">
         <v>13155</v>
       </c>
       <c r="AI83" s="73">
         <v>12880</v>
       </c>
-      <c r="AJ83" s="37">
-[...3 lines deleted...]
-    <row r="84" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AJ83" s="73"/>
+      <c r="AK83" s="37"/>
+    </row>
+    <row r="84" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B84" s="38" t="s">
         <v>20</v>
       </c>
       <c r="C84" s="75">
         <v>48206</v>
       </c>
       <c r="D84" s="75">
         <v>52982</v>
       </c>
       <c r="E84" s="75">
         <v>46761</v>
       </c>
       <c r="F84" s="75">
         <v>40983</v>
       </c>
       <c r="G84" s="75">
         <v>49516</v>
       </c>
       <c r="H84" s="75">
         <v>50756</v>
       </c>
       <c r="I84" s="75">
         <v>56648</v>
       </c>
       <c r="J84" s="75">
@@ -9233,55 +9354,54 @@
       </c>
       <c r="AB84" s="75">
         <v>44559</v>
       </c>
       <c r="AC84" s="75">
         <v>60506</v>
       </c>
       <c r="AD84" s="75">
         <v>369</v>
       </c>
       <c r="AE84" s="75">
         <v>10424</v>
       </c>
       <c r="AF84" s="75">
         <v>32870</v>
       </c>
       <c r="AG84" s="75">
         <v>47782</v>
       </c>
       <c r="AH84" s="75">
         <v>61958</v>
       </c>
       <c r="AI84" s="75">
         <v>69097</v>
       </c>
-      <c r="AJ84" s="39">
-[...3 lines deleted...]
-    <row r="85" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AJ84" s="75"/>
+      <c r="AK84" s="39"/>
+    </row>
+    <row r="85" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B85" s="36" t="s">
         <v>21</v>
       </c>
       <c r="C85" s="73">
         <v>14012</v>
       </c>
       <c r="D85" s="73">
         <v>15399</v>
       </c>
       <c r="E85" s="73">
         <v>6685</v>
       </c>
       <c r="F85" s="73">
         <v>12587</v>
       </c>
       <c r="G85" s="73">
         <v>13524</v>
       </c>
       <c r="H85" s="74">
         <v>13751</v>
       </c>
       <c r="I85" s="74">
         <v>12907</v>
       </c>
       <c r="J85" s="73">
@@ -9337,54 +9457,57 @@
       </c>
       <c r="AA85" s="73">
         <v>3006</v>
       </c>
       <c r="AB85" s="73">
         <v>11676</v>
       </c>
       <c r="AC85" s="73">
         <v>13731</v>
       </c>
       <c r="AD85" s="73">
         <v>265</v>
       </c>
       <c r="AE85" s="73">
         <v>1857</v>
       </c>
       <c r="AF85" s="73">
         <v>10531</v>
       </c>
       <c r="AG85" s="73">
         <v>10596</v>
       </c>
       <c r="AH85" s="73">
         <v>15190</v>
       </c>
-      <c r="AI85" s="73"/>
-[...2 lines deleted...]
-    <row r="86" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AI85" s="73">
+        <v>14255</v>
+      </c>
+      <c r="AJ85" s="73"/>
+      <c r="AK85" s="37"/>
+    </row>
+    <row r="86" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B86" s="36" t="s">
         <v>22</v>
       </c>
       <c r="C86" s="73">
         <v>16103</v>
       </c>
       <c r="D86" s="73">
         <v>17241</v>
       </c>
       <c r="E86" s="73">
         <v>8304</v>
       </c>
       <c r="F86" s="73">
         <v>15368</v>
       </c>
       <c r="G86" s="73">
         <v>17106</v>
       </c>
       <c r="H86" s="74">
         <v>14423</v>
       </c>
       <c r="I86" s="74">
         <v>11750</v>
       </c>
       <c r="J86" s="73">
@@ -9440,54 +9563,57 @@
       </c>
       <c r="AA86" s="73">
         <v>6481</v>
       </c>
       <c r="AB86" s="73">
         <v>15553</v>
       </c>
       <c r="AC86" s="73">
         <v>20005</v>
       </c>
       <c r="AD86" s="73">
         <v>839</v>
       </c>
       <c r="AE86" s="73">
         <v>5298</v>
       </c>
       <c r="AF86" s="73">
         <v>15079</v>
       </c>
       <c r="AG86" s="73">
         <v>18575</v>
       </c>
       <c r="AH86" s="73">
         <v>21986</v>
       </c>
-      <c r="AI86" s="73"/>
-[...2 lines deleted...]
-    <row r="87" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AI86" s="73">
+        <v>25554</v>
+      </c>
+      <c r="AJ86" s="73"/>
+      <c r="AK86" s="37"/>
+    </row>
+    <row r="87" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B87" s="36" t="s">
         <v>23</v>
       </c>
       <c r="C87" s="73">
         <v>20781</v>
       </c>
       <c r="D87" s="73">
         <v>23197</v>
       </c>
       <c r="E87" s="73">
         <v>14604</v>
       </c>
       <c r="F87" s="73">
         <v>20139</v>
       </c>
       <c r="G87" s="73">
         <v>22619</v>
       </c>
       <c r="H87" s="74">
         <v>20935</v>
       </c>
       <c r="I87" s="74">
         <v>20451</v>
       </c>
       <c r="J87" s="73">
@@ -9543,54 +9669,57 @@
       </c>
       <c r="AA87" s="73">
         <v>10782</v>
       </c>
       <c r="AB87" s="73">
         <v>23358</v>
       </c>
       <c r="AC87" s="73">
         <v>24373</v>
       </c>
       <c r="AD87" s="73">
         <v>1611</v>
       </c>
       <c r="AE87" s="73">
         <v>7937</v>
       </c>
       <c r="AF87" s="73">
         <v>21404</v>
       </c>
       <c r="AG87" s="73">
         <v>26579</v>
       </c>
       <c r="AH87" s="73">
         <v>31757</v>
       </c>
-      <c r="AI87" s="73"/>
-[...2 lines deleted...]
-    <row r="88" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AI87" s="73">
+        <v>37712</v>
+      </c>
+      <c r="AJ87" s="73"/>
+      <c r="AK87" s="37"/>
+    </row>
+    <row r="88" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B88" s="38" t="s">
         <v>24</v>
       </c>
       <c r="C88" s="75">
         <v>50896</v>
       </c>
       <c r="D88" s="75">
         <v>55837</v>
       </c>
       <c r="E88" s="75">
         <v>29593</v>
       </c>
       <c r="F88" s="75">
         <v>48094</v>
       </c>
       <c r="G88" s="75">
         <v>53249</v>
       </c>
       <c r="H88" s="75">
         <v>49109</v>
       </c>
       <c r="I88" s="75">
         <v>45108</v>
       </c>
       <c r="J88" s="75">
@@ -9646,54 +9775,57 @@
       </c>
       <c r="AA88" s="75">
         <v>20269</v>
       </c>
       <c r="AB88" s="75">
         <v>50587</v>
       </c>
       <c r="AC88" s="75">
         <v>58109</v>
       </c>
       <c r="AD88" s="75">
         <v>2715</v>
       </c>
       <c r="AE88" s="75">
         <v>15092</v>
       </c>
       <c r="AF88" s="75">
         <v>47014</v>
       </c>
       <c r="AG88" s="75">
         <v>55750</v>
       </c>
       <c r="AH88" s="75">
         <v>68933</v>
       </c>
-      <c r="AI88" s="75"/>
-[...2 lines deleted...]
-    <row r="89" spans="2:37" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="AI88" s="75">
+        <v>77521</v>
+      </c>
+      <c r="AJ88" s="75"/>
+      <c r="AK88" s="39"/>
+    </row>
+    <row r="89" spans="2:38" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B89" s="40" t="s">
         <v>7</v>
       </c>
       <c r="C89" s="76">
         <v>197033</v>
       </c>
       <c r="D89" s="76">
         <v>218689</v>
       </c>
       <c r="E89" s="76">
         <v>196101</v>
       </c>
       <c r="F89" s="76">
         <v>176979</v>
       </c>
       <c r="G89" s="76">
         <v>212689</v>
       </c>
       <c r="H89" s="76">
         <v>218927</v>
       </c>
       <c r="I89" s="76">
         <v>219117</v>
       </c>
       <c r="J89" s="76">
@@ -9750,122 +9882,127 @@
       <c r="AA89" s="76">
         <v>221796</v>
       </c>
       <c r="AB89" s="76">
         <v>167653</v>
       </c>
       <c r="AC89" s="76">
         <v>257963</v>
       </c>
       <c r="AD89" s="76">
         <v>60014</v>
       </c>
       <c r="AE89" s="76">
         <v>34942</v>
       </c>
       <c r="AF89" s="76">
         <v>139447</v>
       </c>
       <c r="AG89" s="76">
         <v>226480</v>
       </c>
       <c r="AH89" s="76">
         <v>284858</v>
       </c>
       <c r="AI89" s="76">
-        <v>239593</v>
-[...3 lines deleted...]
-    <row r="90" spans="2:37" x14ac:dyDescent="0.25">
+        <v>317114</v>
+      </c>
+      <c r="AJ89" s="76">
+        <v>147423</v>
+      </c>
+      <c r="AK89" s="66"/>
+    </row>
+    <row r="90" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B90" s="1"/>
       <c r="C90" s="19"/>
       <c r="D90" s="19"/>
       <c r="E90" s="19"/>
       <c r="F90" s="19"/>
       <c r="G90" s="19"/>
       <c r="H90" s="19"/>
       <c r="I90" s="19"/>
       <c r="J90" s="19"/>
       <c r="K90" s="19"/>
       <c r="L90" s="19"/>
       <c r="M90" s="19"/>
       <c r="N90" s="19"/>
       <c r="O90" s="19"/>
       <c r="P90" s="19"/>
       <c r="Q90" s="5"/>
       <c r="R90" s="2"/>
       <c r="AB90" s="11"/>
       <c r="AC90" s="11"/>
       <c r="AD90" s="11"/>
       <c r="AE90" s="11"/>
       <c r="AF90" s="11"/>
       <c r="AG90" s="11"/>
       <c r="AH90" s="11"/>
       <c r="AI90" s="11"/>
       <c r="AJ90" s="11"/>
-    </row>
-    <row r="91" spans="2:37" ht="20.25" x14ac:dyDescent="0.3">
+      <c r="AK90" s="11"/>
+    </row>
+    <row r="91" spans="2:38" ht="20.25" x14ac:dyDescent="0.3">
       <c r="B91" s="41" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C91" s="28"/>
       <c r="D91" s="28"/>
       <c r="E91" s="28"/>
       <c r="F91" s="28"/>
       <c r="G91" s="28"/>
       <c r="H91" s="28"/>
       <c r="I91" s="28"/>
       <c r="J91" s="28"/>
       <c r="K91" s="28"/>
       <c r="L91" s="28"/>
       <c r="M91" s="28"/>
       <c r="N91" s="28"/>
       <c r="O91" s="28"/>
       <c r="P91" s="28"/>
       <c r="Q91" s="28"/>
       <c r="R91" s="28"/>
       <c r="S91" s="28"/>
       <c r="T91" s="28"/>
       <c r="U91" s="28"/>
       <c r="V91" s="18"/>
       <c r="W91" s="18"/>
       <c r="X91" s="18"/>
       <c r="Y91" s="18"/>
       <c r="Z91" s="18"/>
       <c r="AA91" s="18"/>
       <c r="AB91" s="18"/>
       <c r="AC91" s="18"/>
       <c r="AD91" s="18"/>
       <c r="AE91" s="18"/>
       <c r="AF91" s="18"/>
       <c r="AG91" s="18"/>
       <c r="AH91" s="18"/>
       <c r="AI91" s="18"/>
       <c r="AJ91" s="18"/>
-    </row>
-    <row r="92" spans="2:37" s="32" customFormat="1" ht="24.75" x14ac:dyDescent="0.25">
+      <c r="AK91" s="18"/>
+    </row>
+    <row r="92" spans="2:38" s="32" customFormat="1" ht="24.75" x14ac:dyDescent="0.25">
       <c r="B92" s="33" t="s">
         <v>25</v>
       </c>
       <c r="C92" s="34">
         <v>1993</v>
       </c>
       <c r="D92" s="34">
         <v>1994</v>
       </c>
       <c r="E92" s="34">
         <v>1995</v>
       </c>
       <c r="F92" s="34">
         <v>1996</v>
       </c>
       <c r="G92" s="34">
         <v>1997</v>
       </c>
       <c r="H92" s="34">
         <v>1998</v>
       </c>
       <c r="I92" s="34">
         <v>1999</v>
       </c>
       <c r="J92" s="35">
@@ -9924,56 +10061,59 @@
       </c>
       <c r="AB92" s="34">
         <v>2018</v>
       </c>
       <c r="AC92" s="34">
         <v>2019</v>
       </c>
       <c r="AD92" s="34">
         <v>2020</v>
       </c>
       <c r="AE92" s="34">
         <v>2021</v>
       </c>
       <c r="AF92" s="34">
         <v>2022</v>
       </c>
       <c r="AG92" s="34">
         <v>2023</v>
       </c>
       <c r="AH92" s="34">
         <v>2024</v>
       </c>
       <c r="AI92" s="34">
         <v>2025</v>
       </c>
-      <c r="AJ92" s="93" t="s">
-[...4 lines deleted...]
-    <row r="93" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AJ92" s="34">
+        <v>2026</v>
+      </c>
+      <c r="AK92" s="93" t="s">
+        <v>80</v>
+      </c>
+      <c r="AL92" s="27"/>
+    </row>
+    <row r="93" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B93" s="36" t="s">
         <v>9</v>
       </c>
       <c r="C93" s="71">
         <v>17780</v>
       </c>
       <c r="D93" s="71">
         <v>19411</v>
       </c>
       <c r="E93" s="71">
         <v>22310</v>
       </c>
       <c r="F93" s="71">
         <v>13231</v>
       </c>
       <c r="G93" s="71">
         <v>19670</v>
       </c>
       <c r="H93" s="72">
         <v>21622</v>
       </c>
       <c r="I93" s="72">
         <v>20606</v>
       </c>
       <c r="J93" s="71">
@@ -10032,55 +10172,58 @@
       </c>
       <c r="AB93" s="71">
         <v>9963</v>
       </c>
       <c r="AC93" s="71">
         <v>24034</v>
       </c>
       <c r="AD93" s="71">
         <v>23147</v>
       </c>
       <c r="AE93" s="71">
         <v>1650</v>
       </c>
       <c r="AF93" s="71">
         <v>7396</v>
       </c>
       <c r="AG93" s="71">
         <v>23428</v>
       </c>
       <c r="AH93" s="71">
         <v>27727</v>
       </c>
       <c r="AI93" s="71">
         <v>31294</v>
       </c>
-      <c r="AJ93" s="37">
-[...3 lines deleted...]
-    <row r="94" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AJ93" s="71">
+        <v>40915</v>
+      </c>
+      <c r="AK93" s="37">
+        <v>0.30743912571099891</v>
+      </c>
+    </row>
+    <row r="94" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B94" s="36" t="s">
         <v>10</v>
       </c>
       <c r="C94" s="73">
         <v>17362</v>
       </c>
       <c r="D94" s="73">
         <v>19166</v>
       </c>
       <c r="E94" s="73">
         <v>20282</v>
       </c>
       <c r="F94" s="73">
         <v>14878</v>
       </c>
       <c r="G94" s="73">
         <v>17539</v>
       </c>
       <c r="H94" s="74">
         <v>19858</v>
       </c>
       <c r="I94" s="74">
         <v>18082</v>
       </c>
       <c r="J94" s="73">
@@ -10139,55 +10282,58 @@
       </c>
       <c r="AB94" s="73">
         <v>9487</v>
       </c>
       <c r="AC94" s="73">
         <v>21613</v>
       </c>
       <c r="AD94" s="73">
         <v>22456</v>
       </c>
       <c r="AE94" s="73">
         <v>1179</v>
       </c>
       <c r="AF94" s="73">
         <v>8063</v>
       </c>
       <c r="AG94" s="73">
         <v>21345</v>
       </c>
       <c r="AH94" s="73">
         <v>24806</v>
       </c>
       <c r="AI94" s="73">
         <v>29061</v>
       </c>
-      <c r="AJ94" s="37">
-[...3 lines deleted...]
-    <row r="95" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AJ94" s="73">
+        <v>33231</v>
+      </c>
+      <c r="AK94" s="37">
+        <v>0.14349127696913389</v>
+      </c>
+    </row>
+    <row r="95" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B95" s="36" t="s">
         <v>46</v>
       </c>
       <c r="C95" s="73">
         <v>16870</v>
       </c>
       <c r="D95" s="73">
         <v>20641</v>
       </c>
       <c r="E95" s="73">
         <v>23140</v>
       </c>
       <c r="F95" s="73">
         <v>14818</v>
       </c>
       <c r="G95" s="73">
         <v>23072</v>
       </c>
       <c r="H95" s="74">
         <v>22380</v>
       </c>
       <c r="I95" s="74">
         <v>22173</v>
       </c>
       <c r="J95" s="73">
@@ -10246,55 +10392,58 @@
       </c>
       <c r="AB95" s="73">
         <v>12189</v>
       </c>
       <c r="AC95" s="73">
         <v>26748</v>
       </c>
       <c r="AD95" s="73">
         <v>13154</v>
       </c>
       <c r="AE95" s="73">
         <v>1890</v>
       </c>
       <c r="AF95" s="73">
         <v>10701</v>
       </c>
       <c r="AG95" s="73">
         <v>22822</v>
       </c>
       <c r="AH95" s="73">
         <v>28323</v>
       </c>
       <c r="AI95" s="73">
         <v>30572</v>
       </c>
-      <c r="AJ95" s="37">
-[...3 lines deleted...]
-    <row r="96" spans="2:37" x14ac:dyDescent="0.25">
+      <c r="AJ95" s="73">
+        <v>40395</v>
+      </c>
+      <c r="AK95" s="37">
+        <v>0.32130707837236688</v>
+      </c>
+    </row>
+    <row r="96" spans="2:38" x14ac:dyDescent="0.25">
       <c r="B96" s="38" t="s">
         <v>12</v>
       </c>
       <c r="C96" s="75">
         <v>52013</v>
       </c>
       <c r="D96" s="75">
         <v>59218</v>
       </c>
       <c r="E96" s="75">
         <v>65732</v>
       </c>
       <c r="F96" s="75">
         <v>42927</v>
       </c>
       <c r="G96" s="75">
         <v>60281</v>
       </c>
       <c r="H96" s="75">
         <v>63860</v>
       </c>
       <c r="I96" s="75">
         <v>60861</v>
       </c>
       <c r="J96" s="75">
@@ -10353,55 +10502,58 @@
       </c>
       <c r="AB96" s="75">
         <v>31639</v>
       </c>
       <c r="AC96" s="75">
         <v>72395</v>
       </c>
       <c r="AD96" s="75">
         <v>58757</v>
       </c>
       <c r="AE96" s="75">
         <v>4719</v>
       </c>
       <c r="AF96" s="75">
         <v>26160</v>
       </c>
       <c r="AG96" s="75">
         <v>67595</v>
       </c>
       <c r="AH96" s="75">
         <v>80856</v>
       </c>
       <c r="AI96" s="75">
         <v>90927</v>
       </c>
-      <c r="AJ96" s="39">
-[...3 lines deleted...]
-    <row r="97" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AJ96" s="75">
+        <v>114541</v>
+      </c>
+      <c r="AK96" s="39">
+        <v>0.25970283854080745</v>
+      </c>
+    </row>
+    <row r="97" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B97" s="36" t="s">
         <v>47</v>
       </c>
       <c r="C97" s="73">
         <v>18377</v>
       </c>
       <c r="D97" s="73">
         <v>20032</v>
       </c>
       <c r="E97" s="73">
         <v>22433</v>
       </c>
       <c r="F97" s="73">
         <v>16538</v>
       </c>
       <c r="G97" s="73">
         <v>17737</v>
       </c>
       <c r="H97" s="74">
         <v>20647</v>
       </c>
       <c r="I97" s="74">
         <v>21284</v>
       </c>
       <c r="J97" s="73">
@@ -10460,55 +10612,58 @@
       </c>
       <c r="AB97" s="73">
         <v>13765</v>
       </c>
       <c r="AC97" s="73">
         <v>24706</v>
       </c>
       <c r="AD97" s="73">
         <v>275</v>
       </c>
       <c r="AE97" s="73">
         <v>2418</v>
       </c>
       <c r="AF97" s="73">
         <v>12897</v>
       </c>
       <c r="AG97" s="73">
         <v>21655</v>
       </c>
       <c r="AH97" s="73">
         <v>25658</v>
       </c>
       <c r="AI97" s="73">
         <v>27449</v>
       </c>
-      <c r="AJ97" s="37">
-[...3 lines deleted...]
-    <row r="98" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AJ97" s="73">
+        <v>37598</v>
+      </c>
+      <c r="AK97" s="37">
+        <v>0.36974024554628582</v>
+      </c>
+    </row>
+    <row r="98" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B98" s="36" t="s">
         <v>14</v>
       </c>
       <c r="C98" s="73">
         <v>14936</v>
       </c>
       <c r="D98" s="73">
         <v>16677</v>
       </c>
       <c r="E98" s="73">
         <v>16617</v>
       </c>
       <c r="F98" s="73">
         <v>14848</v>
       </c>
       <c r="G98" s="73">
         <v>16714</v>
       </c>
       <c r="H98" s="74">
         <v>18621</v>
       </c>
       <c r="I98" s="74">
         <v>18073</v>
       </c>
       <c r="J98" s="73">
@@ -10567,55 +10722,54 @@
       </c>
       <c r="AB98" s="73">
         <v>12712</v>
       </c>
       <c r="AC98" s="73">
         <v>21900</v>
       </c>
       <c r="AD98" s="73">
         <v>72</v>
       </c>
       <c r="AE98" s="73">
         <v>661</v>
       </c>
       <c r="AF98" s="73">
         <v>10362</v>
       </c>
       <c r="AG98" s="73">
         <v>17805</v>
       </c>
       <c r="AH98" s="73">
         <v>23923</v>
       </c>
       <c r="AI98" s="73">
         <v>25672</v>
       </c>
-      <c r="AJ98" s="37">
-[...3 lines deleted...]
-    <row r="99" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AJ98" s="73"/>
+      <c r="AK98" s="37"/>
+    </row>
+    <row r="99" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B99" s="36" t="s">
         <v>48</v>
       </c>
       <c r="C99" s="73">
         <v>12828</v>
       </c>
       <c r="D99" s="73">
         <v>13631</v>
       </c>
       <c r="E99" s="73">
         <v>15808</v>
       </c>
       <c r="F99" s="73">
         <v>12455</v>
       </c>
       <c r="G99" s="73">
         <v>14383</v>
       </c>
       <c r="H99" s="74">
         <v>15542</v>
       </c>
       <c r="I99" s="74">
         <v>16231</v>
       </c>
       <c r="J99" s="73">
@@ -10674,55 +10828,54 @@
       </c>
       <c r="AB99" s="73">
         <v>13094</v>
       </c>
       <c r="AC99" s="73">
         <v>20743</v>
       </c>
       <c r="AD99" s="73">
         <v>98</v>
       </c>
       <c r="AE99" s="73">
         <v>2268</v>
       </c>
       <c r="AF99" s="73">
         <v>11001</v>
       </c>
       <c r="AG99" s="73">
         <v>16441</v>
       </c>
       <c r="AH99" s="73">
         <v>24928</v>
       </c>
       <c r="AI99" s="73">
         <v>25650</v>
       </c>
-      <c r="AJ99" s="37">
-[...3 lines deleted...]
-    <row r="100" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AJ99" s="73"/>
+      <c r="AK99" s="37"/>
+    </row>
+    <row r="100" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B100" s="38" t="s">
         <v>16</v>
       </c>
       <c r="C100" s="75">
         <v>46141</v>
       </c>
       <c r="D100" s="75">
         <v>50340</v>
       </c>
       <c r="E100" s="75">
         <v>54858</v>
       </c>
       <c r="F100" s="75">
         <v>43841</v>
       </c>
       <c r="G100" s="75">
         <v>48834</v>
       </c>
       <c r="H100" s="75">
         <v>54810</v>
       </c>
       <c r="I100" s="75">
         <v>55588</v>
       </c>
       <c r="J100" s="75">
@@ -10781,55 +10934,56 @@
       </c>
       <c r="AB100" s="75">
         <v>39571</v>
       </c>
       <c r="AC100" s="75">
         <v>67349</v>
       </c>
       <c r="AD100" s="75">
         <v>445</v>
       </c>
       <c r="AE100" s="75">
         <v>5347</v>
       </c>
       <c r="AF100" s="75">
         <v>34260</v>
       </c>
       <c r="AG100" s="75">
         <v>55901</v>
       </c>
       <c r="AH100" s="75">
         <v>74509</v>
       </c>
       <c r="AI100" s="75">
         <v>78771</v>
       </c>
-      <c r="AJ100" s="39">
-[...3 lines deleted...]
-    <row r="101" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AJ100" s="75">
+        <v>37598</v>
+      </c>
+      <c r="AK100" s="39"/>
+    </row>
+    <row r="101" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B101" s="36" t="s">
         <v>49</v>
       </c>
       <c r="C101" s="73">
         <v>15998</v>
       </c>
       <c r="D101" s="73">
         <v>17617</v>
       </c>
       <c r="E101" s="73">
         <v>18288</v>
       </c>
       <c r="F101" s="73">
         <v>12547</v>
       </c>
       <c r="G101" s="73">
         <v>17464</v>
       </c>
       <c r="H101" s="74">
         <v>18067</v>
       </c>
       <c r="I101" s="74">
         <v>19336</v>
       </c>
       <c r="J101" s="73">
@@ -10888,55 +11042,54 @@
       </c>
       <c r="AB101" s="73">
         <v>15165</v>
       </c>
       <c r="AC101" s="73">
         <v>24168</v>
       </c>
       <c r="AD101" s="73">
         <v>250</v>
       </c>
       <c r="AE101" s="73">
         <v>5104</v>
       </c>
       <c r="AF101" s="73">
         <v>11975</v>
       </c>
       <c r="AG101" s="73">
         <v>19101</v>
       </c>
       <c r="AH101" s="73">
         <v>24368</v>
       </c>
       <c r="AI101" s="73">
         <v>29626</v>
       </c>
-      <c r="AJ101" s="37">
-[...3 lines deleted...]
-    <row r="102" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AJ101" s="73"/>
+      <c r="AK101" s="37"/>
+    </row>
+    <row r="102" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B102" s="36" t="s">
         <v>50</v>
       </c>
       <c r="C102" s="73">
         <v>20241</v>
       </c>
       <c r="D102" s="73">
         <v>22906</v>
       </c>
       <c r="E102" s="73">
         <v>22409</v>
       </c>
       <c r="F102" s="73">
         <v>19176</v>
       </c>
       <c r="G102" s="73">
         <v>21983</v>
       </c>
       <c r="H102" s="74">
         <v>22352</v>
       </c>
       <c r="I102" s="74">
         <v>24516</v>
       </c>
       <c r="J102" s="73">
@@ -10995,55 +11148,54 @@
       </c>
       <c r="AB102" s="73">
         <v>19694</v>
       </c>
       <c r="AC102" s="73">
         <v>27367</v>
       </c>
       <c r="AD102" s="73">
         <v>224</v>
       </c>
       <c r="AE102" s="73">
         <v>4675</v>
       </c>
       <c r="AF102" s="73">
         <v>15830</v>
       </c>
       <c r="AG102" s="73">
         <v>20277</v>
       </c>
       <c r="AH102" s="73">
         <v>26482</v>
       </c>
       <c r="AI102" s="73">
         <v>28889</v>
       </c>
-      <c r="AJ102" s="37">
-[...3 lines deleted...]
-    <row r="103" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AJ102" s="73"/>
+      <c r="AK102" s="37"/>
+    </row>
+    <row r="103" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B103" s="36" t="s">
         <v>19</v>
       </c>
       <c r="C103" s="73">
         <v>11484</v>
       </c>
       <c r="D103" s="73">
         <v>12189</v>
       </c>
       <c r="E103" s="73">
         <v>5968</v>
       </c>
       <c r="F103" s="73">
         <v>8867</v>
       </c>
       <c r="G103" s="73">
         <v>9628</v>
       </c>
       <c r="H103" s="74">
         <v>10492</v>
       </c>
       <c r="I103" s="74">
         <v>12266</v>
       </c>
       <c r="J103" s="73">
@@ -11102,55 +11254,54 @@
       </c>
       <c r="AB103" s="73">
         <v>9901</v>
       </c>
       <c r="AC103" s="73">
         <v>10651</v>
       </c>
       <c r="AD103" s="73">
         <v>154</v>
       </c>
       <c r="AE103" s="73">
         <v>1206</v>
       </c>
       <c r="AF103" s="73">
         <v>6879</v>
       </c>
       <c r="AG103" s="73">
         <v>9917</v>
       </c>
       <c r="AH103" s="73">
         <v>12667</v>
       </c>
       <c r="AI103" s="73">
         <v>12462</v>
       </c>
-      <c r="AJ103" s="37">
-[...3 lines deleted...]
-    <row r="104" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AJ103" s="73"/>
+      <c r="AK103" s="37"/>
+    </row>
+    <row r="104" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B104" s="38" t="s">
         <v>20</v>
       </c>
       <c r="C104" s="75">
         <v>47723</v>
       </c>
       <c r="D104" s="75">
         <v>52712</v>
       </c>
       <c r="E104" s="75">
         <v>46665</v>
       </c>
       <c r="F104" s="75">
         <v>40590</v>
       </c>
       <c r="G104" s="75">
         <v>49075</v>
       </c>
       <c r="H104" s="75">
         <v>50911</v>
       </c>
       <c r="I104" s="75">
         <v>56118</v>
       </c>
       <c r="J104" s="75">
@@ -11209,55 +11360,54 @@
       </c>
       <c r="AB104" s="75">
         <v>44760</v>
       </c>
       <c r="AC104" s="75">
         <v>62186</v>
       </c>
       <c r="AD104" s="75">
         <v>628</v>
       </c>
       <c r="AE104" s="75">
         <v>10985</v>
       </c>
       <c r="AF104" s="75">
         <v>34684</v>
       </c>
       <c r="AG104" s="75">
         <v>49295</v>
       </c>
       <c r="AH104" s="75">
         <v>63517</v>
       </c>
       <c r="AI104" s="75">
         <v>70977</v>
       </c>
-      <c r="AJ104" s="39">
-[...3 lines deleted...]
-    <row r="105" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AJ104" s="75"/>
+      <c r="AK104" s="39"/>
+    </row>
+    <row r="105" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B105" s="36" t="s">
         <v>21</v>
       </c>
       <c r="C105" s="73">
         <v>13391</v>
       </c>
       <c r="D105" s="73">
         <v>14577</v>
       </c>
       <c r="E105" s="73">
         <v>6483</v>
       </c>
       <c r="F105" s="73">
         <v>11939</v>
       </c>
       <c r="G105" s="73">
         <v>12866</v>
       </c>
       <c r="H105" s="74">
         <v>13098</v>
       </c>
       <c r="I105" s="74">
         <v>12212</v>
       </c>
       <c r="J105" s="73">
@@ -11313,54 +11463,57 @@
       </c>
       <c r="AA105" s="73">
         <v>2840</v>
       </c>
       <c r="AB105" s="73">
         <v>11178</v>
       </c>
       <c r="AC105" s="73">
         <v>12219</v>
       </c>
       <c r="AD105" s="73">
         <v>196</v>
       </c>
       <c r="AE105" s="73">
         <v>1471</v>
       </c>
       <c r="AF105" s="73">
         <v>9291</v>
       </c>
       <c r="AG105" s="73">
         <v>9377</v>
       </c>
       <c r="AH105" s="73">
         <v>13968</v>
       </c>
-      <c r="AI105" s="73"/>
-[...2 lines deleted...]
-    <row r="106" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AI105" s="73">
+        <v>13101</v>
+      </c>
+      <c r="AJ105" s="73"/>
+      <c r="AK105" s="37"/>
+    </row>
+    <row r="106" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B106" s="36" t="s">
         <v>22</v>
       </c>
       <c r="C106" s="73">
         <v>15703</v>
       </c>
       <c r="D106" s="73">
         <v>17189</v>
       </c>
       <c r="E106" s="73">
         <v>7802</v>
       </c>
       <c r="F106" s="73">
         <v>14754</v>
       </c>
       <c r="G106" s="73">
         <v>16396</v>
       </c>
       <c r="H106" s="74">
         <v>13654</v>
       </c>
       <c r="I106" s="74">
         <v>12013</v>
       </c>
       <c r="J106" s="73">
@@ -11416,54 +11569,57 @@
       </c>
       <c r="AA106" s="73">
         <v>6163</v>
       </c>
       <c r="AB106" s="73">
         <v>14854</v>
       </c>
       <c r="AC106" s="73">
         <v>19225</v>
       </c>
       <c r="AD106" s="73">
         <v>671</v>
       </c>
       <c r="AE106" s="73">
         <v>4740</v>
       </c>
       <c r="AF106" s="73">
         <v>14859</v>
       </c>
       <c r="AG106" s="73">
         <v>17642</v>
       </c>
       <c r="AH106" s="73">
         <v>20892</v>
       </c>
-      <c r="AI106" s="73"/>
-[...2 lines deleted...]
-    <row r="107" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AI106" s="73">
+        <v>24433</v>
+      </c>
+      <c r="AJ106" s="73"/>
+      <c r="AK106" s="37"/>
+    </row>
+    <row r="107" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B107" s="36" t="s">
         <v>23</v>
       </c>
       <c r="C107" s="73">
         <v>19566</v>
       </c>
       <c r="D107" s="73">
         <v>21787</v>
       </c>
       <c r="E107" s="73">
         <v>13681</v>
       </c>
       <c r="F107" s="73">
         <v>19154</v>
       </c>
       <c r="G107" s="73">
         <v>21412</v>
       </c>
       <c r="H107" s="74">
         <v>19624</v>
       </c>
       <c r="I107" s="74">
         <v>18968</v>
       </c>
       <c r="J107" s="73">
@@ -11519,54 +11675,57 @@
       </c>
       <c r="AA107" s="73">
         <v>10666</v>
       </c>
       <c r="AB107" s="73">
         <v>21440</v>
       </c>
       <c r="AC107" s="73">
         <v>22481</v>
       </c>
       <c r="AD107" s="73">
         <v>1139</v>
       </c>
       <c r="AE107" s="73">
         <v>6426</v>
       </c>
       <c r="AF107" s="73">
         <v>19841</v>
       </c>
       <c r="AG107" s="73">
         <v>24932</v>
       </c>
       <c r="AH107" s="73">
         <v>30199</v>
       </c>
-      <c r="AI107" s="73"/>
-[...2 lines deleted...]
-    <row r="108" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AI107" s="73">
+        <v>35283</v>
+      </c>
+      <c r="AJ107" s="73"/>
+      <c r="AK107" s="37"/>
+    </row>
+    <row r="108" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B108" s="38" t="s">
         <v>24</v>
       </c>
       <c r="C108" s="75">
         <v>48660</v>
       </c>
       <c r="D108" s="75">
         <v>53553</v>
       </c>
       <c r="E108" s="75">
         <v>27966</v>
       </c>
       <c r="F108" s="75">
         <v>45847</v>
       </c>
       <c r="G108" s="75">
         <v>50674</v>
       </c>
       <c r="H108" s="75">
         <v>46376</v>
       </c>
       <c r="I108" s="75">
         <v>43192</v>
       </c>
       <c r="J108" s="75">
@@ -11622,54 +11781,57 @@
       </c>
       <c r="AA108" s="75">
         <v>19669</v>
       </c>
       <c r="AB108" s="75">
         <v>47472</v>
       </c>
       <c r="AC108" s="75">
         <v>53925</v>
       </c>
       <c r="AD108" s="75">
         <v>2006</v>
       </c>
       <c r="AE108" s="75">
         <v>12637</v>
       </c>
       <c r="AF108" s="75">
         <v>43991</v>
       </c>
       <c r="AG108" s="75">
         <v>51951</v>
       </c>
       <c r="AH108" s="75">
         <v>65059</v>
       </c>
-      <c r="AI108" s="75"/>
-[...2 lines deleted...]
-    <row r="109" spans="2:36" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="AI108" s="75">
+        <v>72817</v>
+      </c>
+      <c r="AJ108" s="75"/>
+      <c r="AK108" s="39"/>
+    </row>
+    <row r="109" spans="2:37" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B109" s="40" t="s">
         <v>7</v>
       </c>
       <c r="C109" s="76">
         <v>194536</v>
       </c>
       <c r="D109" s="76">
         <v>215823</v>
       </c>
       <c r="E109" s="76">
         <v>195221</v>
       </c>
       <c r="F109" s="76">
         <v>173205</v>
       </c>
       <c r="G109" s="76">
         <v>208864</v>
       </c>
       <c r="H109" s="76">
         <v>215957</v>
       </c>
       <c r="I109" s="76">
         <v>215759</v>
       </c>
       <c r="J109" s="76">
@@ -11726,113 +11888,117 @@
       <c r="AA109" s="76">
         <v>225214</v>
       </c>
       <c r="AB109" s="76">
         <v>163442</v>
       </c>
       <c r="AC109" s="76">
         <v>255855</v>
       </c>
       <c r="AD109" s="76">
         <v>61836</v>
       </c>
       <c r="AE109" s="76">
         <v>33688</v>
       </c>
       <c r="AF109" s="76">
         <v>139095</v>
       </c>
       <c r="AG109" s="76">
         <v>224742</v>
       </c>
       <c r="AH109" s="76">
         <v>283941</v>
       </c>
       <c r="AI109" s="76">
-        <v>240675</v>
-[...3 lines deleted...]
-    <row r="110" spans="2:36" x14ac:dyDescent="0.25">
+        <v>313492</v>
+      </c>
+      <c r="AJ109" s="76">
+        <v>152139</v>
+      </c>
+      <c r="AK109" s="66"/>
+    </row>
+    <row r="110" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B110" s="1"/>
       <c r="C110" s="19"/>
       <c r="D110" s="19"/>
       <c r="E110" s="19"/>
       <c r="F110" s="19"/>
       <c r="G110" s="19"/>
       <c r="H110" s="19"/>
       <c r="I110" s="19"/>
       <c r="J110" s="19"/>
       <c r="K110" s="19"/>
       <c r="L110" s="19"/>
       <c r="M110" s="19"/>
       <c r="N110" s="19"/>
       <c r="O110" s="19"/>
       <c r="P110" s="19"/>
       <c r="Q110" s="5"/>
-      <c r="AJ110" s="37"/>
-[...1 lines deleted...]
-    <row r="111" spans="2:36" ht="20.25" x14ac:dyDescent="0.3">
+      <c r="AK110" s="37"/>
+    </row>
+    <row r="111" spans="2:37" ht="20.25" x14ac:dyDescent="0.3">
       <c r="B111" s="41" t="s">
         <v>76</v>
       </c>
       <c r="C111" s="28"/>
       <c r="D111" s="28"/>
       <c r="E111" s="28"/>
       <c r="F111" s="28"/>
       <c r="G111" s="28"/>
       <c r="H111" s="28"/>
       <c r="I111" s="28"/>
       <c r="J111" s="28"/>
       <c r="K111" s="28"/>
       <c r="L111" s="28"/>
       <c r="M111" s="28"/>
       <c r="N111" s="5"/>
       <c r="O111" s="5"/>
       <c r="P111" s="5"/>
       <c r="Q111" s="5"/>
       <c r="R111" s="5"/>
       <c r="S111" s="5"/>
       <c r="T111" s="5"/>
       <c r="U111" s="5"/>
       <c r="V111" s="5"/>
       <c r="W111" s="5"/>
       <c r="X111" s="5"/>
       <c r="Y111" s="5"/>
       <c r="Z111" s="5"/>
       <c r="AA111" s="5"/>
       <c r="AB111" s="5"/>
       <c r="AC111" s="5"/>
       <c r="AD111" s="5"/>
       <c r="AE111" s="5"/>
       <c r="AF111" s="5"/>
       <c r="AG111" s="5"/>
       <c r="AH111" s="5"/>
       <c r="AI111" s="5"/>
       <c r="AJ111" s="5"/>
-    </row>
-    <row r="112" spans="2:36" s="32" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="AK111" s="5"/>
+    </row>
+    <row r="112" spans="2:37" s="32" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="B112" s="33" t="s">
         <v>25</v>
       </c>
       <c r="C112" s="34" t="s">
         <v>2</v>
       </c>
       <c r="D112" s="34" t="s">
         <v>4</v>
       </c>
       <c r="E112" s="34" t="s">
         <v>26</v>
       </c>
       <c r="F112" s="34" t="s">
         <v>5</v>
       </c>
       <c r="G112" s="34" t="s">
         <v>6</v>
       </c>
       <c r="H112" s="34" t="s">
         <v>27</v>
       </c>
       <c r="I112" s="34" t="s">
         <v>28</v>
       </c>
       <c r="J112" s="35" t="s">
@@ -11848,1165 +12014,1185 @@
         <v>31</v>
       </c>
       <c r="N112" s="5"/>
       <c r="O112" s="5"/>
       <c r="P112" s="5"/>
       <c r="Q112" s="5"/>
       <c r="R112" s="5"/>
       <c r="S112" s="5"/>
       <c r="T112" s="5"/>
       <c r="U112" s="5"/>
       <c r="V112" s="5"/>
       <c r="W112" s="5"/>
       <c r="X112" s="5"/>
       <c r="Y112" s="5"/>
       <c r="Z112" s="5"/>
       <c r="AA112" s="5"/>
       <c r="AB112" s="5"/>
       <c r="AC112" s="5"/>
       <c r="AD112" s="5"/>
       <c r="AE112" s="5"/>
       <c r="AF112" s="5"/>
       <c r="AG112" s="5"/>
       <c r="AH112" s="5"/>
       <c r="AI112" s="5"/>
       <c r="AJ112" s="5"/>
-    </row>
-    <row r="113" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK112" s="5"/>
+    </row>
+    <row r="113" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B113" s="36" t="s">
         <v>9</v>
       </c>
       <c r="C113" s="71">
-        <v>13080</v>
+        <v>14897</v>
       </c>
       <c r="D113" s="71">
-        <v>1753</v>
+        <v>2081</v>
       </c>
       <c r="E113" s="71">
-        <v>530</v>
+        <v>638</v>
       </c>
       <c r="F113" s="71">
-        <v>368</v>
+        <v>439</v>
       </c>
       <c r="G113" s="71">
-        <v>174</v>
+        <v>284</v>
       </c>
       <c r="H113" s="72">
-        <v>2281</v>
+        <v>2615</v>
       </c>
       <c r="I113" s="72">
-        <v>260</v>
+        <v>294</v>
       </c>
       <c r="J113" s="71">
-        <v>408</v>
+        <v>512</v>
       </c>
       <c r="K113" s="71">
-        <v>682</v>
+        <v>789</v>
       </c>
       <c r="L113" s="72">
-        <v>951</v>
+        <v>999</v>
       </c>
       <c r="M113" s="72">
-        <v>20487</v>
+        <v>23548</v>
       </c>
       <c r="N113" s="5"/>
       <c r="O113" s="5"/>
       <c r="P113" s="5"/>
       <c r="Q113" s="5"/>
       <c r="R113" s="5"/>
       <c r="S113" s="5"/>
       <c r="T113" s="5"/>
       <c r="U113" s="5"/>
       <c r="V113" s="5"/>
       <c r="W113" s="5"/>
       <c r="X113" s="5"/>
       <c r="Y113" s="5"/>
       <c r="Z113" s="5"/>
       <c r="AA113" s="5"/>
       <c r="AB113" s="5"/>
       <c r="AC113" s="5"/>
       <c r="AD113" s="5"/>
       <c r="AE113" s="5"/>
       <c r="AF113" s="5"/>
       <c r="AG113" s="5"/>
       <c r="AH113" s="5"/>
       <c r="AI113" s="5"/>
       <c r="AJ113" s="5"/>
-    </row>
-    <row r="114" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK113" s="5"/>
+    </row>
+    <row r="114" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B114" s="36" t="s">
         <v>10</v>
       </c>
       <c r="C114" s="73">
-        <v>12962</v>
+        <v>14910</v>
       </c>
       <c r="D114" s="73">
-        <v>1478</v>
+        <v>1766</v>
       </c>
       <c r="E114" s="73">
-        <v>476</v>
+        <v>710</v>
       </c>
       <c r="F114" s="73">
-        <v>206</v>
+        <v>318</v>
       </c>
       <c r="G114" s="73">
-        <v>98</v>
+        <v>252</v>
       </c>
       <c r="H114" s="74">
-        <v>1976</v>
+        <v>2935</v>
       </c>
       <c r="I114" s="74">
-        <v>288</v>
+        <v>357</v>
       </c>
       <c r="J114" s="73">
-        <v>540</v>
+        <v>436</v>
       </c>
       <c r="K114" s="73">
-        <v>737</v>
+        <v>679</v>
       </c>
       <c r="L114" s="74">
-        <v>751</v>
+        <v>723</v>
       </c>
       <c r="M114" s="74">
-        <v>19512</v>
+        <v>23086</v>
       </c>
       <c r="N114" s="5"/>
       <c r="O114" s="5"/>
       <c r="P114" s="5"/>
       <c r="Q114" s="5"/>
       <c r="R114" s="5"/>
       <c r="S114" s="5"/>
       <c r="T114" s="5"/>
       <c r="U114" s="5"/>
       <c r="V114" s="5"/>
       <c r="W114" s="5"/>
       <c r="X114" s="5"/>
       <c r="Y114" s="5"/>
       <c r="Z114" s="5"/>
       <c r="AA114" s="5"/>
       <c r="AB114" s="5"/>
       <c r="AC114" s="5"/>
       <c r="AD114" s="5"/>
       <c r="AE114" s="5"/>
       <c r="AF114" s="5"/>
       <c r="AG114" s="5"/>
       <c r="AH114" s="5"/>
       <c r="AI114" s="5"/>
       <c r="AJ114" s="5"/>
-    </row>
-    <row r="115" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK114" s="5"/>
+    </row>
+    <row r="115" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B115" s="36" t="s">
         <v>46</v>
       </c>
       <c r="C115" s="73">
-        <v>15357</v>
+        <v>15510</v>
       </c>
       <c r="D115" s="73">
-        <v>1458</v>
+        <v>1683</v>
       </c>
       <c r="E115" s="73">
-        <v>544</v>
+        <v>556</v>
       </c>
       <c r="F115" s="73">
-        <v>133</v>
+        <v>181</v>
       </c>
       <c r="G115" s="73">
-        <v>321</v>
+        <v>149</v>
       </c>
       <c r="H115" s="74">
-        <v>1520</v>
+        <v>1856</v>
       </c>
       <c r="I115" s="74">
-        <v>426</v>
+        <v>435</v>
       </c>
       <c r="J115" s="73">
-        <v>728</v>
+        <v>604</v>
       </c>
       <c r="K115" s="73">
-        <v>944</v>
+        <v>898</v>
       </c>
       <c r="L115" s="74">
-        <v>758</v>
+        <v>753</v>
       </c>
       <c r="M115" s="74">
-        <v>22189</v>
+        <v>22625</v>
       </c>
       <c r="N115" s="5"/>
       <c r="O115" s="5"/>
       <c r="P115" s="5"/>
       <c r="Q115" s="5"/>
       <c r="R115" s="5"/>
       <c r="S115" s="5"/>
       <c r="T115" s="5"/>
       <c r="U115" s="5"/>
       <c r="V115" s="5"/>
       <c r="W115" s="5"/>
       <c r="X115" s="5"/>
       <c r="Y115" s="5"/>
       <c r="Z115" s="5"/>
       <c r="AA115" s="5"/>
       <c r="AB115" s="5"/>
       <c r="AC115" s="5"/>
       <c r="AD115" s="5"/>
       <c r="AE115" s="5"/>
       <c r="AF115" s="5"/>
       <c r="AG115" s="5"/>
       <c r="AH115" s="5"/>
       <c r="AI115" s="5"/>
       <c r="AJ115" s="5"/>
-    </row>
-    <row r="116" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK115" s="5"/>
+    </row>
+    <row r="116" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B116" s="38" t="s">
         <v>12</v>
       </c>
       <c r="C116" s="75">
-        <v>41399</v>
+        <v>45317</v>
       </c>
       <c r="D116" s="75">
-        <v>4689</v>
+        <v>5530</v>
       </c>
       <c r="E116" s="75">
-        <v>1550</v>
+        <v>1904</v>
       </c>
       <c r="F116" s="75">
-        <v>707</v>
+        <v>938</v>
       </c>
       <c r="G116" s="75">
-        <v>593</v>
+        <v>685</v>
       </c>
       <c r="H116" s="75">
-        <v>5777</v>
+        <v>7406</v>
       </c>
       <c r="I116" s="75">
-        <v>974</v>
+        <v>1086</v>
       </c>
       <c r="J116" s="75">
-        <v>1676</v>
+        <v>1552</v>
       </c>
       <c r="K116" s="75">
-        <v>2363</v>
+        <v>2366</v>
       </c>
       <c r="L116" s="75">
-        <v>2460</v>
+        <v>2475</v>
       </c>
       <c r="M116" s="75">
-        <v>62188</v>
+        <v>69259</v>
       </c>
       <c r="N116" s="5"/>
       <c r="O116" s="5"/>
       <c r="P116" s="5"/>
       <c r="Q116" s="5"/>
       <c r="R116" s="5"/>
       <c r="S116" s="5"/>
       <c r="T116" s="5"/>
       <c r="U116" s="5"/>
       <c r="V116" s="5"/>
       <c r="W116" s="5"/>
       <c r="X116" s="5"/>
       <c r="Y116" s="5"/>
       <c r="Z116" s="5"/>
       <c r="AA116" s="5"/>
       <c r="AB116" s="5"/>
       <c r="AC116" s="5"/>
       <c r="AD116" s="5"/>
       <c r="AE116" s="5"/>
       <c r="AF116" s="5"/>
       <c r="AG116" s="5"/>
       <c r="AH116" s="5"/>
       <c r="AI116" s="5"/>
       <c r="AJ116" s="5"/>
-    </row>
-    <row r="117" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK116" s="5"/>
+    </row>
+    <row r="117" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B117" s="36" t="s">
         <v>47</v>
       </c>
       <c r="C117" s="73">
-        <v>12332</v>
+        <v>13128</v>
       </c>
       <c r="D117" s="73">
-        <v>1038</v>
+        <v>1189</v>
       </c>
       <c r="E117" s="73">
-        <v>454</v>
+        <v>545</v>
       </c>
       <c r="F117" s="73">
-        <v>119</v>
+        <v>256</v>
       </c>
       <c r="G117" s="73">
-        <v>68</v>
+        <v>241</v>
       </c>
       <c r="H117" s="74">
-        <v>1395</v>
+        <v>1712</v>
       </c>
       <c r="I117" s="74">
-        <v>302</v>
+        <v>447</v>
       </c>
       <c r="J117" s="73">
-        <v>527</v>
+        <v>632</v>
       </c>
       <c r="K117" s="73">
-        <v>854</v>
+        <v>1009</v>
       </c>
       <c r="L117" s="74">
-        <v>659</v>
+        <v>700</v>
       </c>
       <c r="M117" s="74">
-        <v>17748</v>
+        <v>19859</v>
       </c>
       <c r="N117" s="5"/>
       <c r="O117" s="5"/>
       <c r="P117" s="5"/>
       <c r="Q117" s="5"/>
       <c r="R117" s="5"/>
       <c r="S117" s="5"/>
       <c r="T117" s="5"/>
       <c r="U117" s="5"/>
       <c r="V117" s="5"/>
       <c r="W117" s="5"/>
       <c r="X117" s="5"/>
       <c r="Y117" s="5"/>
       <c r="Z117" s="5"/>
       <c r="AA117" s="5"/>
       <c r="AB117" s="5"/>
       <c r="AC117" s="5"/>
       <c r="AD117" s="5"/>
       <c r="AE117" s="5"/>
       <c r="AF117" s="5"/>
       <c r="AG117" s="5"/>
       <c r="AH117" s="5"/>
       <c r="AI117" s="5"/>
       <c r="AJ117" s="5"/>
-    </row>
-    <row r="118" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK117" s="5"/>
+    </row>
+    <row r="118" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B118" s="36" t="s">
         <v>14</v>
       </c>
       <c r="C118" s="73">
-        <v>12894</v>
+        <v>12966</v>
       </c>
       <c r="D118" s="73">
-        <v>733</v>
+        <v>885</v>
       </c>
       <c r="E118" s="73">
         <v>401</v>
       </c>
       <c r="F118" s="73">
-        <v>76</v>
+        <v>94</v>
       </c>
       <c r="G118" s="73">
-        <v>98</v>
+        <v>119</v>
       </c>
       <c r="H118" s="74">
-        <v>1021</v>
+        <v>1457</v>
       </c>
       <c r="I118" s="74">
-        <v>372</v>
+        <v>511</v>
       </c>
       <c r="J118" s="73">
-        <v>796</v>
+        <v>655</v>
       </c>
       <c r="K118" s="73">
-        <v>1058</v>
+        <v>978</v>
       </c>
       <c r="L118" s="74">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="M118" s="74">
-        <v>18116</v>
+        <v>18731</v>
       </c>
       <c r="N118" s="5"/>
       <c r="O118" s="5"/>
       <c r="P118" s="5"/>
       <c r="Q118" s="5"/>
       <c r="R118" s="5"/>
       <c r="S118" s="5"/>
       <c r="T118" s="5"/>
       <c r="U118" s="5"/>
       <c r="V118" s="5"/>
       <c r="W118" s="5"/>
       <c r="X118" s="5"/>
       <c r="Y118" s="5"/>
       <c r="Z118" s="5"/>
       <c r="AA118" s="5"/>
       <c r="AB118" s="5"/>
       <c r="AC118" s="5"/>
       <c r="AD118" s="5"/>
       <c r="AE118" s="5"/>
       <c r="AF118" s="5"/>
       <c r="AG118" s="5"/>
       <c r="AH118" s="5"/>
       <c r="AI118" s="5"/>
       <c r="AJ118" s="5"/>
-    </row>
-    <row r="119" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK118" s="5"/>
+    </row>
+    <row r="119" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B119" s="36" t="s">
         <v>48</v>
       </c>
       <c r="C119" s="73">
-        <v>13220</v>
+        <v>13693</v>
       </c>
       <c r="D119" s="73">
-        <v>485</v>
+        <v>857</v>
       </c>
       <c r="E119" s="73">
-        <v>319</v>
+        <v>405</v>
       </c>
       <c r="F119" s="73">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="G119" s="73">
-        <v>37</v>
+        <v>88</v>
       </c>
       <c r="H119" s="74">
-        <v>1265</v>
+        <v>1020</v>
       </c>
       <c r="I119" s="74">
-        <v>341</v>
+        <v>382</v>
       </c>
       <c r="J119" s="73">
-        <v>748</v>
+        <v>716</v>
       </c>
       <c r="K119" s="73">
-        <v>787</v>
+        <v>1057</v>
       </c>
       <c r="L119" s="74">
-        <v>803</v>
+        <v>684</v>
       </c>
       <c r="M119" s="74">
-        <v>18091</v>
+        <v>18992</v>
       </c>
       <c r="N119" s="5"/>
       <c r="O119" s="5"/>
       <c r="P119" s="5"/>
       <c r="Q119" s="5"/>
       <c r="R119" s="5"/>
       <c r="S119" s="5"/>
       <c r="T119" s="5"/>
       <c r="U119" s="5"/>
       <c r="V119" s="5"/>
       <c r="W119" s="5"/>
       <c r="X119" s="5"/>
       <c r="Y119" s="5"/>
       <c r="Z119" s="5"/>
       <c r="AA119" s="5"/>
       <c r="AB119" s="5"/>
       <c r="AC119" s="5"/>
       <c r="AD119" s="5"/>
       <c r="AE119" s="5"/>
       <c r="AF119" s="5"/>
       <c r="AG119" s="5"/>
       <c r="AH119" s="5"/>
       <c r="AI119" s="5"/>
       <c r="AJ119" s="5"/>
-    </row>
-    <row r="120" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK119" s="5"/>
+    </row>
+    <row r="120" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B120" s="38" t="s">
         <v>16</v>
       </c>
       <c r="C120" s="75">
-        <v>38446</v>
+        <v>39787</v>
       </c>
       <c r="D120" s="75">
-        <v>2256</v>
+        <v>2931</v>
       </c>
       <c r="E120" s="75">
-        <v>1174</v>
+        <v>1351</v>
       </c>
       <c r="F120" s="75">
-        <v>281</v>
+        <v>440</v>
       </c>
       <c r="G120" s="75">
-        <v>203</v>
+        <v>448</v>
       </c>
       <c r="H120" s="75">
-        <v>3681</v>
+        <v>4189</v>
       </c>
       <c r="I120" s="75">
-        <v>1015</v>
+        <v>1340</v>
       </c>
       <c r="J120" s="75">
-        <v>2071</v>
+        <v>2003</v>
       </c>
       <c r="K120" s="75">
-        <v>2699</v>
+        <v>3044</v>
       </c>
       <c r="L120" s="75">
-        <v>2129</v>
+        <v>2049</v>
       </c>
       <c r="M120" s="75">
-        <v>53955</v>
+        <v>57582</v>
       </c>
       <c r="N120" s="5"/>
       <c r="O120" s="5"/>
       <c r="P120" s="5"/>
       <c r="Q120" s="5"/>
       <c r="R120" s="5"/>
       <c r="S120" s="5"/>
       <c r="T120" s="5"/>
       <c r="U120" s="5"/>
       <c r="V120" s="5"/>
       <c r="W120" s="5"/>
       <c r="X120" s="5"/>
       <c r="Y120" s="5"/>
       <c r="Z120" s="5"/>
       <c r="AA120" s="5"/>
       <c r="AB120" s="5"/>
       <c r="AC120" s="5"/>
       <c r="AD120" s="5"/>
       <c r="AE120" s="5"/>
       <c r="AF120" s="5"/>
       <c r="AG120" s="5"/>
       <c r="AH120" s="5"/>
       <c r="AI120" s="5"/>
       <c r="AJ120" s="5"/>
-    </row>
-    <row r="121" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK120" s="5"/>
+    </row>
+    <row r="121" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B121" s="36" t="s">
         <v>49</v>
       </c>
       <c r="C121" s="73">
-        <v>12654</v>
+        <v>15523</v>
       </c>
       <c r="D121" s="73">
-        <v>502</v>
+        <v>967</v>
       </c>
       <c r="E121" s="73">
-        <v>482</v>
+        <v>489</v>
       </c>
       <c r="F121" s="73">
-        <v>82</v>
+        <v>125</v>
       </c>
       <c r="G121" s="73">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="H121" s="74">
-        <v>931</v>
+        <v>1650</v>
       </c>
       <c r="I121" s="74">
-        <v>611</v>
+        <v>559</v>
       </c>
       <c r="J121" s="73">
-        <v>957</v>
+        <v>873</v>
       </c>
       <c r="K121" s="73">
-        <v>1546</v>
+        <v>1550</v>
       </c>
       <c r="L121" s="74">
-        <v>751</v>
+        <v>763</v>
       </c>
       <c r="M121" s="74">
-        <v>18567</v>
+        <v>22561</v>
       </c>
       <c r="N121" s="5"/>
       <c r="O121" s="5"/>
       <c r="P121" s="5"/>
       <c r="Q121" s="5"/>
       <c r="R121" s="5"/>
       <c r="S121" s="5"/>
       <c r="T121" s="5"/>
       <c r="U121" s="5"/>
       <c r="V121" s="5"/>
       <c r="W121" s="5"/>
       <c r="X121" s="5"/>
       <c r="Y121" s="5"/>
       <c r="Z121" s="5"/>
       <c r="AA121" s="5"/>
       <c r="AB121" s="5"/>
       <c r="AC121" s="5"/>
       <c r="AD121" s="5"/>
       <c r="AE121" s="5"/>
       <c r="AF121" s="5"/>
       <c r="AG121" s="5"/>
       <c r="AH121" s="5"/>
       <c r="AI121" s="5"/>
       <c r="AJ121" s="5"/>
-    </row>
-    <row r="122" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK121" s="5"/>
+    </row>
+    <row r="122" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B122" s="36" t="s">
         <v>50</v>
       </c>
       <c r="C122" s="73">
-        <v>8727</v>
+        <v>10310</v>
       </c>
       <c r="D122" s="73">
-        <v>560</v>
+        <v>524</v>
       </c>
       <c r="E122" s="73">
-        <v>422</v>
+        <v>412</v>
       </c>
       <c r="F122" s="73">
-        <v>201</v>
+        <v>217</v>
       </c>
       <c r="G122" s="73">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="H122" s="74">
-        <v>1682</v>
+        <v>1762</v>
       </c>
       <c r="I122" s="74">
-        <v>1047</v>
+        <v>1063</v>
       </c>
       <c r="J122" s="73">
-        <v>1021</v>
+        <v>1130</v>
       </c>
       <c r="K122" s="73">
-        <v>1750</v>
+        <v>1963</v>
       </c>
       <c r="L122" s="74">
-        <v>426</v>
+        <v>492</v>
       </c>
       <c r="M122" s="74">
-        <v>15869</v>
+        <v>17905</v>
       </c>
       <c r="N122" s="87"/>
       <c r="O122" s="5"/>
       <c r="P122" s="5"/>
       <c r="Q122" s="5"/>
       <c r="R122" s="5"/>
       <c r="S122" s="5"/>
       <c r="T122" s="5"/>
       <c r="U122" s="5"/>
       <c r="V122" s="5"/>
       <c r="W122" s="5"/>
       <c r="X122" s="5"/>
       <c r="Y122" s="5"/>
       <c r="Z122" s="5"/>
       <c r="AA122" s="5"/>
       <c r="AB122" s="5"/>
       <c r="AC122" s="5"/>
       <c r="AD122" s="5"/>
       <c r="AE122" s="5"/>
       <c r="AF122" s="5"/>
       <c r="AG122" s="5"/>
       <c r="AH122" s="5"/>
       <c r="AI122" s="5"/>
       <c r="AJ122" s="5"/>
-    </row>
-    <row r="123" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK122" s="5"/>
+    </row>
+    <row r="123" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B123" s="36" t="s">
         <v>19</v>
       </c>
       <c r="C123" s="73">
-        <v>3752</v>
+        <v>3657</v>
       </c>
       <c r="D123" s="73">
-        <v>263</v>
+        <v>370</v>
       </c>
       <c r="E123" s="73">
-        <v>168</v>
+        <v>193</v>
       </c>
       <c r="F123" s="73">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="G123" s="73">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="H123" s="74">
-        <v>654</v>
+        <v>441</v>
       </c>
       <c r="I123" s="74">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="J123" s="73">
-        <v>489</v>
+        <v>365</v>
       </c>
       <c r="K123" s="73">
-        <v>809</v>
+        <v>914</v>
       </c>
       <c r="L123" s="74">
-        <v>266</v>
+        <v>238</v>
       </c>
       <c r="M123" s="74">
-        <v>6690</v>
+        <v>6453</v>
       </c>
       <c r="N123" s="87"/>
       <c r="O123" s="5"/>
       <c r="P123" s="5"/>
       <c r="Q123" s="5"/>
       <c r="R123" s="5"/>
       <c r="S123" s="5"/>
       <c r="T123" s="5"/>
       <c r="U123" s="5"/>
       <c r="V123" s="5"/>
       <c r="W123" s="5"/>
       <c r="X123" s="5"/>
       <c r="Y123" s="5"/>
       <c r="Z123" s="5"/>
       <c r="AA123" s="5"/>
       <c r="AB123" s="5"/>
       <c r="AC123" s="5"/>
       <c r="AD123" s="5"/>
       <c r="AE123" s="5"/>
       <c r="AF123" s="5"/>
       <c r="AG123" s="5"/>
       <c r="AH123" s="5"/>
       <c r="AI123" s="5"/>
       <c r="AJ123" s="5"/>
-    </row>
-    <row r="124" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK123" s="5"/>
+    </row>
+    <row r="124" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B124" s="38" t="s">
         <v>20</v>
       </c>
       <c r="C124" s="75">
-        <v>25133</v>
+        <v>29490</v>
       </c>
       <c r="D124" s="75">
-        <v>1325</v>
+        <v>1861</v>
       </c>
       <c r="E124" s="75">
-        <v>1072</v>
+        <v>1094</v>
       </c>
       <c r="F124" s="75">
-        <v>314</v>
+        <v>363</v>
       </c>
       <c r="G124" s="75">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="H124" s="75">
-        <v>3267</v>
+        <v>3853</v>
       </c>
       <c r="I124" s="75">
-        <v>1899</v>
+        <v>1865</v>
       </c>
       <c r="J124" s="75">
-        <v>2467</v>
+        <v>2368</v>
       </c>
       <c r="K124" s="75">
-        <v>4105</v>
+        <v>4427</v>
       </c>
       <c r="L124" s="75">
-        <v>1443</v>
+        <v>1493</v>
       </c>
       <c r="M124" s="75">
-        <v>41126</v>
+        <v>46919</v>
       </c>
       <c r="N124" s="87"/>
       <c r="O124" s="5"/>
       <c r="P124" s="5"/>
       <c r="Q124" s="5"/>
       <c r="R124" s="5"/>
       <c r="S124" s="5"/>
       <c r="T124" s="5"/>
       <c r="U124" s="5"/>
       <c r="V124" s="5"/>
       <c r="W124" s="5"/>
       <c r="X124" s="5"/>
       <c r="Y124" s="5"/>
       <c r="Z124" s="5"/>
       <c r="AA124" s="5"/>
       <c r="AB124" s="5"/>
       <c r="AC124" s="5"/>
       <c r="AD124" s="5"/>
       <c r="AE124" s="5"/>
       <c r="AF124" s="5"/>
       <c r="AG124" s="5"/>
       <c r="AH124" s="5"/>
       <c r="AI124" s="5"/>
       <c r="AJ124" s="5"/>
-    </row>
-    <row r="125" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK124" s="5"/>
+    </row>
+    <row r="125" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B125" s="36" t="s">
         <v>21</v>
       </c>
       <c r="C125" s="73">
-        <v>5048</v>
+        <v>5074</v>
       </c>
       <c r="D125" s="73">
-        <v>368</v>
+        <v>378</v>
       </c>
       <c r="E125" s="73">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="F125" s="73">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="G125" s="73">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="H125" s="74">
-        <v>734</v>
+        <v>640</v>
       </c>
       <c r="I125" s="74">
-        <v>341</v>
+        <v>278</v>
       </c>
       <c r="J125" s="73">
-        <v>845</v>
+        <v>361</v>
       </c>
       <c r="K125" s="73">
-        <v>978</v>
+        <v>842</v>
       </c>
       <c r="L125" s="74">
-        <v>428</v>
+        <v>344</v>
       </c>
       <c r="M125" s="74">
-        <v>9105</v>
+        <v>8271</v>
       </c>
       <c r="N125" s="87"/>
       <c r="O125" s="5"/>
       <c r="P125" s="5"/>
       <c r="Q125" s="5"/>
       <c r="R125" s="5"/>
       <c r="S125" s="5"/>
       <c r="T125" s="5"/>
-      <c r="U125" s="5"/>
+      <c r="U125" s="51"/>
       <c r="V125" s="5"/>
       <c r="W125" s="5"/>
       <c r="X125" s="5"/>
       <c r="Y125" s="5"/>
       <c r="Z125" s="5"/>
       <c r="AA125" s="5"/>
       <c r="AB125" s="5"/>
       <c r="AC125" s="5"/>
       <c r="AD125" s="5"/>
       <c r="AE125" s="5"/>
       <c r="AF125" s="5"/>
       <c r="AG125" s="5"/>
       <c r="AH125" s="5"/>
       <c r="AI125" s="5"/>
       <c r="AJ125" s="5"/>
-    </row>
-    <row r="126" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK125" s="5"/>
+    </row>
+    <row r="126" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B126" s="36" t="s">
         <v>22</v>
       </c>
       <c r="C126" s="73">
-        <v>10872</v>
+        <v>12288</v>
       </c>
       <c r="D126" s="73">
-        <v>1230</v>
+        <v>1517</v>
       </c>
       <c r="E126" s="73">
-        <v>395</v>
+        <v>423</v>
       </c>
       <c r="F126" s="73">
-        <v>130</v>
+        <v>174</v>
       </c>
       <c r="G126" s="73">
-        <v>112</v>
+        <v>178</v>
       </c>
       <c r="H126" s="74">
-        <v>1360</v>
+        <v>1596</v>
       </c>
       <c r="I126" s="74">
-        <v>309</v>
+        <v>362</v>
       </c>
       <c r="J126" s="73">
-        <v>504</v>
+        <v>535</v>
       </c>
       <c r="K126" s="73">
-        <v>716</v>
+        <v>992</v>
       </c>
       <c r="L126" s="74">
-        <v>623</v>
+        <v>783</v>
       </c>
       <c r="M126" s="74">
-        <v>16251</v>
+        <v>18848</v>
       </c>
       <c r="N126" s="87"/>
       <c r="O126" s="5"/>
       <c r="P126" s="5"/>
       <c r="Q126" s="5"/>
       <c r="R126" s="5"/>
       <c r="S126" s="5"/>
       <c r="T126" s="5"/>
       <c r="U126" s="5"/>
       <c r="V126" s="5"/>
       <c r="W126" s="5"/>
       <c r="X126" s="5"/>
       <c r="Y126" s="5"/>
       <c r="Z126" s="5"/>
       <c r="AA126" s="5"/>
       <c r="AB126" s="5"/>
       <c r="AC126" s="5"/>
       <c r="AD126" s="5"/>
       <c r="AE126" s="5"/>
       <c r="AF126" s="5"/>
       <c r="AG126" s="5"/>
       <c r="AH126" s="5"/>
       <c r="AI126" s="5"/>
       <c r="AJ126" s="5"/>
-    </row>
-    <row r="127" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK126" s="5"/>
+    </row>
+    <row r="127" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B127" s="36" t="s">
         <v>23</v>
       </c>
       <c r="C127" s="73">
-        <v>15784</v>
+        <v>19188</v>
       </c>
       <c r="D127" s="73">
-        <v>1927</v>
+        <v>2406</v>
       </c>
       <c r="E127" s="73">
-        <v>951</v>
+        <v>795</v>
       </c>
       <c r="F127" s="73">
-        <v>304</v>
+        <v>475</v>
       </c>
       <c r="G127" s="73">
-        <v>274</v>
+        <v>363</v>
       </c>
       <c r="H127" s="74">
-        <v>1744</v>
+        <v>2581</v>
       </c>
       <c r="I127" s="74">
-        <v>325</v>
+        <v>375</v>
       </c>
       <c r="J127" s="73">
-        <v>543</v>
+        <v>551</v>
       </c>
       <c r="K127" s="73">
-        <v>1010</v>
+        <v>997</v>
       </c>
       <c r="L127" s="74">
-        <v>1009</v>
+        <v>1124</v>
       </c>
       <c r="M127" s="74">
-        <v>23871</v>
+        <v>28855</v>
       </c>
       <c r="N127" s="87"/>
       <c r="O127" s="5"/>
       <c r="P127" s="5"/>
       <c r="Q127" s="5"/>
       <c r="R127" s="5"/>
       <c r="S127" s="5"/>
       <c r="T127" s="5"/>
       <c r="U127" s="5"/>
       <c r="V127" s="5"/>
       <c r="W127" s="5"/>
       <c r="X127" s="5"/>
       <c r="Y127" s="5"/>
       <c r="Z127" s="5"/>
       <c r="AA127" s="5"/>
       <c r="AB127" s="5"/>
       <c r="AC127" s="5"/>
       <c r="AD127" s="5"/>
       <c r="AE127" s="5"/>
       <c r="AF127" s="5"/>
       <c r="AG127" s="5"/>
       <c r="AH127" s="5"/>
       <c r="AI127" s="5"/>
       <c r="AJ127" s="5"/>
-    </row>
-    <row r="128" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK127" s="5"/>
+    </row>
+    <row r="128" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B128" s="38" t="s">
         <v>24</v>
       </c>
       <c r="C128" s="75">
-        <v>31704</v>
+        <v>36550</v>
       </c>
       <c r="D128" s="75">
-        <v>3525</v>
+        <v>4301</v>
       </c>
       <c r="E128" s="75">
-        <v>1627</v>
+        <v>1496</v>
       </c>
       <c r="F128" s="75">
-        <v>475</v>
+        <v>689</v>
       </c>
       <c r="G128" s="75">
-        <v>427</v>
+        <v>577</v>
       </c>
       <c r="H128" s="75">
-        <v>3838</v>
+        <v>4817</v>
       </c>
       <c r="I128" s="75">
-        <v>975</v>
+        <v>1015</v>
       </c>
       <c r="J128" s="75">
-        <v>1892</v>
+        <v>1447</v>
       </c>
       <c r="K128" s="75">
-        <v>2704</v>
+        <v>2831</v>
       </c>
       <c r="L128" s="75">
-        <v>2060</v>
+        <v>2251</v>
       </c>
       <c r="M128" s="75">
-        <v>49227</v>
+        <v>55974</v>
       </c>
       <c r="N128" s="87"/>
       <c r="O128" s="87"/>
       <c r="P128" s="87"/>
       <c r="Q128" s="87"/>
       <c r="R128" s="87"/>
       <c r="S128" s="87"/>
       <c r="T128" s="5"/>
       <c r="U128" s="5"/>
       <c r="V128" s="5"/>
       <c r="W128" s="5"/>
       <c r="X128" s="5"/>
       <c r="Y128" s="5"/>
       <c r="Z128" s="5"/>
       <c r="AA128" s="5"/>
       <c r="AB128" s="5"/>
       <c r="AC128" s="5"/>
       <c r="AD128" s="5"/>
       <c r="AE128" s="5"/>
       <c r="AF128" s="5"/>
       <c r="AG128" s="5"/>
       <c r="AH128" s="5"/>
       <c r="AI128" s="5"/>
       <c r="AJ128" s="5"/>
-    </row>
-    <row r="129" spans="2:36" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="AK128" s="5"/>
+    </row>
+    <row r="129" spans="2:37" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B129" s="40" t="s">
         <v>7</v>
       </c>
       <c r="C129" s="76">
-        <v>136682</v>
+        <v>151144</v>
       </c>
       <c r="D129" s="76">
-        <v>11795</v>
+        <v>14623</v>
       </c>
       <c r="E129" s="76">
-        <v>5423</v>
+        <v>5845</v>
       </c>
       <c r="F129" s="76">
-        <v>1777</v>
+        <v>2430</v>
       </c>
       <c r="G129" s="76">
-        <v>1324</v>
+        <v>1815</v>
       </c>
       <c r="H129" s="76">
-        <v>16563</v>
+        <v>20265</v>
       </c>
       <c r="I129" s="76">
-        <v>4863</v>
+        <v>5306</v>
       </c>
       <c r="J129" s="76">
-        <v>8106</v>
+        <v>7370</v>
       </c>
       <c r="K129" s="76">
-        <v>11871</v>
+        <v>12668</v>
       </c>
       <c r="L129" s="76">
-        <v>8092</v>
+        <v>8268</v>
       </c>
       <c r="M129" s="76">
-        <v>206496</v>
+        <v>229734</v>
       </c>
       <c r="N129" s="87"/>
       <c r="O129" s="87"/>
       <c r="P129" s="87"/>
       <c r="Q129" s="87"/>
       <c r="R129" s="87"/>
       <c r="S129" s="87"/>
       <c r="T129" s="5"/>
       <c r="U129" s="5"/>
       <c r="V129" s="5"/>
       <c r="W129" s="5"/>
       <c r="X129" s="5"/>
       <c r="Y129" s="5"/>
       <c r="Z129" s="5"/>
       <c r="AA129" s="5"/>
       <c r="AB129" s="5"/>
       <c r="AC129" s="5"/>
       <c r="AD129" s="5"/>
       <c r="AE129" s="5"/>
       <c r="AF129" s="5"/>
       <c r="AG129" s="5"/>
       <c r="AH129" s="5"/>
       <c r="AI129" s="5"/>
       <c r="AJ129" s="5"/>
-    </row>
-    <row r="130" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK129" s="5"/>
+    </row>
+    <row r="130" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B130" s="68"/>
       <c r="C130" s="20"/>
       <c r="D130" s="20"/>
       <c r="E130" s="20"/>
       <c r="F130" s="20"/>
       <c r="G130" s="20"/>
       <c r="H130" s="20"/>
       <c r="I130" s="20"/>
       <c r="J130" s="20"/>
       <c r="K130" s="20"/>
       <c r="L130" s="20"/>
       <c r="M130" s="20"/>
       <c r="N130" s="87"/>
       <c r="O130" s="87"/>
       <c r="P130" s="87"/>
       <c r="Q130" s="87"/>
       <c r="R130" s="87"/>
       <c r="S130" s="87"/>
       <c r="T130" s="5"/>
       <c r="U130" s="5"/>
       <c r="V130" s="5"/>
       <c r="W130" s="5"/>
       <c r="X130" s="5"/>
       <c r="Y130" s="5"/>
       <c r="Z130" s="5"/>
       <c r="AA130" s="5"/>
       <c r="AB130" s="5"/>
       <c r="AC130" s="5"/>
       <c r="AD130" s="5"/>
       <c r="AE130" s="5"/>
       <c r="AF130" s="5"/>
       <c r="AG130" s="5"/>
       <c r="AH130" s="5"/>
       <c r="AI130" s="5"/>
       <c r="AJ130" s="5"/>
-    </row>
-    <row r="131" spans="2:36" ht="20.25" x14ac:dyDescent="0.3">
+      <c r="AK130" s="5"/>
+    </row>
+    <row r="131" spans="2:37" ht="20.25" x14ac:dyDescent="0.3">
       <c r="B131" s="41" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C131" s="28"/>
       <c r="D131" s="28"/>
       <c r="E131" s="28"/>
       <c r="F131" s="28"/>
       <c r="G131" s="28"/>
       <c r="H131" s="28"/>
       <c r="I131" s="28"/>
       <c r="J131" s="28"/>
       <c r="K131" s="28"/>
       <c r="L131" s="28"/>
       <c r="M131" s="28"/>
       <c r="N131" s="87"/>
       <c r="O131" s="88"/>
       <c r="P131" s="88"/>
       <c r="Q131" s="88"/>
       <c r="R131" s="88"/>
       <c r="S131" s="88"/>
       <c r="T131" s="88"/>
       <c r="U131" s="88"/>
       <c r="V131" s="88"/>
       <c r="W131" s="88"/>
       <c r="X131" s="88"/>
       <c r="Y131" s="88"/>
       <c r="Z131" s="88"/>
       <c r="AA131" s="88"/>
       <c r="AB131" s="88"/>
       <c r="AC131" s="88"/>
       <c r="AD131" s="5"/>
       <c r="AE131" s="5"/>
       <c r="AF131" s="5"/>
       <c r="AG131" s="5"/>
       <c r="AH131" s="5"/>
       <c r="AI131" s="5"/>
       <c r="AJ131" s="5"/>
-    </row>
-    <row r="132" spans="2:36" s="32" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="AK131" s="5"/>
+    </row>
+    <row r="132" spans="2:37" s="32" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="B132" s="33" t="s">
         <v>25</v>
       </c>
       <c r="C132" s="34" t="s">
         <v>2</v>
       </c>
       <c r="D132" s="34" t="s">
         <v>4</v>
       </c>
       <c r="E132" s="34" t="s">
         <v>26</v>
       </c>
       <c r="F132" s="34" t="s">
         <v>5</v>
       </c>
       <c r="G132" s="34" t="s">
         <v>6</v>
       </c>
       <c r="H132" s="34" t="s">
         <v>27</v>
       </c>
       <c r="I132" s="34" t="s">
         <v>28</v>
       </c>
       <c r="J132" s="35" t="s">
@@ -13022,1161 +13208,1181 @@
         <v>7</v>
       </c>
       <c r="N132" s="87"/>
       <c r="O132" s="88"/>
       <c r="P132" s="88"/>
       <c r="Q132" s="88"/>
       <c r="R132" s="88"/>
       <c r="S132" s="88"/>
       <c r="T132" s="88"/>
       <c r="U132" s="88"/>
       <c r="V132" s="88"/>
       <c r="W132" s="88"/>
       <c r="X132" s="88"/>
       <c r="Y132" s="88"/>
       <c r="Z132" s="88"/>
       <c r="AA132" s="88"/>
       <c r="AB132" s="88"/>
       <c r="AC132" s="88"/>
       <c r="AD132" s="5"/>
       <c r="AE132" s="5"/>
       <c r="AF132" s="5"/>
       <c r="AG132" s="5"/>
       <c r="AH132" s="5"/>
       <c r="AI132" s="5"/>
       <c r="AJ132" s="5"/>
-    </row>
-    <row r="133" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK132" s="5"/>
+    </row>
+    <row r="133" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B133" s="36" t="s">
         <v>9</v>
       </c>
       <c r="C133" s="71">
-        <v>8745</v>
+        <v>9275</v>
       </c>
       <c r="D133" s="71">
-        <v>720</v>
+        <v>773</v>
       </c>
       <c r="E133" s="71">
-        <v>385</v>
+        <v>397</v>
       </c>
       <c r="F133" s="71">
-        <v>191</v>
+        <v>259</v>
       </c>
       <c r="G133" s="71">
-        <v>82</v>
+        <v>57</v>
       </c>
       <c r="H133" s="72">
-        <v>818</v>
+        <v>706</v>
       </c>
       <c r="I133" s="72">
-        <v>95</v>
+        <v>110</v>
       </c>
       <c r="J133" s="71">
-        <v>183</v>
+        <v>261</v>
       </c>
       <c r="K133" s="71">
-        <v>446</v>
+        <v>486</v>
       </c>
       <c r="L133" s="72">
-        <v>470</v>
+        <v>488</v>
       </c>
       <c r="M133" s="72">
-        <v>12135</v>
+        <v>12812</v>
       </c>
       <c r="N133" s="87"/>
       <c r="O133" s="88"/>
       <c r="R133" s="88"/>
       <c r="S133" s="88"/>
       <c r="T133" s="88"/>
       <c r="U133" s="88"/>
       <c r="V133" s="88"/>
       <c r="W133" s="88"/>
       <c r="X133" s="88"/>
       <c r="Y133" s="88"/>
       <c r="Z133" s="88"/>
       <c r="AA133" s="5"/>
       <c r="AB133" s="5"/>
       <c r="AC133" s="5"/>
       <c r="AD133" s="5"/>
       <c r="AE133" s="5"/>
       <c r="AF133" s="5"/>
       <c r="AG133" s="5"/>
       <c r="AH133" s="5"/>
       <c r="AI133" s="5"/>
       <c r="AJ133" s="5"/>
-    </row>
-    <row r="134" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK133" s="5"/>
+    </row>
+    <row r="134" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B134" s="36" t="s">
         <v>10</v>
       </c>
       <c r="C134" s="73">
-        <v>8504</v>
+        <v>8616</v>
       </c>
       <c r="D134" s="73">
-        <v>653</v>
+        <v>640</v>
       </c>
       <c r="E134" s="73">
-        <v>369</v>
+        <v>375</v>
       </c>
       <c r="F134" s="73">
-        <v>152</v>
+        <v>196</v>
       </c>
       <c r="G134" s="73">
-        <v>53</v>
+        <v>64</v>
       </c>
       <c r="H134" s="74">
-        <v>580</v>
+        <v>892</v>
       </c>
       <c r="I134" s="74">
-        <v>120</v>
+        <v>142</v>
       </c>
       <c r="J134" s="73">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="K134" s="73">
-        <v>457</v>
+        <v>427</v>
       </c>
       <c r="L134" s="74">
-        <v>419</v>
+        <v>366</v>
       </c>
       <c r="M134" s="74">
-        <v>11474</v>
+        <v>11891</v>
       </c>
       <c r="N134" s="87"/>
       <c r="O134" s="88"/>
       <c r="P134" s="88"/>
       <c r="Q134" s="87"/>
       <c r="R134" s="88"/>
       <c r="S134" s="88"/>
       <c r="T134" s="88"/>
       <c r="U134" s="88"/>
       <c r="V134" s="88"/>
       <c r="W134" s="88"/>
       <c r="X134" s="88"/>
       <c r="Y134" s="88"/>
       <c r="Z134" s="88"/>
       <c r="AA134" s="5"/>
       <c r="AB134" s="5"/>
       <c r="AC134" s="5"/>
       <c r="AD134" s="5"/>
       <c r="AE134" s="5"/>
       <c r="AF134" s="5"/>
       <c r="AG134" s="5"/>
       <c r="AH134" s="5"/>
       <c r="AI134" s="5"/>
       <c r="AJ134" s="5"/>
-    </row>
-    <row r="135" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK134" s="5"/>
+    </row>
+    <row r="135" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B135" s="36" t="s">
         <v>46</v>
       </c>
       <c r="C135" s="73">
-        <v>9927</v>
+        <v>9777</v>
       </c>
       <c r="D135" s="73">
-        <v>701</v>
+        <v>725</v>
       </c>
       <c r="E135" s="73">
-        <v>381</v>
+        <v>365</v>
       </c>
       <c r="F135" s="73">
-        <v>92</v>
+        <v>108</v>
       </c>
       <c r="G135" s="73">
-        <v>134</v>
+        <v>65</v>
       </c>
       <c r="H135" s="74">
-        <v>576</v>
+        <v>485</v>
       </c>
       <c r="I135" s="74">
-        <v>245</v>
+        <v>166</v>
       </c>
       <c r="J135" s="73">
-        <v>317</v>
+        <v>203</v>
       </c>
       <c r="K135" s="73">
-        <v>631</v>
+        <v>483</v>
       </c>
       <c r="L135" s="74">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="M135" s="74">
-        <v>13397</v>
+        <v>12772</v>
       </c>
       <c r="N135" s="87"/>
       <c r="O135" s="88"/>
       <c r="P135" s="88"/>
       <c r="Q135" s="87"/>
       <c r="R135" s="88"/>
       <c r="S135" s="88"/>
       <c r="T135" s="88"/>
       <c r="U135" s="88"/>
       <c r="V135" s="88"/>
       <c r="W135" s="88"/>
       <c r="X135" s="88"/>
       <c r="Y135" s="88"/>
       <c r="Z135" s="88"/>
       <c r="AA135" s="5"/>
       <c r="AB135" s="5"/>
       <c r="AC135" s="5"/>
       <c r="AD135" s="5"/>
       <c r="AE135" s="5"/>
       <c r="AF135" s="5"/>
       <c r="AG135" s="5"/>
       <c r="AH135" s="5"/>
       <c r="AI135" s="5"/>
       <c r="AJ135" s="5"/>
-    </row>
-    <row r="136" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK135" s="5"/>
+    </row>
+    <row r="136" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B136" s="38" t="s">
         <v>12</v>
       </c>
       <c r="C136" s="75">
-        <v>27176</v>
+        <v>27668</v>
       </c>
       <c r="D136" s="75">
-        <v>2074</v>
+        <v>2138</v>
       </c>
       <c r="E136" s="75">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="F136" s="75">
-        <v>435</v>
+        <v>563</v>
       </c>
       <c r="G136" s="75">
-        <v>269</v>
+        <v>186</v>
       </c>
       <c r="H136" s="75">
-        <v>1974</v>
+        <v>2083</v>
       </c>
       <c r="I136" s="75">
-        <v>460</v>
+        <v>418</v>
       </c>
       <c r="J136" s="75">
-        <v>667</v>
+        <v>637</v>
       </c>
       <c r="K136" s="75">
-        <v>1534</v>
+        <v>1396</v>
       </c>
       <c r="L136" s="75">
-        <v>1282</v>
+        <v>1249</v>
       </c>
       <c r="M136" s="75">
-        <v>37006</v>
+        <v>37475</v>
       </c>
       <c r="N136" s="87"/>
       <c r="O136" s="88"/>
       <c r="P136" s="88"/>
       <c r="Q136" s="87"/>
       <c r="R136" s="88"/>
       <c r="S136" s="88"/>
       <c r="T136" s="88"/>
       <c r="U136" s="88"/>
       <c r="V136" s="88"/>
       <c r="W136" s="88"/>
       <c r="X136" s="88"/>
       <c r="Y136" s="88"/>
       <c r="Z136" s="88"/>
       <c r="AA136" s="5"/>
       <c r="AB136" s="5"/>
       <c r="AC136" s="5"/>
       <c r="AD136" s="5"/>
       <c r="AE136" s="5"/>
       <c r="AF136" s="5"/>
       <c r="AG136" s="5"/>
       <c r="AH136" s="5"/>
       <c r="AI136" s="5"/>
       <c r="AJ136" s="5"/>
-    </row>
-    <row r="137" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK136" s="5"/>
+    </row>
+    <row r="137" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B137" s="36" t="s">
         <v>47</v>
       </c>
       <c r="C137" s="73">
-        <v>7533</v>
+        <v>8124</v>
       </c>
       <c r="D137" s="73">
-        <v>477</v>
+        <v>415</v>
       </c>
       <c r="E137" s="73">
-        <v>367</v>
+        <v>365</v>
       </c>
       <c r="F137" s="73">
-        <v>75</v>
+        <v>206</v>
       </c>
       <c r="G137" s="73">
-        <v>57</v>
+        <v>78</v>
       </c>
       <c r="H137" s="74">
-        <v>448</v>
+        <v>666</v>
       </c>
       <c r="I137" s="74">
-        <v>122</v>
+        <v>207</v>
       </c>
       <c r="J137" s="73">
-        <v>176</v>
+        <v>280</v>
       </c>
       <c r="K137" s="73">
-        <v>481</v>
+        <v>625</v>
       </c>
       <c r="L137" s="74">
-        <v>355</v>
+        <v>379</v>
       </c>
       <c r="M137" s="74">
-        <v>10091</v>
+        <v>11345</v>
       </c>
       <c r="N137" s="87"/>
       <c r="O137" s="88"/>
       <c r="P137" s="88"/>
       <c r="Q137" s="87"/>
       <c r="R137" s="88"/>
       <c r="S137" s="88"/>
       <c r="T137" s="88"/>
       <c r="U137" s="88"/>
       <c r="V137" s="88"/>
       <c r="W137" s="88"/>
       <c r="X137" s="88"/>
       <c r="Y137" s="88"/>
       <c r="Z137" s="88"/>
       <c r="AA137" s="5"/>
       <c r="AB137" s="5"/>
       <c r="AC137" s="5"/>
       <c r="AD137" s="5"/>
       <c r="AE137" s="5"/>
       <c r="AF137" s="5"/>
       <c r="AG137" s="5"/>
       <c r="AH137" s="5"/>
       <c r="AI137" s="5"/>
       <c r="AJ137" s="5"/>
-    </row>
-    <row r="138" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK137" s="5"/>
+    </row>
+    <row r="138" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B138" s="36" t="s">
         <v>14</v>
       </c>
       <c r="C138" s="73">
-        <v>7404</v>
+        <v>7358</v>
       </c>
       <c r="D138" s="73">
-        <v>276</v>
+        <v>294</v>
       </c>
       <c r="E138" s="73">
-        <v>320</v>
+        <v>256</v>
       </c>
       <c r="F138" s="73">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G138" s="73">
-        <v>72</v>
+        <v>39</v>
       </c>
       <c r="H138" s="74">
-        <v>367</v>
+        <v>436</v>
       </c>
       <c r="I138" s="74">
-        <v>171</v>
+        <v>198</v>
       </c>
       <c r="J138" s="73">
-        <v>332</v>
+        <v>205</v>
       </c>
       <c r="K138" s="73">
-        <v>707</v>
+        <v>496</v>
       </c>
       <c r="L138" s="74">
-        <v>375</v>
+        <v>347</v>
       </c>
       <c r="M138" s="74">
-        <v>10068</v>
+        <v>9669</v>
       </c>
       <c r="N138" s="87"/>
       <c r="O138" s="88"/>
       <c r="P138" s="88"/>
       <c r="Q138" s="87"/>
       <c r="R138" s="88"/>
       <c r="S138" s="88"/>
       <c r="T138" s="88"/>
       <c r="U138" s="88"/>
       <c r="V138" s="88"/>
       <c r="W138" s="88"/>
       <c r="X138" s="88"/>
       <c r="Y138" s="88"/>
       <c r="Z138" s="88"/>
       <c r="AA138" s="5"/>
       <c r="AB138" s="5"/>
       <c r="AC138" s="5"/>
       <c r="AD138" s="5"/>
       <c r="AE138" s="5"/>
       <c r="AF138" s="5"/>
       <c r="AG138" s="5"/>
       <c r="AH138" s="5"/>
       <c r="AI138" s="5"/>
       <c r="AJ138" s="5"/>
-    </row>
-    <row r="139" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK138" s="5"/>
+    </row>
+    <row r="139" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B139" s="36" t="s">
         <v>48</v>
       </c>
       <c r="C139" s="73">
-        <v>6825</v>
+        <v>7501</v>
       </c>
       <c r="D139" s="73">
-        <v>173</v>
+        <v>227</v>
       </c>
       <c r="E139" s="73">
-        <v>266</v>
+        <v>274</v>
       </c>
       <c r="F139" s="73">
-        <v>71</v>
+        <v>42</v>
       </c>
       <c r="G139" s="73">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="H139" s="74">
-        <v>437</v>
+        <v>394</v>
       </c>
       <c r="I139" s="74">
         <v>147</v>
       </c>
       <c r="J139" s="73">
-        <v>277</v>
+        <v>224</v>
       </c>
       <c r="K139" s="73">
-        <v>471</v>
+        <v>577</v>
       </c>
       <c r="L139" s="74">
-        <v>457</v>
+        <v>388</v>
       </c>
       <c r="M139" s="74">
-        <v>9151</v>
+        <v>9798</v>
       </c>
       <c r="N139" s="87"/>
       <c r="O139" s="88"/>
       <c r="P139" s="88"/>
       <c r="Q139" s="87"/>
       <c r="R139" s="88"/>
       <c r="S139" s="88"/>
       <c r="T139" s="88"/>
       <c r="U139" s="88"/>
       <c r="V139" s="88"/>
       <c r="W139" s="88"/>
       <c r="X139" s="88"/>
       <c r="Y139" s="88"/>
       <c r="Z139" s="88"/>
       <c r="AA139" s="5"/>
       <c r="AB139" s="5"/>
       <c r="AC139" s="5"/>
       <c r="AD139" s="5"/>
       <c r="AE139" s="5"/>
       <c r="AF139" s="5"/>
       <c r="AG139" s="5"/>
       <c r="AH139" s="5"/>
       <c r="AI139" s="5"/>
       <c r="AJ139" s="5"/>
-    </row>
-    <row r="140" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK139" s="5"/>
+    </row>
+    <row r="140" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B140" s="38" t="s">
         <v>16</v>
       </c>
       <c r="C140" s="75">
-        <v>21762</v>
+        <v>22983</v>
       </c>
       <c r="D140" s="75">
-        <v>926</v>
+        <v>936</v>
       </c>
       <c r="E140" s="75">
-        <v>953</v>
+        <v>895</v>
       </c>
       <c r="F140" s="75">
-        <v>190</v>
+        <v>288</v>
       </c>
       <c r="G140" s="75">
-        <v>156</v>
+        <v>141</v>
       </c>
       <c r="H140" s="75">
-        <v>1252</v>
+        <v>1496</v>
       </c>
       <c r="I140" s="75">
-        <v>440</v>
+        <v>552</v>
       </c>
       <c r="J140" s="75">
-        <v>785</v>
+        <v>709</v>
       </c>
       <c r="K140" s="75">
-        <v>1659</v>
+        <v>1698</v>
       </c>
       <c r="L140" s="75">
-        <v>1187</v>
+        <v>1114</v>
       </c>
       <c r="M140" s="75">
-        <v>29310</v>
+        <v>30812</v>
       </c>
       <c r="N140" s="87"/>
       <c r="O140" s="88"/>
       <c r="P140" s="88"/>
       <c r="Q140" s="87"/>
       <c r="R140" s="88"/>
       <c r="S140" s="88"/>
       <c r="T140" s="88"/>
       <c r="U140" s="88"/>
       <c r="V140" s="88"/>
       <c r="W140" s="88"/>
       <c r="X140" s="88"/>
       <c r="Y140" s="88"/>
       <c r="Z140" s="88"/>
       <c r="AA140" s="5"/>
       <c r="AB140" s="5"/>
       <c r="AC140" s="5"/>
       <c r="AD140" s="5"/>
       <c r="AE140" s="5"/>
       <c r="AF140" s="5"/>
       <c r="AG140" s="5"/>
       <c r="AH140" s="5"/>
       <c r="AI140" s="5"/>
       <c r="AJ140" s="5"/>
-    </row>
-    <row r="141" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK140" s="5"/>
+    </row>
+    <row r="141" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B141" s="36" t="s">
         <v>49</v>
       </c>
       <c r="C141" s="73">
-        <v>6558</v>
+        <v>6610</v>
       </c>
       <c r="D141" s="73">
-        <v>199</v>
+        <v>166</v>
       </c>
       <c r="E141" s="73">
-        <v>415</v>
+        <v>361</v>
       </c>
       <c r="F141" s="73">
-        <v>69</v>
+        <v>82</v>
       </c>
       <c r="G141" s="73">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="H141" s="74">
-        <v>423</v>
+        <v>628</v>
       </c>
       <c r="I141" s="74">
-        <v>228</v>
+        <v>259</v>
       </c>
       <c r="J141" s="73">
-        <v>369</v>
+        <v>404</v>
       </c>
       <c r="K141" s="73">
-        <v>955</v>
+        <v>1095</v>
       </c>
       <c r="L141" s="74">
-        <v>438</v>
+        <v>446</v>
       </c>
       <c r="M141" s="74">
-        <v>9675</v>
+        <v>10080</v>
       </c>
       <c r="N141" s="87"/>
       <c r="O141" s="88"/>
       <c r="P141" s="88"/>
       <c r="Q141" s="87"/>
       <c r="R141" s="88"/>
       <c r="S141" s="88"/>
       <c r="T141" s="88"/>
       <c r="U141" s="88"/>
       <c r="V141" s="88"/>
       <c r="W141" s="88"/>
       <c r="X141" s="88"/>
       <c r="Y141" s="88"/>
       <c r="Z141" s="88"/>
       <c r="AA141" s="5"/>
       <c r="AB141" s="5"/>
       <c r="AC141" s="5"/>
       <c r="AD141" s="5"/>
       <c r="AE141" s="5"/>
       <c r="AF141" s="5"/>
       <c r="AG141" s="5"/>
       <c r="AH141" s="5"/>
       <c r="AI141" s="5"/>
       <c r="AJ141" s="5"/>
-    </row>
-    <row r="142" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK141" s="5"/>
+    </row>
+    <row r="142" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B142" s="36" t="s">
         <v>50</v>
       </c>
       <c r="C142" s="73">
-        <v>3930</v>
+        <v>3290</v>
       </c>
       <c r="D142" s="73">
-        <v>193</v>
+        <v>150</v>
       </c>
       <c r="E142" s="73">
-        <v>355</v>
+        <v>332</v>
       </c>
       <c r="F142" s="73">
-        <v>145</v>
+        <v>176</v>
       </c>
       <c r="G142" s="73">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H142" s="74">
-        <v>514</v>
+        <v>438</v>
       </c>
       <c r="I142" s="74">
-        <v>488</v>
+        <v>481</v>
       </c>
       <c r="J142" s="73">
-        <v>590</v>
+        <v>670</v>
       </c>
       <c r="K142" s="73">
-        <v>1135</v>
+        <v>1246</v>
       </c>
       <c r="L142" s="74">
-        <v>196</v>
+        <v>227</v>
       </c>
       <c r="M142" s="74">
-        <v>7563</v>
+        <v>7026</v>
       </c>
       <c r="N142" s="87"/>
       <c r="O142" s="88"/>
       <c r="P142" s="88"/>
       <c r="Q142" s="87"/>
       <c r="R142" s="88"/>
       <c r="S142" s="88"/>
       <c r="T142" s="88"/>
       <c r="U142" s="88"/>
       <c r="V142" s="88"/>
       <c r="W142" s="88"/>
       <c r="X142" s="88"/>
       <c r="Y142" s="88"/>
       <c r="Z142" s="88"/>
       <c r="AA142" s="5"/>
       <c r="AB142" s="5"/>
       <c r="AC142" s="5"/>
       <c r="AD142" s="5"/>
       <c r="AE142" s="5"/>
       <c r="AF142" s="5"/>
       <c r="AG142" s="5"/>
       <c r="AH142" s="5"/>
       <c r="AI142" s="5"/>
       <c r="AJ142" s="5"/>
-    </row>
-    <row r="143" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK142" s="5"/>
+    </row>
+    <row r="143" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B143" s="36" t="s">
         <v>19</v>
       </c>
       <c r="C143" s="73">
-        <v>536</v>
+        <v>552</v>
       </c>
       <c r="D143" s="73">
-        <v>86</v>
+        <v>59</v>
       </c>
       <c r="E143" s="73">
-        <v>135</v>
+        <v>147</v>
       </c>
       <c r="F143" s="73">
-        <v>19</v>
+        <v>7</v>
       </c>
       <c r="G143" s="73">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="H143" s="74">
         <v>118</v>
       </c>
       <c r="I143" s="74">
-        <v>115</v>
+        <v>87</v>
       </c>
       <c r="J143" s="73">
-        <v>193</v>
+        <v>116</v>
       </c>
       <c r="K143" s="73">
-        <v>471</v>
+        <v>497</v>
       </c>
       <c r="L143" s="74">
-        <v>121</v>
+        <v>86</v>
       </c>
       <c r="M143" s="74">
-        <v>1806</v>
+        <v>1676</v>
       </c>
       <c r="N143" s="87"/>
       <c r="O143" s="88"/>
       <c r="P143" s="88"/>
       <c r="Q143" s="87"/>
       <c r="R143" s="88"/>
       <c r="S143" s="88"/>
       <c r="T143" s="88"/>
       <c r="U143" s="88"/>
       <c r="V143" s="88"/>
       <c r="W143" s="88"/>
       <c r="X143" s="88"/>
       <c r="Y143" s="88"/>
       <c r="Z143" s="88"/>
       <c r="AA143" s="5"/>
       <c r="AB143" s="5"/>
       <c r="AC143" s="5"/>
       <c r="AD143" s="5"/>
       <c r="AE143" s="5"/>
       <c r="AF143" s="5"/>
       <c r="AG143" s="5"/>
       <c r="AH143" s="5"/>
       <c r="AI143" s="5"/>
       <c r="AJ143" s="5"/>
-    </row>
-    <row r="144" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK143" s="5"/>
+    </row>
+    <row r="144" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B144" s="38" t="s">
         <v>20</v>
       </c>
       <c r="C144" s="75">
-        <v>11024</v>
+        <v>10452</v>
       </c>
       <c r="D144" s="75">
-        <v>478</v>
+        <v>375</v>
       </c>
       <c r="E144" s="75">
-        <v>905</v>
+        <v>840</v>
       </c>
       <c r="F144" s="75">
-        <v>233</v>
+        <v>265</v>
       </c>
       <c r="G144" s="75">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="H144" s="75">
-        <v>1055</v>
+        <v>1184</v>
       </c>
       <c r="I144" s="75">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="J144" s="75">
-        <v>1152</v>
+        <v>1190</v>
       </c>
       <c r="K144" s="75">
-        <v>2561</v>
+        <v>2838</v>
       </c>
       <c r="L144" s="75">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="M144" s="75">
-        <v>19044</v>
+        <v>18782</v>
       </c>
       <c r="N144" s="5"/>
       <c r="O144" s="21"/>
       <c r="P144" s="21"/>
       <c r="Q144" s="90"/>
       <c r="R144" s="21"/>
       <c r="S144" s="21"/>
       <c r="T144" s="89"/>
       <c r="U144" s="21"/>
       <c r="V144" s="21"/>
       <c r="W144" s="89"/>
       <c r="X144" s="21"/>
       <c r="Y144" s="21"/>
       <c r="Z144" s="89"/>
       <c r="AA144" s="5"/>
       <c r="AB144" s="5"/>
       <c r="AC144" s="5"/>
       <c r="AD144" s="5"/>
       <c r="AE144" s="5"/>
       <c r="AF144" s="5"/>
       <c r="AG144" s="5"/>
       <c r="AH144" s="5"/>
       <c r="AI144" s="5"/>
       <c r="AJ144" s="5"/>
-    </row>
-    <row r="145" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK144" s="5"/>
+    </row>
+    <row r="145" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B145" s="36" t="s">
         <v>21</v>
       </c>
       <c r="C145" s="73">
-        <v>1717</v>
+        <v>1781</v>
       </c>
       <c r="D145" s="73">
-        <v>177</v>
+        <v>139</v>
       </c>
       <c r="E145" s="73">
-        <v>229</v>
+        <v>241</v>
       </c>
       <c r="F145" s="73">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G145" s="73">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="H145" s="74">
-        <v>252</v>
+        <v>194</v>
       </c>
       <c r="I145" s="74">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="J145" s="73">
-        <v>391</v>
+        <v>169</v>
       </c>
       <c r="K145" s="73">
-        <v>598</v>
+        <v>569</v>
       </c>
       <c r="L145" s="74">
-        <v>175</v>
+        <v>134</v>
       </c>
       <c r="M145" s="74">
-        <v>3732</v>
+        <v>3408</v>
       </c>
       <c r="N145" s="5"/>
       <c r="O145" s="5"/>
       <c r="P145" s="5"/>
       <c r="Q145" s="5"/>
       <c r="R145" s="5"/>
       <c r="S145" s="5"/>
       <c r="T145" s="5"/>
       <c r="U145" s="5"/>
       <c r="V145" s="5"/>
       <c r="W145" s="5"/>
       <c r="X145" s="5"/>
       <c r="Y145" s="5"/>
       <c r="Z145" s="5"/>
       <c r="AA145" s="5"/>
       <c r="AB145" s="5"/>
       <c r="AC145" s="5"/>
       <c r="AD145" s="5"/>
       <c r="AE145" s="5"/>
       <c r="AF145" s="5"/>
       <c r="AG145" s="5"/>
       <c r="AH145" s="5"/>
       <c r="AI145" s="5"/>
       <c r="AJ145" s="5"/>
-    </row>
-    <row r="146" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK145" s="5"/>
+    </row>
+    <row r="146" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B146" s="36" t="s">
         <v>22</v>
       </c>
       <c r="C146" s="73">
-        <v>6819</v>
+        <v>7276</v>
       </c>
       <c r="D146" s="73">
-        <v>508</v>
+        <v>609</v>
       </c>
       <c r="E146" s="73">
-        <v>258</v>
+        <v>276</v>
       </c>
       <c r="F146" s="73">
-        <v>79</v>
+        <v>101</v>
       </c>
       <c r="G146" s="73">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="H146" s="74">
-        <v>416</v>
+        <v>404</v>
       </c>
       <c r="I146" s="74">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="J146" s="73">
-        <v>247</v>
+        <v>228</v>
       </c>
       <c r="K146" s="73">
-        <v>435</v>
+        <v>595</v>
       </c>
       <c r="L146" s="74">
-        <v>409</v>
+        <v>361</v>
       </c>
       <c r="M146" s="74">
-        <v>9342</v>
+        <v>10013</v>
       </c>
       <c r="N146" s="5"/>
       <c r="O146" s="5"/>
       <c r="P146" s="5"/>
       <c r="Q146" s="5"/>
       <c r="R146" s="5"/>
       <c r="S146" s="5"/>
       <c r="T146" s="5"/>
       <c r="U146" s="5"/>
       <c r="V146" s="5"/>
       <c r="W146" s="5"/>
       <c r="X146" s="5"/>
       <c r="Y146" s="5"/>
       <c r="Z146" s="5"/>
       <c r="AA146" s="5"/>
       <c r="AB146" s="5"/>
       <c r="AC146" s="5"/>
       <c r="AD146" s="5"/>
       <c r="AE146" s="5"/>
       <c r="AF146" s="5"/>
       <c r="AG146" s="5"/>
       <c r="AH146" s="5"/>
       <c r="AI146" s="5"/>
       <c r="AJ146" s="5"/>
-    </row>
-    <row r="147" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK146" s="5"/>
+    </row>
+    <row r="147" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B147" s="36" t="s">
         <v>23</v>
       </c>
       <c r="C147" s="73">
-        <v>9317</v>
+        <v>10438</v>
       </c>
       <c r="D147" s="73">
-        <v>896</v>
+        <v>869</v>
       </c>
       <c r="E147" s="73">
-        <v>520</v>
+        <v>503</v>
       </c>
       <c r="F147" s="73">
-        <v>206</v>
+        <v>258</v>
       </c>
       <c r="G147" s="73">
-        <v>94</v>
+        <v>64</v>
       </c>
       <c r="H147" s="74">
-        <v>620</v>
+        <v>809</v>
       </c>
       <c r="I147" s="74">
-        <v>141</v>
+        <v>194</v>
       </c>
       <c r="J147" s="73">
-        <v>224</v>
+        <v>255</v>
       </c>
       <c r="K147" s="73">
-        <v>636</v>
+        <v>583</v>
       </c>
       <c r="L147" s="74">
-        <v>551</v>
+        <v>502</v>
       </c>
       <c r="M147" s="74">
-        <v>13205</v>
+        <v>14475</v>
       </c>
       <c r="N147" s="5"/>
       <c r="O147" s="5"/>
       <c r="P147" s="100"/>
       <c r="Q147" s="5"/>
       <c r="R147" s="5"/>
       <c r="S147" s="5"/>
       <c r="T147" s="5"/>
       <c r="U147" s="5"/>
       <c r="V147" s="5"/>
       <c r="W147" s="5"/>
       <c r="X147" s="5"/>
       <c r="Y147" s="5"/>
       <c r="Z147" s="5"/>
       <c r="AA147" s="5"/>
       <c r="AB147" s="5"/>
       <c r="AC147" s="5"/>
       <c r="AD147" s="5"/>
       <c r="AE147" s="5"/>
       <c r="AF147" s="5"/>
       <c r="AG147" s="5"/>
       <c r="AH147" s="5"/>
       <c r="AI147" s="5"/>
       <c r="AJ147" s="5"/>
-    </row>
-    <row r="148" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK147" s="5"/>
+    </row>
+    <row r="148" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B148" s="38" t="s">
         <v>24</v>
       </c>
       <c r="C148" s="75">
-        <v>17853</v>
+        <v>19495</v>
       </c>
       <c r="D148" s="75">
-        <v>1581</v>
+        <v>1617</v>
       </c>
       <c r="E148" s="75">
-        <v>1007</v>
+        <v>1020</v>
       </c>
       <c r="F148" s="75">
-        <v>310</v>
+        <v>383</v>
       </c>
       <c r="G148" s="75">
-        <v>167</v>
+        <v>123</v>
       </c>
       <c r="H148" s="75">
-        <v>1288</v>
+        <v>1407</v>
       </c>
       <c r="I148" s="75">
-        <v>407</v>
+        <v>455</v>
       </c>
       <c r="J148" s="75">
-        <v>862</v>
+        <v>652</v>
       </c>
       <c r="K148" s="75">
-        <v>1669</v>
+        <v>1747</v>
       </c>
       <c r="L148" s="75">
-        <v>1135</v>
+        <v>997</v>
       </c>
       <c r="M148" s="75">
-        <v>26279</v>
+        <v>27896</v>
       </c>
       <c r="N148" s="5"/>
       <c r="O148" s="5"/>
       <c r="P148" s="5"/>
       <c r="Q148" s="5"/>
       <c r="R148" s="5"/>
       <c r="S148" s="5"/>
       <c r="T148" s="5"/>
       <c r="U148" s="5"/>
       <c r="V148" s="5"/>
       <c r="W148" s="5"/>
       <c r="X148" s="5"/>
       <c r="Y148" s="5"/>
       <c r="Z148" s="5"/>
       <c r="AA148" s="5"/>
       <c r="AB148" s="5"/>
       <c r="AC148" s="5"/>
       <c r="AD148" s="5"/>
       <c r="AE148" s="5"/>
       <c r="AF148" s="5"/>
       <c r="AG148" s="5"/>
       <c r="AH148" s="5"/>
       <c r="AI148" s="5"/>
       <c r="AJ148" s="5"/>
-    </row>
-    <row r="149" spans="2:36" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="AK148" s="5"/>
+    </row>
+    <row r="149" spans="2:37" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B149" s="40" t="s">
         <v>7</v>
       </c>
       <c r="C149" s="76">
-        <v>77815</v>
+        <v>80598</v>
       </c>
       <c r="D149" s="76">
-        <v>5059</v>
+        <v>5066</v>
       </c>
       <c r="E149" s="76">
-        <v>4000</v>
+        <v>3892</v>
       </c>
       <c r="F149" s="76">
-        <v>1168</v>
+        <v>1499</v>
       </c>
       <c r="G149" s="76">
-        <v>642</v>
+        <v>502</v>
       </c>
       <c r="H149" s="76">
-        <v>5569</v>
+        <v>6170</v>
       </c>
       <c r="I149" s="76">
-        <v>2138</v>
+        <v>2252</v>
       </c>
       <c r="J149" s="76">
-        <v>3466</v>
+        <v>3188</v>
       </c>
       <c r="K149" s="76">
-        <v>7423</v>
+        <v>7679</v>
       </c>
       <c r="L149" s="76">
-        <v>4359</v>
+        <v>4119</v>
       </c>
       <c r="M149" s="76">
-        <v>111639</v>
+        <v>114965</v>
       </c>
       <c r="N149" s="5"/>
       <c r="O149" s="5"/>
       <c r="P149" s="5"/>
       <c r="Q149" s="5"/>
       <c r="R149" s="5"/>
       <c r="S149" s="5"/>
       <c r="T149" s="5"/>
       <c r="U149" s="5"/>
       <c r="V149" s="5"/>
       <c r="W149" s="5"/>
       <c r="X149" s="5"/>
       <c r="Y149" s="5"/>
       <c r="Z149" s="5"/>
       <c r="AA149" s="5"/>
       <c r="AB149" s="5"/>
       <c r="AC149" s="5"/>
       <c r="AD149" s="5"/>
       <c r="AE149" s="5"/>
       <c r="AF149" s="5"/>
       <c r="AG149" s="5"/>
       <c r="AH149" s="5"/>
       <c r="AI149" s="5"/>
       <c r="AJ149" s="5"/>
-    </row>
-    <row r="150" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK149" s="5"/>
+    </row>
+    <row r="150" spans="2:37" x14ac:dyDescent="0.25">
       <c r="C150" s="2"/>
       <c r="D150" s="2"/>
       <c r="E150" s="2"/>
       <c r="F150" s="2"/>
       <c r="G150" s="2"/>
       <c r="H150" s="2"/>
       <c r="I150" s="2"/>
       <c r="J150" s="2"/>
       <c r="K150" s="2"/>
       <c r="L150" s="2"/>
       <c r="M150" s="2"/>
       <c r="N150" s="21"/>
       <c r="O150" s="25"/>
       <c r="P150" s="25"/>
       <c r="Q150" s="25"/>
       <c r="R150" s="21"/>
       <c r="S150" s="21"/>
       <c r="T150" s="21"/>
       <c r="U150" s="21"/>
       <c r="V150" s="21"/>
       <c r="W150" s="21"/>
       <c r="X150" s="21"/>
       <c r="Y150" s="21"/>
       <c r="Z150" s="21"/>
       <c r="AA150" s="24"/>
       <c r="AB150" s="24"/>
       <c r="AC150" s="24"/>
       <c r="AD150" s="21"/>
       <c r="AE150" s="21"/>
       <c r="AF150" s="21"/>
       <c r="AG150" s="21"/>
       <c r="AH150" s="21"/>
       <c r="AI150" s="21"/>
-    </row>
-    <row r="151" spans="2:36" ht="20.25" x14ac:dyDescent="0.3">
+      <c r="AJ150" s="21"/>
+    </row>
+    <row r="151" spans="2:37" ht="20.25" x14ac:dyDescent="0.3">
       <c r="B151" s="41" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C151" s="28"/>
       <c r="D151" s="28"/>
       <c r="E151" s="28"/>
       <c r="F151" s="28"/>
       <c r="G151" s="28"/>
       <c r="H151" s="28"/>
       <c r="I151" s="28"/>
       <c r="J151" s="28"/>
       <c r="K151" s="28"/>
       <c r="L151" s="28"/>
       <c r="M151" s="28"/>
       <c r="N151" s="5"/>
       <c r="O151" s="5"/>
       <c r="P151" s="5"/>
       <c r="Q151" s="5"/>
       <c r="R151" s="5"/>
       <c r="S151" s="5"/>
       <c r="T151" s="5"/>
       <c r="U151" s="5"/>
       <c r="V151" s="5"/>
       <c r="W151" s="5"/>
       <c r="X151" s="5"/>
       <c r="Y151" s="5"/>
       <c r="Z151" s="5"/>
       <c r="AA151" s="5"/>
       <c r="AB151" s="5"/>
       <c r="AC151" s="5"/>
       <c r="AD151" s="5"/>
       <c r="AE151" s="5"/>
       <c r="AF151" s="5"/>
       <c r="AG151" s="5"/>
       <c r="AH151" s="5"/>
       <c r="AI151" s="5"/>
       <c r="AJ151" s="5"/>
-    </row>
-    <row r="152" spans="2:36" s="32" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="AK151" s="5"/>
+    </row>
+    <row r="152" spans="2:37" s="32" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="B152" s="33" t="s">
         <v>25</v>
       </c>
       <c r="C152" s="34" t="s">
         <v>2</v>
       </c>
       <c r="D152" s="34" t="s">
         <v>4</v>
       </c>
       <c r="E152" s="34" t="s">
         <v>26</v>
       </c>
       <c r="F152" s="34" t="s">
         <v>5</v>
       </c>
       <c r="G152" s="34" t="s">
         <v>6</v>
       </c>
       <c r="H152" s="34" t="s">
         <v>27</v>
       </c>
       <c r="I152" s="34" t="s">
         <v>28</v>
       </c>
       <c r="J152" s="35" t="s">
@@ -14192,1164 +14398,1184 @@
         <v>31</v>
       </c>
       <c r="N152" s="5"/>
       <c r="O152" s="5"/>
       <c r="P152" s="5"/>
       <c r="Q152" s="5"/>
       <c r="R152" s="5"/>
       <c r="S152" s="5"/>
       <c r="T152" s="5"/>
       <c r="U152" s="5"/>
       <c r="V152" s="5"/>
       <c r="W152" s="5"/>
       <c r="X152" s="5"/>
       <c r="Y152" s="5"/>
       <c r="Z152" s="5"/>
       <c r="AA152" s="5"/>
       <c r="AB152" s="5"/>
       <c r="AC152" s="5"/>
       <c r="AD152" s="5"/>
       <c r="AE152" s="5"/>
       <c r="AF152" s="5"/>
       <c r="AG152" s="5"/>
       <c r="AH152" s="5"/>
       <c r="AI152" s="5"/>
       <c r="AJ152" s="5"/>
-    </row>
-    <row r="153" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK152" s="5"/>
+    </row>
+    <row r="153" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B153" s="85" t="s">
         <v>9</v>
       </c>
       <c r="C153" s="71">
-        <v>4335</v>
+        <v>5622</v>
       </c>
       <c r="D153" s="71">
-        <v>1033</v>
+        <v>1308</v>
       </c>
       <c r="E153" s="71">
-        <v>145</v>
+        <v>241</v>
       </c>
       <c r="F153" s="71">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="G153" s="71">
-        <v>92</v>
+        <v>227</v>
       </c>
       <c r="H153" s="71">
-        <v>1463</v>
+        <v>1909</v>
       </c>
       <c r="I153" s="71">
-        <v>165</v>
+        <v>184</v>
       </c>
       <c r="J153" s="71">
-        <v>225</v>
+        <v>251</v>
       </c>
       <c r="K153" s="71">
-        <v>236</v>
+        <v>303</v>
       </c>
       <c r="L153" s="71">
-        <v>481</v>
+        <v>511</v>
       </c>
       <c r="M153" s="72">
-        <v>8352</v>
+        <v>10736</v>
       </c>
       <c r="N153" s="5"/>
       <c r="O153" s="5"/>
       <c r="P153" s="5"/>
       <c r="Q153" s="5"/>
       <c r="R153" s="5"/>
       <c r="S153" s="5"/>
       <c r="T153" s="5"/>
       <c r="U153" s="5"/>
       <c r="V153" s="5"/>
       <c r="W153" s="5"/>
       <c r="X153" s="5"/>
       <c r="Y153" s="5"/>
       <c r="Z153" s="5"/>
       <c r="AA153" s="5"/>
       <c r="AB153" s="5"/>
       <c r="AC153" s="5"/>
       <c r="AD153" s="5"/>
       <c r="AE153" s="5"/>
       <c r="AF153" s="5"/>
       <c r="AG153" s="5"/>
       <c r="AH153" s="5"/>
       <c r="AI153" s="5"/>
       <c r="AJ153" s="5"/>
-    </row>
-    <row r="154" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK153" s="5"/>
+    </row>
+    <row r="154" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B154" s="36" t="s">
         <v>10</v>
       </c>
       <c r="C154" s="73">
-        <v>4458</v>
+        <v>6294</v>
       </c>
       <c r="D154" s="73">
-        <v>825</v>
+        <v>1126</v>
       </c>
       <c r="E154" s="73">
-        <v>107</v>
+        <v>335</v>
       </c>
       <c r="F154" s="73">
-        <v>54</v>
+        <v>122</v>
       </c>
       <c r="G154" s="73">
-        <v>45</v>
+        <v>188</v>
       </c>
       <c r="H154" s="73">
-        <v>1396</v>
+        <v>2043</v>
       </c>
       <c r="I154" s="73">
-        <v>168</v>
+        <v>215</v>
       </c>
       <c r="J154" s="73">
-        <v>373</v>
+        <v>263</v>
       </c>
       <c r="K154" s="73">
-        <v>280</v>
+        <v>252</v>
       </c>
       <c r="L154" s="73">
-        <v>332</v>
+        <v>357</v>
       </c>
       <c r="M154" s="74">
-        <v>8038</v>
+        <v>11195</v>
       </c>
       <c r="N154" s="5"/>
       <c r="O154" s="5"/>
       <c r="P154" s="5"/>
       <c r="Q154" s="5"/>
       <c r="R154" s="5"/>
       <c r="S154" s="5"/>
       <c r="T154" s="5"/>
       <c r="U154" s="5"/>
       <c r="V154" s="5"/>
       <c r="W154" s="5"/>
       <c r="X154" s="5"/>
       <c r="Y154" s="5"/>
       <c r="Z154" s="5"/>
       <c r="AA154" s="5"/>
       <c r="AB154" s="5"/>
       <c r="AC154" s="5"/>
       <c r="AD154" s="5"/>
       <c r="AE154" s="5"/>
       <c r="AF154" s="5"/>
       <c r="AG154" s="5"/>
       <c r="AH154" s="5"/>
       <c r="AI154" s="5"/>
       <c r="AJ154" s="5"/>
-    </row>
-    <row r="155" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK154" s="5"/>
+    </row>
+    <row r="155" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B155" s="36" t="s">
         <v>46</v>
       </c>
       <c r="C155" s="73">
-        <v>5430</v>
+        <v>5733</v>
       </c>
       <c r="D155" s="73">
-        <v>757</v>
+        <v>958</v>
       </c>
       <c r="E155" s="73">
-        <v>163</v>
+        <v>191</v>
       </c>
       <c r="F155" s="73">
-        <v>41</v>
+        <v>73</v>
       </c>
       <c r="G155" s="73">
-        <v>187</v>
+        <v>84</v>
       </c>
       <c r="H155" s="73">
-        <v>944</v>
+        <v>1371</v>
       </c>
       <c r="I155" s="73">
-        <v>181</v>
+        <v>269</v>
       </c>
       <c r="J155" s="73">
-        <v>411</v>
+        <v>401</v>
       </c>
       <c r="K155" s="73">
-        <v>313</v>
+        <v>415</v>
       </c>
       <c r="L155" s="73">
-        <v>365</v>
+        <v>358</v>
       </c>
       <c r="M155" s="74">
-        <v>8792</v>
+        <v>9853</v>
       </c>
       <c r="N155" s="5"/>
       <c r="O155" s="5"/>
       <c r="P155" s="5"/>
       <c r="Q155" s="5"/>
       <c r="R155" s="5"/>
       <c r="S155" s="5"/>
       <c r="T155" s="5"/>
       <c r="U155" s="5"/>
       <c r="V155" s="5"/>
       <c r="W155" s="5"/>
       <c r="X155" s="5"/>
       <c r="Y155" s="5"/>
       <c r="Z155" s="5"/>
       <c r="AA155" s="5"/>
       <c r="AB155" s="5"/>
       <c r="AC155" s="5"/>
       <c r="AD155" s="5"/>
       <c r="AE155" s="5"/>
       <c r="AF155" s="5"/>
       <c r="AG155" s="5"/>
       <c r="AH155" s="5"/>
       <c r="AI155" s="5"/>
       <c r="AJ155" s="5"/>
-    </row>
-    <row r="156" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK155" s="5"/>
+    </row>
+    <row r="156" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B156" s="38" t="s">
         <v>12</v>
       </c>
       <c r="C156" s="75">
-        <v>14223</v>
+        <v>17649</v>
       </c>
       <c r="D156" s="75">
-        <v>2615</v>
+        <v>3392</v>
       </c>
       <c r="E156" s="75">
-        <v>415</v>
+        <v>767</v>
       </c>
       <c r="F156" s="75">
-        <v>272</v>
+        <v>375</v>
       </c>
       <c r="G156" s="75">
-        <v>324</v>
+        <v>499</v>
       </c>
       <c r="H156" s="75">
-        <v>3803</v>
+        <v>5323</v>
       </c>
       <c r="I156" s="75">
-        <v>514</v>
+        <v>668</v>
       </c>
       <c r="J156" s="75">
-        <v>1009</v>
+        <v>915</v>
       </c>
       <c r="K156" s="75">
-        <v>829</v>
+        <v>970</v>
       </c>
       <c r="L156" s="75">
-        <v>1178</v>
+        <v>1226</v>
       </c>
       <c r="M156" s="75">
-        <v>25182</v>
+        <v>31784</v>
       </c>
       <c r="N156" s="5"/>
       <c r="O156" s="5"/>
       <c r="P156" s="5"/>
       <c r="Q156" s="5"/>
       <c r="R156" s="5"/>
       <c r="S156" s="5"/>
       <c r="T156" s="5"/>
       <c r="U156" s="5"/>
       <c r="V156" s="5"/>
       <c r="W156" s="5"/>
       <c r="X156" s="5"/>
       <c r="Y156" s="5"/>
       <c r="Z156" s="5"/>
       <c r="AA156" s="5"/>
       <c r="AB156" s="5"/>
       <c r="AC156" s="5"/>
       <c r="AD156" s="5"/>
       <c r="AE156" s="5"/>
       <c r="AF156" s="5"/>
       <c r="AG156" s="5"/>
       <c r="AH156" s="5"/>
       <c r="AI156" s="5"/>
       <c r="AJ156" s="5"/>
-    </row>
-    <row r="157" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK156" s="5"/>
+    </row>
+    <row r="157" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B157" s="36" t="s">
         <v>47</v>
       </c>
       <c r="C157" s="73">
-        <v>4799</v>
+        <v>5004</v>
       </c>
       <c r="D157" s="73">
-        <v>561</v>
+        <v>774</v>
       </c>
       <c r="E157" s="73">
-        <v>87</v>
+        <v>180</v>
       </c>
       <c r="F157" s="73">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="G157" s="73">
-        <v>11</v>
+        <v>163</v>
       </c>
       <c r="H157" s="73">
-        <v>947</v>
+        <v>1046</v>
       </c>
       <c r="I157" s="73">
-        <v>180</v>
+        <v>240</v>
       </c>
       <c r="J157" s="73">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="K157" s="73">
-        <v>373</v>
+        <v>384</v>
       </c>
       <c r="L157" s="73">
-        <v>304</v>
+        <v>321</v>
       </c>
       <c r="M157" s="74">
-        <v>7657</v>
+        <v>8514</v>
       </c>
       <c r="N157" s="5"/>
       <c r="O157" s="5"/>
       <c r="P157" s="5"/>
       <c r="Q157" s="5"/>
       <c r="R157" s="5"/>
       <c r="S157" s="5"/>
       <c r="T157" s="5"/>
       <c r="U157" s="5"/>
       <c r="V157" s="5"/>
       <c r="W157" s="5"/>
       <c r="X157" s="5"/>
       <c r="Y157" s="5"/>
       <c r="Z157" s="5"/>
       <c r="AA157" s="5"/>
       <c r="AB157" s="5"/>
       <c r="AC157" s="5"/>
       <c r="AD157" s="5"/>
       <c r="AE157" s="5"/>
       <c r="AF157" s="5"/>
       <c r="AG157" s="5"/>
       <c r="AH157" s="5"/>
       <c r="AI157" s="5"/>
       <c r="AJ157" s="5"/>
-    </row>
-    <row r="158" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK157" s="5"/>
+    </row>
+    <row r="158" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B158" s="36" t="s">
         <v>14</v>
       </c>
       <c r="C158" s="73">
-        <v>5490</v>
+        <v>5608</v>
       </c>
       <c r="D158" s="73">
-        <v>457</v>
+        <v>591</v>
       </c>
       <c r="E158" s="73">
-        <v>81</v>
+        <v>145</v>
       </c>
       <c r="F158" s="73">
-        <v>32</v>
+        <v>54</v>
       </c>
       <c r="G158" s="73">
-        <v>26</v>
+        <v>80</v>
       </c>
       <c r="H158" s="73">
-        <v>654</v>
+        <v>1021</v>
       </c>
       <c r="I158" s="73">
-        <v>201</v>
+        <v>313</v>
       </c>
       <c r="J158" s="73">
-        <v>464</v>
+        <v>450</v>
       </c>
       <c r="K158" s="73">
-        <v>351</v>
+        <v>482</v>
       </c>
       <c r="L158" s="73">
-        <v>292</v>
+        <v>318</v>
       </c>
       <c r="M158" s="74">
-        <v>8048</v>
+        <v>9062</v>
       </c>
       <c r="N158" s="5"/>
       <c r="O158" s="5"/>
       <c r="P158" s="5"/>
       <c r="Q158" s="5"/>
       <c r="R158" s="5"/>
       <c r="S158" s="5"/>
       <c r="T158" s="5"/>
       <c r="U158" s="5"/>
       <c r="V158" s="5"/>
       <c r="W158" s="5"/>
       <c r="X158" s="5"/>
       <c r="Y158" s="5"/>
       <c r="Z158" s="5"/>
       <c r="AA158" s="5"/>
       <c r="AB158" s="5"/>
       <c r="AC158" s="5"/>
       <c r="AD158" s="5"/>
       <c r="AE158" s="5"/>
       <c r="AF158" s="5"/>
       <c r="AG158" s="5"/>
       <c r="AH158" s="5"/>
       <c r="AI158" s="5"/>
       <c r="AJ158" s="5"/>
-    </row>
-    <row r="159" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK158" s="5"/>
+    </row>
+    <row r="159" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B159" s="36" t="s">
         <v>48</v>
       </c>
       <c r="C159" s="73">
-        <v>6395</v>
+        <v>6192</v>
       </c>
       <c r="D159" s="73">
-        <v>312</v>
+        <v>630</v>
       </c>
       <c r="E159" s="73">
-        <v>53</v>
+        <v>131</v>
       </c>
       <c r="F159" s="73">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="G159" s="73">
-        <v>10</v>
+        <v>64</v>
       </c>
       <c r="H159" s="73">
-        <v>828</v>
+        <v>626</v>
       </c>
       <c r="I159" s="73">
-        <v>194</v>
+        <v>235</v>
       </c>
       <c r="J159" s="73">
-        <v>471</v>
+        <v>492</v>
       </c>
       <c r="K159" s="73">
-        <v>316</v>
+        <v>480</v>
       </c>
       <c r="L159" s="73">
-        <v>346</v>
+        <v>296</v>
       </c>
       <c r="M159" s="74">
-        <v>8940</v>
+        <v>9194</v>
       </c>
       <c r="N159" s="5"/>
       <c r="O159" s="5"/>
       <c r="P159" s="5"/>
       <c r="Q159" s="5"/>
       <c r="R159" s="5"/>
       <c r="S159" s="5"/>
       <c r="T159" s="5"/>
       <c r="U159" s="5"/>
       <c r="V159" s="5"/>
       <c r="W159" s="5"/>
       <c r="X159" s="5"/>
       <c r="Y159" s="5"/>
       <c r="Z159" s="5"/>
       <c r="AA159" s="5"/>
       <c r="AB159" s="5"/>
       <c r="AC159" s="5"/>
       <c r="AD159" s="5"/>
       <c r="AE159" s="5"/>
       <c r="AF159" s="5"/>
       <c r="AG159" s="5"/>
       <c r="AH159" s="5"/>
       <c r="AI159" s="5"/>
       <c r="AJ159" s="5"/>
-    </row>
-    <row r="160" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK159" s="5"/>
+    </row>
+    <row r="160" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B160" s="38" t="s">
         <v>16</v>
       </c>
       <c r="C160" s="75">
-        <v>16684</v>
+        <v>16804</v>
       </c>
       <c r="D160" s="75">
-        <v>1330</v>
+        <v>1995</v>
       </c>
       <c r="E160" s="75">
-        <v>221</v>
+        <v>456</v>
       </c>
       <c r="F160" s="75">
-        <v>91</v>
+        <v>152</v>
       </c>
       <c r="G160" s="75">
-        <v>47</v>
+        <v>307</v>
       </c>
       <c r="H160" s="75">
-        <v>2429</v>
+        <v>2693</v>
       </c>
       <c r="I160" s="75">
-        <v>575</v>
+        <v>788</v>
       </c>
       <c r="J160" s="75">
-        <v>1286</v>
+        <v>1294</v>
       </c>
       <c r="K160" s="75">
-        <v>1040</v>
+        <v>1346</v>
       </c>
       <c r="L160" s="75">
-        <v>942</v>
+        <v>935</v>
       </c>
       <c r="M160" s="75">
-        <v>24645</v>
+        <v>26770</v>
       </c>
       <c r="N160" s="5"/>
       <c r="O160" s="5"/>
       <c r="P160" s="5"/>
       <c r="Q160" s="5"/>
       <c r="R160" s="5"/>
       <c r="S160" s="5"/>
       <c r="T160" s="5"/>
       <c r="U160" s="5"/>
       <c r="V160" s="5"/>
       <c r="W160" s="51"/>
       <c r="X160" s="5"/>
       <c r="Y160" s="5"/>
       <c r="Z160" s="5"/>
       <c r="AA160" s="5"/>
       <c r="AB160" s="5"/>
       <c r="AC160" s="5"/>
       <c r="AD160" s="5"/>
       <c r="AE160" s="5"/>
       <c r="AF160" s="5"/>
       <c r="AG160" s="5"/>
       <c r="AH160" s="5"/>
       <c r="AI160" s="5"/>
       <c r="AJ160" s="5"/>
-    </row>
-    <row r="161" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK160" s="5"/>
+    </row>
+    <row r="161" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B161" s="36" t="s">
         <v>49</v>
       </c>
       <c r="C161" s="73">
-        <v>6096</v>
+        <v>8913</v>
       </c>
       <c r="D161" s="73">
-        <v>303</v>
+        <v>801</v>
       </c>
       <c r="E161" s="73">
-        <v>67</v>
+        <v>128</v>
       </c>
       <c r="F161" s="73">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="G161" s="73">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="H161" s="73">
-        <v>508</v>
+        <v>1022</v>
       </c>
       <c r="I161" s="73">
-        <v>383</v>
+        <v>300</v>
       </c>
       <c r="J161" s="73">
-        <v>588</v>
+        <v>469</v>
       </c>
       <c r="K161" s="73">
-        <v>591</v>
+        <v>455</v>
       </c>
       <c r="L161" s="73">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="M161" s="74">
-        <v>8892</v>
+        <v>12481</v>
       </c>
       <c r="N161" s="5"/>
       <c r="O161" s="5"/>
       <c r="P161" s="5"/>
       <c r="Q161" s="5"/>
       <c r="R161" s="5"/>
       <c r="S161" s="5"/>
       <c r="T161" s="5"/>
       <c r="U161" s="5"/>
       <c r="V161" s="5"/>
       <c r="W161" s="5"/>
       <c r="X161" s="5"/>
       <c r="Y161" s="5"/>
       <c r="Z161" s="5"/>
       <c r="AA161" s="5"/>
       <c r="AB161" s="5"/>
       <c r="AC161" s="5"/>
       <c r="AD161" s="5"/>
       <c r="AE161" s="5"/>
       <c r="AF161" s="5"/>
       <c r="AG161" s="5"/>
       <c r="AH161" s="5"/>
       <c r="AI161" s="5"/>
       <c r="AJ161" s="5"/>
-    </row>
-    <row r="162" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK161" s="5"/>
+    </row>
+    <row r="162" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B162" s="36" t="s">
         <v>50</v>
       </c>
       <c r="C162" s="73">
-        <v>4797</v>
+        <v>7020</v>
       </c>
       <c r="D162" s="73">
-        <v>367</v>
+        <v>374</v>
       </c>
       <c r="E162" s="73">
-        <v>67</v>
+        <v>80</v>
       </c>
       <c r="F162" s="73">
-        <v>56</v>
+        <v>41</v>
       </c>
       <c r="G162" s="73">
         <v>16</v>
       </c>
       <c r="H162" s="73">
-        <v>1168</v>
+        <v>1324</v>
       </c>
       <c r="I162" s="73">
-        <v>559</v>
+        <v>582</v>
       </c>
       <c r="J162" s="73">
-        <v>431</v>
+        <v>460</v>
       </c>
       <c r="K162" s="73">
-        <v>615</v>
+        <v>717</v>
       </c>
       <c r="L162" s="73">
-        <v>230</v>
+        <v>265</v>
       </c>
       <c r="M162" s="74">
-        <v>8306</v>
+        <v>10879</v>
       </c>
       <c r="N162" s="5"/>
       <c r="O162" s="5"/>
       <c r="P162" s="5"/>
       <c r="Q162" s="5"/>
       <c r="R162" s="5"/>
       <c r="S162" s="5"/>
       <c r="T162" s="5"/>
       <c r="U162" s="5"/>
       <c r="V162" s="5"/>
       <c r="W162" s="5"/>
       <c r="X162" s="5"/>
       <c r="Y162" s="5"/>
       <c r="Z162" s="5"/>
       <c r="AA162" s="5"/>
       <c r="AB162" s="5"/>
       <c r="AC162" s="5"/>
       <c r="AD162" s="5"/>
       <c r="AE162" s="5"/>
       <c r="AF162" s="5"/>
       <c r="AG162" s="5"/>
       <c r="AH162" s="5"/>
       <c r="AI162" s="5"/>
       <c r="AJ162" s="5"/>
-    </row>
-    <row r="163" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK162" s="5"/>
+    </row>
+    <row r="163" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B163" s="36" t="s">
         <v>19</v>
       </c>
       <c r="C163" s="73">
-        <v>3216</v>
+        <v>3105</v>
       </c>
       <c r="D163" s="73">
-        <v>177</v>
+        <v>311</v>
       </c>
       <c r="E163" s="73">
-        <v>33</v>
+        <v>46</v>
       </c>
       <c r="F163" s="73">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="G163" s="73">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H163" s="73">
-        <v>536</v>
+        <v>323</v>
       </c>
       <c r="I163" s="73">
-        <v>126</v>
+        <v>156</v>
       </c>
       <c r="J163" s="73">
-        <v>296</v>
+        <v>249</v>
       </c>
       <c r="K163" s="73">
-        <v>338</v>
+        <v>417</v>
       </c>
       <c r="L163" s="73">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="M163" s="74">
-        <v>4884</v>
+        <v>4777</v>
       </c>
       <c r="N163" s="5"/>
       <c r="O163" s="5"/>
       <c r="P163" s="5"/>
       <c r="Q163" s="5"/>
       <c r="R163" s="5"/>
       <c r="S163" s="5"/>
       <c r="T163" s="5"/>
       <c r="U163" s="5"/>
       <c r="V163" s="5"/>
       <c r="W163" s="5"/>
       <c r="X163" s="5"/>
       <c r="Y163" s="5"/>
       <c r="Z163" s="5"/>
       <c r="AA163" s="5"/>
       <c r="AB163" s="5"/>
       <c r="AC163" s="5"/>
       <c r="AD163" s="5"/>
       <c r="AE163" s="5"/>
       <c r="AF163" s="5"/>
       <c r="AG163" s="5"/>
       <c r="AH163" s="5"/>
       <c r="AI163" s="5"/>
       <c r="AJ163" s="5"/>
-    </row>
-    <row r="164" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK163" s="5"/>
+    </row>
+    <row r="164" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B164" s="38" t="s">
         <v>20</v>
       </c>
       <c r="C164" s="75">
-        <v>14109</v>
+        <v>19038</v>
       </c>
       <c r="D164" s="75">
-        <v>847</v>
+        <v>1486</v>
       </c>
       <c r="E164" s="75">
-        <v>167</v>
+        <v>254</v>
       </c>
       <c r="F164" s="75">
-        <v>81</v>
+        <v>98</v>
       </c>
       <c r="G164" s="75">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="H164" s="75">
-        <v>2212</v>
+        <v>2669</v>
       </c>
       <c r="I164" s="75">
-        <v>1068</v>
+        <v>1038</v>
       </c>
       <c r="J164" s="75">
-        <v>1315</v>
+        <v>1178</v>
       </c>
       <c r="K164" s="75">
-        <v>1544</v>
+        <v>1589</v>
       </c>
       <c r="L164" s="75">
-        <v>688</v>
+        <v>734</v>
       </c>
       <c r="M164" s="75">
-        <v>22082</v>
+        <v>28137</v>
       </c>
       <c r="N164" s="5"/>
       <c r="O164" s="5"/>
       <c r="P164" s="5"/>
       <c r="Q164" s="5"/>
       <c r="R164" s="5"/>
       <c r="S164" s="5"/>
       <c r="T164" s="5"/>
       <c r="U164" s="5"/>
       <c r="V164" s="5"/>
       <c r="W164" s="5"/>
       <c r="X164" s="5"/>
       <c r="Y164" s="5"/>
       <c r="Z164" s="5"/>
       <c r="AA164" s="5"/>
       <c r="AB164" s="5"/>
       <c r="AC164" s="5"/>
       <c r="AD164" s="5"/>
       <c r="AE164" s="5"/>
       <c r="AF164" s="5"/>
       <c r="AG164" s="5"/>
       <c r="AH164" s="5"/>
       <c r="AI164" s="5"/>
       <c r="AJ164" s="5"/>
-    </row>
-    <row r="165" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK164" s="5"/>
+    </row>
+    <row r="165" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B165" s="36" t="s">
         <v>21</v>
       </c>
       <c r="C165" s="73">
-        <v>3331</v>
+        <v>3293</v>
       </c>
       <c r="D165" s="73">
-        <v>191</v>
+        <v>239</v>
       </c>
       <c r="E165" s="73">
-        <v>52</v>
+        <v>37</v>
       </c>
       <c r="F165" s="73">
         <v>16</v>
       </c>
       <c r="G165" s="73">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="H165" s="73">
-        <v>482</v>
+        <v>446</v>
       </c>
       <c r="I165" s="73">
-        <v>194</v>
+        <v>135</v>
       </c>
       <c r="J165" s="73">
-        <v>454</v>
+        <v>192</v>
       </c>
       <c r="K165" s="73">
-        <v>380</v>
+        <v>273</v>
       </c>
       <c r="L165" s="73">
-        <v>253</v>
+        <v>210</v>
       </c>
       <c r="M165" s="74">
-        <v>5373</v>
+        <v>4863</v>
       </c>
       <c r="N165" s="5"/>
       <c r="O165" s="5"/>
       <c r="P165" s="5"/>
       <c r="Q165" s="5"/>
       <c r="R165" s="5"/>
       <c r="S165" s="5"/>
       <c r="T165" s="5"/>
       <c r="U165" s="5"/>
       <c r="V165" s="5"/>
       <c r="W165" s="5"/>
       <c r="X165" s="5"/>
       <c r="Y165" s="5"/>
       <c r="Z165" s="5"/>
       <c r="AA165" s="5"/>
       <c r="AB165" s="5"/>
       <c r="AC165" s="5"/>
       <c r="AD165" s="5"/>
       <c r="AE165" s="5"/>
       <c r="AF165" s="5"/>
       <c r="AG165" s="5"/>
       <c r="AH165" s="5"/>
       <c r="AI165" s="5"/>
       <c r="AJ165" s="5"/>
-    </row>
-    <row r="166" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK165" s="5"/>
+    </row>
+    <row r="166" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B166" s="36" t="s">
         <v>22</v>
       </c>
       <c r="C166" s="73">
-        <v>4053</v>
+        <v>5012</v>
       </c>
       <c r="D166" s="73">
-        <v>722</v>
+        <v>908</v>
       </c>
       <c r="E166" s="73">
-        <v>137</v>
+        <v>147</v>
       </c>
       <c r="F166" s="73">
-        <v>51</v>
+        <v>73</v>
       </c>
       <c r="G166" s="73">
-        <v>60</v>
+        <v>133</v>
       </c>
       <c r="H166" s="73">
-        <v>944</v>
+        <v>1192</v>
       </c>
       <c r="I166" s="73">
-        <v>190</v>
+        <v>244</v>
       </c>
       <c r="J166" s="73">
-        <v>257</v>
+        <v>307</v>
       </c>
       <c r="K166" s="73">
-        <v>281</v>
+        <v>397</v>
       </c>
       <c r="L166" s="73">
-        <v>214</v>
+        <v>422</v>
       </c>
       <c r="M166" s="74">
-        <v>6909</v>
+        <v>8835</v>
       </c>
       <c r="N166" s="5"/>
       <c r="O166" s="5"/>
       <c r="P166" s="5"/>
       <c r="Q166" s="5"/>
       <c r="R166" s="5"/>
       <c r="S166" s="5"/>
       <c r="T166" s="5"/>
       <c r="U166" s="5"/>
       <c r="V166" s="5"/>
       <c r="W166" s="5"/>
       <c r="X166" s="5"/>
       <c r="Y166" s="5"/>
       <c r="Z166" s="5"/>
       <c r="AA166" s="5"/>
       <c r="AB166" s="5"/>
       <c r="AC166" s="5"/>
       <c r="AD166" s="5"/>
       <c r="AE166" s="5"/>
       <c r="AF166" s="5"/>
       <c r="AG166" s="5"/>
       <c r="AH166" s="5"/>
       <c r="AI166" s="5"/>
       <c r="AJ166" s="5"/>
-    </row>
-    <row r="167" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK166" s="5"/>
+    </row>
+    <row r="167" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B167" s="36" t="s">
         <v>23</v>
       </c>
       <c r="C167" s="73">
-        <v>6467</v>
+        <v>8750</v>
       </c>
       <c r="D167" s="73">
-        <v>1031</v>
+        <v>1537</v>
       </c>
       <c r="E167" s="73">
-        <v>431</v>
+        <v>292</v>
       </c>
       <c r="F167" s="73">
-        <v>98</v>
+        <v>217</v>
       </c>
       <c r="G167" s="73">
-        <v>180</v>
+        <v>299</v>
       </c>
       <c r="H167" s="73">
-        <v>1124</v>
+        <v>1772</v>
       </c>
       <c r="I167" s="73">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="J167" s="73">
-        <v>319</v>
+        <v>296</v>
       </c>
       <c r="K167" s="73">
-        <v>374</v>
+        <v>414</v>
       </c>
       <c r="L167" s="73">
-        <v>458</v>
+        <v>622</v>
       </c>
       <c r="M167" s="74">
-        <v>10666</v>
+        <v>14380</v>
       </c>
       <c r="N167" s="5"/>
       <c r="O167" s="5"/>
       <c r="P167" s="5"/>
       <c r="Q167" s="5"/>
       <c r="R167" s="5"/>
       <c r="S167" s="5"/>
       <c r="T167" s="5"/>
       <c r="U167" s="5"/>
       <c r="V167" s="5"/>
       <c r="W167" s="5"/>
       <c r="X167" s="5"/>
       <c r="Y167" s="5"/>
       <c r="Z167" s="5"/>
       <c r="AA167" s="5"/>
       <c r="AB167" s="5"/>
       <c r="AC167" s="5"/>
       <c r="AD167" s="5"/>
       <c r="AE167" s="5"/>
       <c r="AF167" s="5"/>
       <c r="AG167" s="5"/>
       <c r="AH167" s="5"/>
       <c r="AI167" s="5"/>
       <c r="AJ167" s="5"/>
-    </row>
-    <row r="168" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK167" s="5"/>
+    </row>
+    <row r="168" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B168" s="38" t="s">
         <v>24</v>
       </c>
       <c r="C168" s="75">
-        <v>13851</v>
+        <v>17055</v>
       </c>
       <c r="D168" s="75">
-        <v>1944</v>
+        <v>2684</v>
       </c>
       <c r="E168" s="75">
-        <v>620</v>
+        <v>476</v>
       </c>
       <c r="F168" s="75">
-        <v>165</v>
+        <v>306</v>
       </c>
       <c r="G168" s="75">
-        <v>260</v>
+        <v>454</v>
       </c>
       <c r="H168" s="75">
-        <v>2550</v>
+        <v>3410</v>
       </c>
       <c r="I168" s="75">
-        <v>568</v>
+        <v>560</v>
       </c>
       <c r="J168" s="75">
-        <v>1030</v>
+        <v>795</v>
       </c>
       <c r="K168" s="75">
-        <v>1035</v>
+        <v>1084</v>
       </c>
       <c r="L168" s="75">
-        <v>925</v>
+        <v>1254</v>
       </c>
       <c r="M168" s="75">
-        <v>22948</v>
+        <v>28078</v>
       </c>
       <c r="N168" s="5"/>
       <c r="O168" s="5"/>
       <c r="P168" s="5"/>
       <c r="Q168" s="5"/>
       <c r="R168" s="5"/>
       <c r="S168" s="5"/>
       <c r="T168" s="5"/>
       <c r="U168" s="5"/>
       <c r="V168" s="5"/>
       <c r="W168" s="5"/>
       <c r="X168" s="5"/>
       <c r="Y168" s="5"/>
       <c r="Z168" s="5"/>
       <c r="AA168" s="5"/>
       <c r="AB168" s="5"/>
       <c r="AC168" s="5"/>
       <c r="AD168" s="5"/>
       <c r="AE168" s="5"/>
       <c r="AF168" s="5"/>
       <c r="AG168" s="5"/>
       <c r="AH168" s="5"/>
       <c r="AI168" s="5"/>
       <c r="AJ168" s="5"/>
-    </row>
-    <row r="169" spans="2:36" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="AK168" s="5"/>
+    </row>
+    <row r="169" spans="2:37" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B169" s="40" t="s">
         <v>7</v>
       </c>
       <c r="C169" s="76">
-        <v>58867</v>
+        <v>70546</v>
       </c>
       <c r="D169" s="76">
-        <v>6736</v>
+        <v>9557</v>
       </c>
       <c r="E169" s="76">
-        <v>1423</v>
+        <v>1953</v>
       </c>
       <c r="F169" s="76">
-        <v>609</v>
+        <v>931</v>
       </c>
       <c r="G169" s="76">
-        <v>682</v>
+        <v>1313</v>
       </c>
       <c r="H169" s="76">
-        <v>10994</v>
+        <v>14095</v>
       </c>
       <c r="I169" s="76">
-        <v>2725</v>
+        <v>3054</v>
       </c>
       <c r="J169" s="76">
-        <v>4640</v>
+        <v>4182</v>
       </c>
       <c r="K169" s="76">
-        <v>4448</v>
+        <v>4989</v>
       </c>
       <c r="L169" s="76">
-        <v>3733</v>
+        <v>4149</v>
       </c>
       <c r="M169" s="76">
-        <v>94857</v>
+        <v>114769</v>
       </c>
       <c r="N169" s="5"/>
       <c r="O169" s="5"/>
       <c r="P169" s="5"/>
       <c r="Q169" s="5"/>
       <c r="R169" s="5"/>
       <c r="S169" s="5"/>
       <c r="T169" s="5"/>
       <c r="U169" s="5"/>
       <c r="V169" s="5"/>
       <c r="W169" s="5"/>
       <c r="X169" s="5"/>
       <c r="Y169" s="5"/>
       <c r="Z169" s="5"/>
       <c r="AA169" s="5"/>
       <c r="AB169" s="5"/>
       <c r="AC169" s="5"/>
       <c r="AD169" s="5"/>
       <c r="AE169" s="5"/>
       <c r="AF169" s="5"/>
       <c r="AG169" s="5"/>
       <c r="AH169" s="5"/>
       <c r="AI169" s="5"/>
       <c r="AJ169" s="5"/>
-    </row>
-    <row r="170" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK169" s="5"/>
+    </row>
+    <row r="170" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B170" s="17"/>
       <c r="C170" s="104"/>
       <c r="D170" s="104"/>
       <c r="E170" s="104"/>
       <c r="F170" s="104"/>
       <c r="G170" s="104"/>
       <c r="H170" s="104"/>
       <c r="I170" s="104"/>
       <c r="J170" s="104"/>
       <c r="K170" s="104"/>
       <c r="L170" s="104"/>
       <c r="M170" s="22"/>
       <c r="N170" s="25"/>
       <c r="O170" s="25"/>
       <c r="P170" s="25"/>
       <c r="Q170" s="25"/>
       <c r="R170" s="25"/>
       <c r="S170" s="25"/>
       <c r="T170" s="25"/>
       <c r="U170" s="25"/>
       <c r="V170" s="25"/>
       <c r="W170" s="25"/>
       <c r="X170" s="21"/>
       <c r="Y170" s="26"/>
       <c r="Z170" s="21"/>
       <c r="AA170" s="24"/>
       <c r="AB170" s="24"/>
       <c r="AC170" s="24"/>
       <c r="AD170" s="26"/>
       <c r="AE170" s="26"/>
       <c r="AF170" s="26"/>
       <c r="AG170" s="26"/>
       <c r="AH170" s="26"/>
       <c r="AI170" s="26"/>
-    </row>
-    <row r="171" spans="2:36" ht="20.25" x14ac:dyDescent="0.3">
+      <c r="AJ170" s="26"/>
+    </row>
+    <row r="171" spans="2:37" ht="20.25" x14ac:dyDescent="0.3">
       <c r="B171" s="41" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C171" s="28"/>
       <c r="D171" s="28"/>
       <c r="E171" s="28"/>
       <c r="F171" s="28"/>
       <c r="G171" s="28"/>
       <c r="H171" s="28"/>
       <c r="I171" s="28"/>
       <c r="J171" s="28"/>
       <c r="K171" s="28"/>
       <c r="L171" s="28"/>
       <c r="M171" s="28"/>
       <c r="N171" s="5"/>
       <c r="O171" s="5"/>
       <c r="P171" s="5"/>
       <c r="Q171" s="5"/>
       <c r="R171" s="5"/>
       <c r="S171" s="5"/>
       <c r="T171" s="5"/>
       <c r="U171" s="5"/>
       <c r="V171" s="5"/>
       <c r="W171" s="5"/>
       <c r="X171" s="5"/>
       <c r="Y171" s="5"/>
       <c r="Z171" s="5"/>
       <c r="AA171" s="5"/>
       <c r="AB171" s="5"/>
       <c r="AC171" s="5"/>
       <c r="AD171" s="5"/>
       <c r="AE171" s="5"/>
       <c r="AF171" s="5"/>
       <c r="AG171" s="5"/>
       <c r="AH171" s="5"/>
       <c r="AI171" s="5"/>
       <c r="AJ171" s="5"/>
-    </row>
-    <row r="172" spans="2:36" s="32" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="AK171" s="5"/>
+    </row>
+    <row r="172" spans="2:37" s="32" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="B172" s="33" t="s">
         <v>25</v>
       </c>
       <c r="C172" s="34" t="s">
         <v>2</v>
       </c>
       <c r="D172" s="34" t="s">
         <v>4</v>
       </c>
       <c r="E172" s="34" t="s">
         <v>26</v>
       </c>
       <c r="F172" s="34" t="s">
         <v>5</v>
       </c>
       <c r="G172" s="34" t="s">
         <v>6</v>
       </c>
       <c r="H172" s="34" t="s">
         <v>27</v>
       </c>
       <c r="I172" s="34" t="s">
         <v>28</v>
       </c>
       <c r="J172" s="35" t="s">
@@ -15365,1076 +15591,964 @@
         <v>31</v>
       </c>
       <c r="N172" s="5"/>
       <c r="O172" s="5"/>
       <c r="P172" s="5"/>
       <c r="Q172" s="5"/>
       <c r="R172" s="5"/>
       <c r="S172" s="5"/>
       <c r="T172" s="5"/>
       <c r="U172" s="5"/>
       <c r="V172" s="5"/>
       <c r="W172" s="5"/>
       <c r="X172" s="5"/>
       <c r="Y172" s="5"/>
       <c r="Z172" s="5"/>
       <c r="AA172" s="5"/>
       <c r="AB172" s="5"/>
       <c r="AC172" s="5"/>
       <c r="AD172" s="5"/>
       <c r="AE172" s="5"/>
       <c r="AF172" s="5"/>
       <c r="AG172" s="5"/>
       <c r="AH172" s="5"/>
       <c r="AI172" s="5"/>
       <c r="AJ172" s="5"/>
-    </row>
-    <row r="173" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK172" s="5"/>
+    </row>
+    <row r="173" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B173" s="36" t="s">
         <v>9</v>
       </c>
       <c r="C173" s="71">
-        <v>14897</v>
+        <v>19174</v>
       </c>
       <c r="D173" s="71">
-        <v>2081</v>
+        <v>2810</v>
       </c>
       <c r="E173" s="71">
-        <v>638</v>
+        <v>861</v>
       </c>
       <c r="F173" s="71">
-        <v>439</v>
+        <v>594</v>
       </c>
       <c r="G173" s="71">
-        <v>284</v>
+        <v>277</v>
       </c>
       <c r="H173" s="71">
-        <v>2615</v>
+        <v>2623</v>
       </c>
       <c r="I173" s="71">
-        <v>294</v>
+        <v>316</v>
       </c>
       <c r="J173" s="71">
-        <v>512</v>
+        <v>410</v>
       </c>
       <c r="K173" s="71">
-        <v>789</v>
+        <v>826</v>
       </c>
       <c r="L173" s="71">
-        <v>999</v>
+        <v>1434</v>
       </c>
       <c r="M173" s="72">
-        <v>23548</v>
+        <v>29325</v>
       </c>
       <c r="N173" s="5"/>
       <c r="O173" s="5"/>
       <c r="P173" s="5"/>
       <c r="Q173" s="5"/>
       <c r="R173" s="5"/>
       <c r="S173" s="5"/>
       <c r="T173" s="5"/>
       <c r="U173" s="5"/>
       <c r="V173" s="5"/>
       <c r="W173" s="5"/>
       <c r="X173" s="5"/>
       <c r="Y173" s="5"/>
       <c r="Z173" s="5"/>
       <c r="AA173" s="5"/>
       <c r="AB173" s="5"/>
       <c r="AC173" s="5"/>
       <c r="AD173" s="5"/>
       <c r="AE173" s="5"/>
       <c r="AF173" s="5"/>
       <c r="AG173" s="5"/>
       <c r="AH173" s="5"/>
       <c r="AI173" s="5"/>
       <c r="AJ173" s="5"/>
-    </row>
-    <row r="174" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK173" s="5"/>
+    </row>
+    <row r="174" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B174" s="36" t="s">
         <v>10</v>
       </c>
       <c r="C174" s="73">
-        <v>14910</v>
+        <v>18395</v>
       </c>
       <c r="D174" s="73">
-        <v>1766</v>
+        <v>2482</v>
       </c>
       <c r="E174" s="73">
-        <v>710</v>
+        <v>845</v>
       </c>
       <c r="F174" s="73">
-        <v>318</v>
+        <v>235</v>
       </c>
       <c r="G174" s="73">
-        <v>252</v>
+        <v>193</v>
       </c>
       <c r="H174" s="73">
-        <v>2935</v>
+        <v>2354</v>
       </c>
       <c r="I174" s="73">
-        <v>357</v>
+        <v>430</v>
       </c>
       <c r="J174" s="73">
-        <v>436</v>
+        <v>452</v>
       </c>
       <c r="K174" s="73">
-        <v>679</v>
+        <v>868</v>
       </c>
       <c r="L174" s="73">
-        <v>723</v>
+        <v>1111</v>
       </c>
       <c r="M174" s="74">
-        <v>23086</v>
+        <v>27365</v>
       </c>
       <c r="N174" s="5"/>
       <c r="O174" s="5"/>
       <c r="P174" s="5"/>
       <c r="Q174" s="5"/>
       <c r="R174" s="5"/>
       <c r="S174" s="5"/>
       <c r="T174" s="5"/>
       <c r="U174" s="5"/>
       <c r="V174" s="5"/>
       <c r="W174" s="5"/>
       <c r="X174" s="5"/>
       <c r="Y174" s="5"/>
       <c r="Z174" s="5"/>
       <c r="AA174" s="5"/>
       <c r="AB174" s="5"/>
       <c r="AC174" s="5"/>
       <c r="AD174" s="5"/>
       <c r="AE174" s="5"/>
       <c r="AF174" s="5"/>
       <c r="AG174" s="5"/>
       <c r="AH174" s="5"/>
       <c r="AI174" s="5"/>
       <c r="AJ174" s="5"/>
-    </row>
-    <row r="175" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK174" s="5"/>
+    </row>
+    <row r="175" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B175" s="36" t="s">
         <v>46</v>
       </c>
       <c r="C175" s="73">
-        <v>15510</v>
+        <v>23516</v>
       </c>
       <c r="D175" s="73">
-        <v>1683</v>
+        <v>2783</v>
       </c>
       <c r="E175" s="73">
-        <v>556</v>
+        <v>708</v>
       </c>
       <c r="F175" s="73">
-        <v>181</v>
+        <v>310</v>
       </c>
       <c r="G175" s="73">
-        <v>149</v>
+        <v>289</v>
       </c>
       <c r="H175" s="73">
-        <v>1856</v>
+        <v>2779</v>
       </c>
       <c r="I175" s="73">
-        <v>435</v>
+        <v>267</v>
       </c>
       <c r="J175" s="73">
-        <v>604</v>
+        <v>444</v>
       </c>
       <c r="K175" s="73">
-        <v>898</v>
+        <v>1004</v>
       </c>
       <c r="L175" s="73">
-        <v>753</v>
+        <v>1227</v>
       </c>
       <c r="M175" s="74">
-        <v>22625</v>
+        <v>33327</v>
       </c>
       <c r="N175" s="5"/>
       <c r="O175" s="5"/>
       <c r="P175" s="5"/>
       <c r="Q175" s="5"/>
       <c r="R175" s="5"/>
       <c r="S175" s="5"/>
       <c r="T175" s="5"/>
       <c r="U175" s="5"/>
       <c r="V175" s="5"/>
       <c r="W175" s="5"/>
       <c r="X175" s="5"/>
       <c r="Y175" s="5"/>
       <c r="Z175" s="5"/>
       <c r="AA175" s="5"/>
       <c r="AB175" s="5"/>
       <c r="AC175" s="5"/>
       <c r="AD175" s="5"/>
       <c r="AE175" s="5"/>
       <c r="AF175" s="5"/>
       <c r="AG175" s="5"/>
       <c r="AH175" s="5"/>
       <c r="AI175" s="5"/>
       <c r="AJ175" s="5"/>
-    </row>
-    <row r="176" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK175" s="5"/>
+    </row>
+    <row r="176" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B176" s="38" t="s">
         <v>12</v>
       </c>
       <c r="C176" s="75">
-        <v>45317</v>
+        <v>61085</v>
       </c>
       <c r="D176" s="75">
-        <v>5530</v>
+        <v>8075</v>
       </c>
       <c r="E176" s="75">
-        <v>1904</v>
+        <v>2414</v>
       </c>
       <c r="F176" s="75">
-        <v>938</v>
+        <v>1139</v>
       </c>
       <c r="G176" s="75">
-        <v>685</v>
+        <v>759</v>
       </c>
       <c r="H176" s="75">
-        <v>7406</v>
+        <v>7756</v>
       </c>
       <c r="I176" s="75">
-        <v>1086</v>
+        <v>1013</v>
       </c>
       <c r="J176" s="75">
-        <v>1552</v>
+        <v>1306</v>
       </c>
       <c r="K176" s="75">
-        <v>2366</v>
+        <v>2698</v>
       </c>
       <c r="L176" s="75">
-        <v>2475</v>
+        <v>3772</v>
       </c>
       <c r="M176" s="75">
-        <v>69259</v>
+        <v>90017</v>
       </c>
       <c r="N176" s="5"/>
       <c r="O176" s="5"/>
       <c r="P176" s="5"/>
       <c r="Q176" s="5"/>
       <c r="R176" s="5"/>
       <c r="S176" s="5"/>
       <c r="T176" s="5"/>
       <c r="U176" s="5"/>
       <c r="V176" s="5"/>
       <c r="W176" s="5"/>
       <c r="X176" s="5"/>
       <c r="Y176" s="5"/>
       <c r="Z176" s="5"/>
       <c r="AA176" s="5"/>
       <c r="AB176" s="5"/>
       <c r="AC176" s="5"/>
       <c r="AD176" s="5"/>
       <c r="AE176" s="5"/>
       <c r="AF176" s="5"/>
       <c r="AG176" s="5"/>
       <c r="AH176" s="5"/>
       <c r="AI176" s="5"/>
       <c r="AJ176" s="5"/>
-    </row>
-    <row r="177" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK176" s="5"/>
+    </row>
+    <row r="177" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B177" s="36" t="s">
         <v>47</v>
       </c>
       <c r="C177" s="73">
-        <v>13128</v>
+        <v>19940</v>
       </c>
       <c r="D177" s="73">
-        <v>1189</v>
+        <v>1664</v>
       </c>
       <c r="E177" s="73">
-        <v>545</v>
+        <v>512</v>
       </c>
       <c r="F177" s="73">
-        <v>256</v>
+        <v>215</v>
       </c>
       <c r="G177" s="73">
-        <v>241</v>
+        <v>115</v>
       </c>
       <c r="H177" s="73">
-        <v>1712</v>
+        <v>2038</v>
       </c>
       <c r="I177" s="73">
-        <v>447</v>
+        <v>486</v>
       </c>
       <c r="J177" s="73">
-        <v>632</v>
+        <v>640</v>
       </c>
       <c r="K177" s="73">
-        <v>1009</v>
+        <v>1609</v>
       </c>
       <c r="L177" s="73">
-        <v>700</v>
+        <v>926</v>
       </c>
       <c r="M177" s="74">
-        <v>19859</v>
+        <v>28145</v>
       </c>
       <c r="N177" s="5"/>
       <c r="O177" s="5"/>
       <c r="P177" s="5"/>
       <c r="Q177" s="5"/>
       <c r="R177" s="5"/>
       <c r="S177" s="5"/>
       <c r="T177" s="5"/>
       <c r="U177" s="5"/>
       <c r="V177" s="5"/>
       <c r="W177" s="5"/>
       <c r="X177" s="5"/>
       <c r="Y177" s="5"/>
       <c r="Z177" s="5"/>
       <c r="AA177" s="5"/>
       <c r="AB177" s="5"/>
       <c r="AC177" s="5"/>
       <c r="AD177" s="5"/>
       <c r="AE177" s="5"/>
       <c r="AF177" s="5"/>
       <c r="AG177" s="5"/>
       <c r="AH177" s="5"/>
       <c r="AI177" s="5"/>
       <c r="AJ177" s="5"/>
-    </row>
-    <row r="178" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK177" s="5"/>
+    </row>
+    <row r="178" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B178" s="36" t="s">
         <v>14</v>
       </c>
-      <c r="C178" s="73">
-[...31 lines deleted...]
-      </c>
+      <c r="C178" s="73"/>
+      <c r="D178" s="73"/>
+      <c r="E178" s="73"/>
+      <c r="F178" s="73"/>
+      <c r="G178" s="73"/>
+      <c r="H178" s="73"/>
+      <c r="I178" s="73"/>
+      <c r="J178" s="73"/>
+      <c r="K178" s="73"/>
+      <c r="L178" s="73"/>
+      <c r="M178" s="74"/>
       <c r="N178" s="5"/>
       <c r="O178" s="5"/>
       <c r="P178" s="5"/>
       <c r="Q178" s="5"/>
       <c r="R178" s="5"/>
       <c r="S178" s="5"/>
       <c r="T178" s="5"/>
       <c r="U178" s="5"/>
       <c r="V178" s="5"/>
       <c r="W178" s="5"/>
       <c r="X178" s="5"/>
       <c r="Y178" s="5"/>
       <c r="Z178" s="5"/>
       <c r="AA178" s="5"/>
       <c r="AB178" s="5"/>
       <c r="AC178" s="5"/>
       <c r="AD178" s="5"/>
       <c r="AE178" s="5"/>
       <c r="AF178" s="5"/>
       <c r="AG178" s="5"/>
       <c r="AH178" s="5"/>
       <c r="AI178" s="5"/>
       <c r="AJ178" s="5"/>
-    </row>
-    <row r="179" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK178" s="5"/>
+    </row>
+    <row r="179" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B179" s="36" t="s">
         <v>48</v>
       </c>
-      <c r="C179" s="73">
-[...31 lines deleted...]
-      </c>
+      <c r="C179" s="73"/>
+      <c r="D179" s="73"/>
+      <c r="E179" s="73"/>
+      <c r="F179" s="73"/>
+      <c r="G179" s="73"/>
+      <c r="H179" s="73"/>
+      <c r="I179" s="73"/>
+      <c r="J179" s="73"/>
+      <c r="K179" s="73"/>
+      <c r="L179" s="73"/>
+      <c r="M179" s="74"/>
       <c r="N179" s="5"/>
       <c r="O179" s="5"/>
       <c r="P179" s="5"/>
       <c r="Q179" s="5"/>
       <c r="R179" s="5"/>
       <c r="S179" s="5"/>
       <c r="T179" s="5"/>
       <c r="U179" s="5"/>
       <c r="V179" s="5"/>
       <c r="W179" s="5"/>
       <c r="X179" s="5"/>
       <c r="Y179" s="5"/>
       <c r="Z179" s="5"/>
       <c r="AA179" s="5"/>
       <c r="AB179" s="5"/>
       <c r="AC179" s="5"/>
       <c r="AD179" s="5"/>
       <c r="AE179" s="5"/>
       <c r="AF179" s="5"/>
       <c r="AG179" s="5"/>
       <c r="AH179" s="5"/>
       <c r="AI179" s="5"/>
       <c r="AJ179" s="5"/>
-    </row>
-    <row r="180" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK179" s="5"/>
+    </row>
+    <row r="180" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B180" s="38" t="s">
         <v>16</v>
       </c>
       <c r="C180" s="75">
-        <v>39787</v>
+        <v>19940</v>
       </c>
       <c r="D180" s="75">
-        <v>2931</v>
+        <v>1664</v>
       </c>
       <c r="E180" s="75">
-        <v>1351</v>
+        <v>512</v>
       </c>
       <c r="F180" s="75">
-        <v>440</v>
+        <v>215</v>
       </c>
       <c r="G180" s="75">
-        <v>448</v>
+        <v>115</v>
       </c>
       <c r="H180" s="75">
-        <v>4189</v>
+        <v>2038</v>
       </c>
       <c r="I180" s="75">
-        <v>1340</v>
+        <v>486</v>
       </c>
       <c r="J180" s="75">
-        <v>2003</v>
+        <v>640</v>
       </c>
       <c r="K180" s="75">
-        <v>3044</v>
+        <v>1609</v>
       </c>
       <c r="L180" s="75">
-        <v>2049</v>
+        <v>926</v>
       </c>
       <c r="M180" s="75">
-        <v>57582</v>
+        <v>28145</v>
       </c>
       <c r="N180" s="5"/>
       <c r="O180" s="5"/>
       <c r="P180" s="5"/>
       <c r="Q180" s="5"/>
       <c r="R180" s="5"/>
       <c r="S180" s="5"/>
       <c r="T180" s="5"/>
       <c r="U180" s="5"/>
       <c r="V180" s="5"/>
       <c r="W180" s="5"/>
       <c r="X180" s="5"/>
       <c r="Y180" s="5"/>
       <c r="Z180" s="5"/>
       <c r="AA180" s="5"/>
       <c r="AB180" s="5"/>
       <c r="AC180" s="5"/>
       <c r="AD180" s="5"/>
       <c r="AE180" s="5"/>
       <c r="AF180" s="5"/>
       <c r="AG180" s="5"/>
       <c r="AH180" s="5"/>
       <c r="AI180" s="5"/>
       <c r="AJ180" s="5"/>
-    </row>
-    <row r="181" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK180" s="5"/>
+    </row>
+    <row r="181" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B181" s="36" t="s">
         <v>49</v>
       </c>
-      <c r="C181" s="73">
-[...31 lines deleted...]
-      </c>
+      <c r="C181" s="73"/>
+      <c r="D181" s="73"/>
+      <c r="E181" s="73"/>
+      <c r="F181" s="73"/>
+      <c r="G181" s="73"/>
+      <c r="H181" s="73"/>
+      <c r="I181" s="73"/>
+      <c r="J181" s="73"/>
+      <c r="K181" s="73"/>
+      <c r="L181" s="73"/>
+      <c r="M181" s="74"/>
       <c r="N181" s="5"/>
       <c r="O181" s="5"/>
       <c r="P181" s="5"/>
       <c r="Q181" s="5"/>
       <c r="R181" s="5"/>
       <c r="S181" s="5"/>
       <c r="T181" s="5"/>
       <c r="U181" s="5"/>
       <c r="V181" s="5"/>
       <c r="W181" s="5"/>
       <c r="X181" s="5"/>
       <c r="Y181" s="5"/>
       <c r="Z181" s="5"/>
       <c r="AA181" s="5"/>
       <c r="AB181" s="5"/>
       <c r="AC181" s="5"/>
       <c r="AD181" s="5"/>
       <c r="AE181" s="5"/>
       <c r="AF181" s="5"/>
       <c r="AG181" s="5"/>
       <c r="AH181" s="5"/>
       <c r="AI181" s="5"/>
       <c r="AJ181" s="5"/>
-    </row>
-    <row r="182" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK181" s="5"/>
+    </row>
+    <row r="182" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B182" s="36" t="s">
         <v>50</v>
       </c>
-      <c r="C182" s="73">
-[...31 lines deleted...]
-      </c>
+      <c r="C182" s="73"/>
+      <c r="D182" s="73"/>
+      <c r="E182" s="73"/>
+      <c r="F182" s="73"/>
+      <c r="G182" s="73"/>
+      <c r="H182" s="73"/>
+      <c r="I182" s="73"/>
+      <c r="J182" s="73"/>
+      <c r="K182" s="73"/>
+      <c r="L182" s="73"/>
+      <c r="M182" s="74"/>
       <c r="N182" s="2"/>
       <c r="O182" s="5"/>
       <c r="P182" s="5"/>
       <c r="Q182" s="5"/>
       <c r="R182" s="5"/>
       <c r="S182" s="5"/>
       <c r="T182" s="5"/>
       <c r="U182" s="5"/>
       <c r="V182" s="5"/>
       <c r="W182" s="5"/>
       <c r="X182" s="5"/>
       <c r="Y182" s="5"/>
       <c r="Z182" s="5"/>
       <c r="AA182" s="5"/>
       <c r="AB182" s="5"/>
       <c r="AC182" s="5"/>
       <c r="AD182" s="5"/>
       <c r="AE182" s="5"/>
       <c r="AF182" s="5"/>
       <c r="AG182" s="5"/>
       <c r="AH182" s="5"/>
       <c r="AI182" s="5"/>
       <c r="AJ182" s="5"/>
-    </row>
-    <row r="183" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK182" s="5"/>
+    </row>
+    <row r="183" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B183" s="36" t="s">
         <v>19</v>
       </c>
-      <c r="C183" s="73">
-[...31 lines deleted...]
-      </c>
+      <c r="C183" s="73"/>
+      <c r="D183" s="73"/>
+      <c r="E183" s="73"/>
+      <c r="F183" s="73"/>
+      <c r="G183" s="73"/>
+      <c r="H183" s="73"/>
+      <c r="I183" s="73"/>
+      <c r="J183" s="73"/>
+      <c r="K183" s="73"/>
+      <c r="L183" s="73"/>
+      <c r="M183" s="74"/>
       <c r="N183" s="2"/>
       <c r="O183" s="5"/>
       <c r="P183" s="5"/>
       <c r="Q183" s="5"/>
       <c r="R183" s="5"/>
       <c r="S183" s="5"/>
       <c r="T183" s="5"/>
       <c r="U183" s="5"/>
       <c r="V183" s="5"/>
       <c r="W183" s="5"/>
       <c r="X183" s="5"/>
       <c r="Y183" s="5"/>
       <c r="Z183" s="5"/>
       <c r="AA183" s="5"/>
       <c r="AB183" s="5"/>
       <c r="AC183" s="5"/>
       <c r="AD183" s="5"/>
       <c r="AE183" s="5"/>
       <c r="AF183" s="5"/>
       <c r="AG183" s="5"/>
       <c r="AH183" s="5"/>
       <c r="AI183" s="5"/>
       <c r="AJ183" s="5"/>
-    </row>
-    <row r="184" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK183" s="5"/>
+    </row>
+    <row r="184" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B184" s="38" t="s">
         <v>20</v>
       </c>
-      <c r="C184" s="75">
-[...31 lines deleted...]
-      </c>
+      <c r="C184" s="75"/>
+      <c r="D184" s="75"/>
+      <c r="E184" s="75"/>
+      <c r="F184" s="75"/>
+      <c r="G184" s="75"/>
+      <c r="H184" s="75"/>
+      <c r="I184" s="75"/>
+      <c r="J184" s="75"/>
+      <c r="K184" s="75"/>
+      <c r="L184" s="75"/>
+      <c r="M184" s="75"/>
       <c r="N184" s="5"/>
       <c r="O184" s="5"/>
       <c r="P184" s="5"/>
       <c r="Q184" s="5"/>
       <c r="R184" s="5"/>
       <c r="S184" s="5"/>
       <c r="T184" s="5"/>
       <c r="U184" s="5"/>
       <c r="V184" s="5"/>
       <c r="W184" s="5"/>
       <c r="X184" s="5"/>
       <c r="Y184" s="5"/>
       <c r="Z184" s="5"/>
       <c r="AA184" s="5"/>
       <c r="AB184" s="5"/>
       <c r="AC184" s="5"/>
       <c r="AD184" s="5"/>
       <c r="AE184" s="5"/>
       <c r="AF184" s="5"/>
       <c r="AG184" s="5"/>
       <c r="AH184" s="5"/>
       <c r="AI184" s="5"/>
       <c r="AJ184" s="5"/>
-    </row>
-    <row r="185" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK184" s="5"/>
+    </row>
+    <row r="185" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B185" s="36" t="s">
         <v>21</v>
       </c>
       <c r="C185" s="73"/>
       <c r="D185" s="73"/>
       <c r="E185" s="73"/>
       <c r="F185" s="73"/>
       <c r="G185" s="73"/>
       <c r="H185" s="73"/>
       <c r="I185" s="73"/>
       <c r="J185" s="73"/>
       <c r="K185" s="73"/>
       <c r="L185" s="73"/>
       <c r="M185" s="74"/>
       <c r="N185" s="5"/>
       <c r="O185" s="5"/>
       <c r="P185" s="5"/>
       <c r="Q185" s="5"/>
       <c r="R185" s="5"/>
       <c r="S185" s="5"/>
       <c r="T185" s="5"/>
       <c r="U185" s="5"/>
       <c r="V185" s="5"/>
       <c r="W185" s="5"/>
       <c r="X185" s="5"/>
       <c r="Y185" s="5"/>
       <c r="Z185" s="5"/>
       <c r="AA185" s="5"/>
       <c r="AB185" s="5"/>
       <c r="AC185" s="5"/>
       <c r="AD185" s="5"/>
       <c r="AE185" s="5"/>
       <c r="AF185" s="5"/>
       <c r="AG185" s="5"/>
       <c r="AH185" s="5"/>
       <c r="AI185" s="5"/>
       <c r="AJ185" s="5"/>
-    </row>
-    <row r="186" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK185" s="5"/>
+    </row>
+    <row r="186" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B186" s="36" t="s">
         <v>22</v>
       </c>
       <c r="C186" s="73"/>
       <c r="D186" s="73"/>
       <c r="E186" s="73"/>
       <c r="F186" s="73"/>
       <c r="G186" s="73"/>
       <c r="H186" s="73"/>
       <c r="I186" s="73"/>
       <c r="J186" s="73"/>
       <c r="K186" s="73"/>
       <c r="L186" s="73"/>
       <c r="M186" s="74"/>
       <c r="N186" s="5"/>
       <c r="O186" s="5"/>
       <c r="P186" s="5"/>
       <c r="Q186" s="5"/>
       <c r="R186" s="5"/>
       <c r="S186" s="5"/>
       <c r="T186" s="5"/>
       <c r="U186" s="5"/>
       <c r="V186" s="5"/>
       <c r="W186" s="5"/>
       <c r="X186" s="5"/>
       <c r="Y186" s="5"/>
       <c r="Z186" s="5"/>
       <c r="AA186" s="5"/>
       <c r="AB186" s="5"/>
       <c r="AC186" s="5"/>
       <c r="AD186" s="5"/>
       <c r="AE186" s="5"/>
       <c r="AF186" s="5"/>
       <c r="AG186" s="5"/>
       <c r="AH186" s="5"/>
       <c r="AI186" s="5"/>
       <c r="AJ186" s="5"/>
-    </row>
-    <row r="187" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK186" s="5"/>
+    </row>
+    <row r="187" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B187" s="36" t="s">
         <v>23</v>
       </c>
       <c r="C187" s="73"/>
       <c r="D187" s="73"/>
       <c r="E187" s="73"/>
       <c r="F187" s="73"/>
       <c r="G187" s="73"/>
       <c r="H187" s="73"/>
       <c r="I187" s="73"/>
       <c r="J187" s="73"/>
       <c r="K187" s="73"/>
       <c r="L187" s="73"/>
       <c r="M187" s="74"/>
       <c r="N187" s="5"/>
       <c r="O187" s="5"/>
       <c r="P187" s="5"/>
       <c r="Q187" s="5"/>
       <c r="R187" s="5"/>
       <c r="S187" s="5"/>
       <c r="T187" s="5"/>
       <c r="U187" s="5"/>
       <c r="V187" s="5"/>
       <c r="W187" s="5"/>
       <c r="X187" s="5"/>
       <c r="Y187" s="5"/>
       <c r="Z187" s="5"/>
       <c r="AA187" s="5"/>
       <c r="AB187" s="5"/>
       <c r="AC187" s="5"/>
       <c r="AD187" s="5"/>
       <c r="AE187" s="5"/>
       <c r="AF187" s="5"/>
       <c r="AG187" s="5"/>
       <c r="AH187" s="5"/>
       <c r="AI187" s="5"/>
       <c r="AJ187" s="5"/>
-    </row>
-    <row r="188" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK187" s="5"/>
+    </row>
+    <row r="188" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B188" s="38" t="s">
         <v>24</v>
       </c>
       <c r="C188" s="75"/>
       <c r="D188" s="75"/>
       <c r="E188" s="75"/>
       <c r="F188" s="75"/>
       <c r="G188" s="75"/>
       <c r="H188" s="75"/>
       <c r="I188" s="75"/>
       <c r="J188" s="75"/>
       <c r="K188" s="75"/>
       <c r="L188" s="75"/>
       <c r="M188" s="75"/>
       <c r="N188" s="5"/>
       <c r="O188" s="5"/>
       <c r="P188" s="5"/>
       <c r="Q188" s="5"/>
       <c r="R188" s="5"/>
       <c r="S188" s="5"/>
       <c r="T188" s="5"/>
       <c r="U188" s="5"/>
       <c r="V188" s="5"/>
       <c r="W188" s="5"/>
       <c r="X188" s="5"/>
       <c r="Y188" s="5"/>
       <c r="Z188" s="5"/>
       <c r="AA188" s="5"/>
       <c r="AB188" s="5"/>
       <c r="AC188" s="5"/>
       <c r="AD188" s="5"/>
       <c r="AE188" s="5"/>
       <c r="AF188" s="5"/>
       <c r="AG188" s="5"/>
       <c r="AH188" s="5"/>
       <c r="AI188" s="5"/>
       <c r="AJ188" s="5"/>
-    </row>
-    <row r="189" spans="2:36" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="AK188" s="5"/>
+    </row>
+    <row r="189" spans="2:37" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B189" s="40" t="s">
         <v>7</v>
       </c>
       <c r="C189" s="76">
-        <v>114594</v>
+        <v>81025</v>
       </c>
       <c r="D189" s="76">
-        <v>10322</v>
+        <v>9739</v>
       </c>
       <c r="E189" s="76">
-        <v>4349</v>
+        <v>2926</v>
       </c>
       <c r="F189" s="76">
-        <v>1741</v>
+        <v>1354</v>
       </c>
       <c r="G189" s="76">
-        <v>1238</v>
+        <v>874</v>
       </c>
       <c r="H189" s="76">
-        <v>15448</v>
+        <v>9794</v>
       </c>
       <c r="I189" s="76">
-        <v>4291</v>
+        <v>1499</v>
       </c>
       <c r="J189" s="76">
-        <v>5923</v>
+        <v>1946</v>
       </c>
       <c r="K189" s="76">
-        <v>9837</v>
+        <v>4307</v>
       </c>
       <c r="L189" s="76">
-        <v>6017</v>
+        <v>4698</v>
       </c>
       <c r="M189" s="76">
-        <v>173760</v>
+        <v>118162</v>
       </c>
       <c r="N189" s="5"/>
       <c r="O189" s="5"/>
       <c r="P189" s="5"/>
       <c r="Q189" s="5"/>
       <c r="R189" s="5"/>
       <c r="S189" s="5"/>
       <c r="T189" s="5"/>
       <c r="U189" s="5"/>
       <c r="V189" s="5"/>
       <c r="W189" s="5"/>
       <c r="X189" s="5"/>
       <c r="Y189" s="5"/>
       <c r="Z189" s="5"/>
       <c r="AA189" s="5"/>
       <c r="AB189" s="5"/>
       <c r="AC189" s="5"/>
       <c r="AD189" s="5"/>
       <c r="AE189" s="5"/>
       <c r="AF189" s="5"/>
       <c r="AG189" s="5"/>
       <c r="AH189" s="5"/>
       <c r="AI189" s="5"/>
       <c r="AJ189" s="5"/>
-    </row>
-    <row r="190" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK189" s="5"/>
+    </row>
+    <row r="190" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B190" s="9"/>
       <c r="C190" s="10"/>
       <c r="D190" s="10"/>
       <c r="E190" s="10"/>
       <c r="F190" s="10"/>
       <c r="G190" s="10"/>
       <c r="H190" s="10"/>
       <c r="I190" s="10"/>
       <c r="J190" s="10"/>
       <c r="K190" s="10"/>
       <c r="L190" s="10"/>
       <c r="M190" s="10"/>
       <c r="N190" s="21"/>
       <c r="O190" s="25"/>
       <c r="P190" s="25"/>
       <c r="Q190" s="25"/>
       <c r="R190" s="21"/>
       <c r="S190" s="21"/>
       <c r="T190" s="21"/>
       <c r="U190" s="21"/>
       <c r="V190" s="21"/>
       <c r="W190" s="21"/>
       <c r="X190" s="21"/>
       <c r="Y190" s="21"/>
       <c r="Z190" s="21"/>
       <c r="AA190" s="24"/>
       <c r="AB190" s="24"/>
       <c r="AC190" s="24"/>
       <c r="AD190" s="21"/>
       <c r="AE190" s="21"/>
       <c r="AF190" s="21"/>
       <c r="AG190" s="21"/>
       <c r="AH190" s="21"/>
       <c r="AI190" s="21"/>
-    </row>
-    <row r="191" spans="2:36" ht="20.25" x14ac:dyDescent="0.3">
+      <c r="AJ190" s="21"/>
+    </row>
+    <row r="191" spans="2:37" ht="20.25" x14ac:dyDescent="0.3">
       <c r="B191" s="41" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C191" s="28"/>
       <c r="D191" s="28"/>
       <c r="E191" s="28"/>
       <c r="F191" s="28"/>
       <c r="G191" s="28"/>
       <c r="H191" s="28"/>
       <c r="I191" s="28"/>
       <c r="J191" s="28"/>
       <c r="K191" s="28"/>
       <c r="L191" s="28"/>
       <c r="M191" s="28"/>
       <c r="N191" s="5"/>
       <c r="O191" s="5"/>
       <c r="P191" s="5"/>
       <c r="Q191" s="5"/>
       <c r="R191" s="5"/>
       <c r="S191" s="5"/>
       <c r="T191" s="5"/>
       <c r="U191" s="5"/>
       <c r="V191" s="5"/>
       <c r="W191" s="5"/>
       <c r="X191" s="5"/>
       <c r="Y191" s="5"/>
       <c r="Z191" s="5"/>
       <c r="AA191" s="5"/>
       <c r="AB191" s="5"/>
       <c r="AC191" s="5"/>
       <c r="AD191" s="5"/>
       <c r="AE191" s="5"/>
       <c r="AF191" s="5"/>
       <c r="AG191" s="5"/>
       <c r="AH191" s="5"/>
       <c r="AI191" s="5"/>
       <c r="AJ191" s="5"/>
-    </row>
-    <row r="192" spans="2:36" s="32" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="AK191" s="5"/>
+    </row>
+    <row r="192" spans="2:37" s="32" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="B192" s="33" t="s">
         <v>25</v>
       </c>
       <c r="C192" s="34" t="s">
         <v>2</v>
       </c>
       <c r="D192" s="34" t="s">
         <v>4</v>
       </c>
       <c r="E192" s="34" t="s">
         <v>26</v>
       </c>
       <c r="F192" s="34" t="s">
         <v>5</v>
       </c>
       <c r="G192" s="34" t="s">
         <v>6</v>
       </c>
       <c r="H192" s="34" t="s">
         <v>27</v>
       </c>
       <c r="I192" s="34" t="s">
         <v>28</v>
       </c>
       <c r="J192" s="35" t="s">
@@ -16450,1097 +16564,962 @@
         <v>7</v>
       </c>
       <c r="N192" s="5"/>
       <c r="O192" s="5"/>
       <c r="P192" s="73"/>
       <c r="Q192" s="73"/>
       <c r="R192" s="5"/>
       <c r="S192" s="5"/>
       <c r="T192" s="5"/>
       <c r="U192" s="5"/>
       <c r="V192" s="5"/>
       <c r="W192" s="5"/>
       <c r="X192" s="5"/>
       <c r="Y192" s="5"/>
       <c r="Z192" s="5"/>
       <c r="AA192" s="5"/>
       <c r="AB192" s="5"/>
       <c r="AC192" s="5"/>
       <c r="AD192" s="5"/>
       <c r="AE192" s="5"/>
       <c r="AF192" s="5"/>
       <c r="AG192" s="5"/>
       <c r="AH192" s="5"/>
       <c r="AI192" s="5"/>
       <c r="AJ192" s="5"/>
-    </row>
-    <row r="193" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK192" s="5"/>
+    </row>
+    <row r="193" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B193" s="36" t="s">
         <v>9</v>
       </c>
       <c r="C193" s="71">
-        <v>9275</v>
+        <v>10591</v>
       </c>
       <c r="D193" s="71">
-        <v>773</v>
+        <v>975</v>
       </c>
       <c r="E193" s="71">
-        <v>397</v>
+        <v>613</v>
       </c>
       <c r="F193" s="71">
-        <v>259</v>
+        <v>305</v>
       </c>
       <c r="G193" s="71">
-        <v>57</v>
+        <v>96</v>
       </c>
       <c r="H193" s="71">
-        <v>706</v>
+        <v>851</v>
       </c>
       <c r="I193" s="71">
-        <v>110</v>
+        <v>150</v>
       </c>
       <c r="J193" s="71">
-        <v>261</v>
+        <v>178</v>
       </c>
       <c r="K193" s="71">
-        <v>486</v>
+        <v>517</v>
       </c>
       <c r="L193" s="71">
-        <v>488</v>
+        <v>730</v>
       </c>
       <c r="M193" s="72">
-        <v>12812</v>
+        <v>15006</v>
       </c>
       <c r="N193" s="51"/>
       <c r="O193" s="5"/>
       <c r="P193" s="73"/>
       <c r="Q193" s="73"/>
       <c r="S193" s="5"/>
       <c r="T193" s="5"/>
       <c r="U193" s="5"/>
       <c r="V193" s="5"/>
       <c r="W193" s="5"/>
       <c r="X193" s="5"/>
       <c r="Y193" s="5"/>
       <c r="Z193" s="5"/>
       <c r="AA193" s="5"/>
       <c r="AB193" s="5"/>
       <c r="AC193" s="5"/>
       <c r="AD193" s="5"/>
       <c r="AE193" s="5"/>
       <c r="AF193" s="5"/>
       <c r="AG193" s="5"/>
       <c r="AH193" s="5"/>
       <c r="AI193" s="5"/>
       <c r="AJ193" s="5"/>
-    </row>
-    <row r="194" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK193" s="5"/>
+    </row>
+    <row r="194" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B194" s="36" t="s">
         <v>10</v>
       </c>
       <c r="C194" s="73">
-        <v>8616</v>
+        <v>10746</v>
       </c>
       <c r="D194" s="73">
-        <v>640</v>
+        <v>1056</v>
       </c>
       <c r="E194" s="73">
-        <v>375</v>
+        <v>470</v>
       </c>
       <c r="F194" s="73">
-        <v>196</v>
+        <v>131</v>
       </c>
       <c r="G194" s="73">
-        <v>64</v>
+        <v>98</v>
       </c>
       <c r="H194" s="73">
-        <v>892</v>
+        <v>1021</v>
       </c>
       <c r="I194" s="73">
-        <v>142</v>
+        <v>194</v>
       </c>
       <c r="J194" s="73">
-        <v>173</v>
+        <v>185</v>
       </c>
       <c r="K194" s="73">
-        <v>427</v>
+        <v>537</v>
       </c>
       <c r="L194" s="73">
-        <v>366</v>
+        <v>554</v>
       </c>
       <c r="M194" s="74">
-        <v>11891</v>
+        <v>14992</v>
       </c>
       <c r="N194" s="51"/>
       <c r="O194" s="5"/>
       <c r="P194" s="2"/>
       <c r="Q194" s="2"/>
       <c r="R194" s="5"/>
       <c r="S194" s="5"/>
       <c r="T194" s="5"/>
       <c r="U194" s="5"/>
       <c r="V194" s="5"/>
       <c r="W194" s="5"/>
       <c r="X194" s="5"/>
       <c r="Y194" s="5"/>
       <c r="Z194" s="5"/>
       <c r="AA194" s="5"/>
       <c r="AB194" s="5"/>
       <c r="AC194" s="5"/>
       <c r="AD194" s="5"/>
       <c r="AE194" s="5"/>
       <c r="AF194" s="5"/>
       <c r="AG194" s="5"/>
       <c r="AH194" s="5"/>
       <c r="AI194" s="5"/>
       <c r="AJ194" s="5"/>
-    </row>
-    <row r="195" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK194" s="5"/>
+    </row>
+    <row r="195" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B195" s="36" t="s">
         <v>46</v>
       </c>
       <c r="C195" s="73">
-        <v>9777</v>
+        <v>12677</v>
       </c>
       <c r="D195" s="73">
-        <v>725</v>
+        <v>962</v>
       </c>
       <c r="E195" s="73">
-        <v>365</v>
+        <v>461</v>
       </c>
       <c r="F195" s="73">
-        <v>108</v>
+        <v>164</v>
       </c>
       <c r="G195" s="73">
-        <v>65</v>
+        <v>82</v>
       </c>
       <c r="H195" s="73">
-        <v>485</v>
+        <v>1247</v>
       </c>
       <c r="I195" s="73">
-        <v>166</v>
+        <v>111</v>
       </c>
       <c r="J195" s="73">
-        <v>203</v>
+        <v>184</v>
       </c>
       <c r="K195" s="73">
-        <v>483</v>
+        <v>627</v>
       </c>
       <c r="L195" s="73">
-        <v>395</v>
+        <v>178</v>
       </c>
       <c r="M195" s="74">
-        <v>12772</v>
+        <v>16693</v>
       </c>
       <c r="N195" s="51"/>
       <c r="O195" s="2"/>
       <c r="P195" s="5"/>
       <c r="Q195" s="5"/>
       <c r="R195" s="51"/>
       <c r="S195" s="5"/>
       <c r="T195" s="5"/>
       <c r="U195" s="5"/>
       <c r="V195" s="5"/>
       <c r="W195" s="5"/>
       <c r="X195" s="5"/>
       <c r="Y195" s="5"/>
       <c r="Z195" s="5"/>
       <c r="AA195" s="5"/>
       <c r="AB195" s="5"/>
       <c r="AC195" s="5"/>
       <c r="AD195" s="5"/>
       <c r="AE195" s="5"/>
       <c r="AF195" s="5"/>
       <c r="AG195" s="5"/>
       <c r="AH195" s="5"/>
       <c r="AI195" s="5"/>
       <c r="AJ195" s="5"/>
-    </row>
-    <row r="196" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK195" s="5"/>
+    </row>
+    <row r="196" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B196" s="38" t="s">
         <v>12</v>
       </c>
       <c r="C196" s="75">
-        <v>27668</v>
+        <v>34014</v>
       </c>
       <c r="D196" s="75">
-        <v>2138</v>
+        <v>2993</v>
       </c>
       <c r="E196" s="75">
-        <v>1137</v>
+        <v>1544</v>
       </c>
       <c r="F196" s="75">
-        <v>563</v>
+        <v>600</v>
       </c>
       <c r="G196" s="75">
-        <v>186</v>
+        <v>276</v>
       </c>
       <c r="H196" s="75">
-        <v>2083</v>
+        <v>3119</v>
       </c>
       <c r="I196" s="75">
-        <v>418</v>
+        <v>455</v>
       </c>
       <c r="J196" s="75">
-        <v>637</v>
+        <v>547</v>
       </c>
       <c r="K196" s="75">
-        <v>1396</v>
+        <v>1681</v>
       </c>
       <c r="L196" s="75">
-        <v>1249</v>
+        <v>1462</v>
       </c>
       <c r="M196" s="75">
-        <v>37475</v>
+        <v>46691</v>
       </c>
       <c r="N196" s="51"/>
       <c r="O196" s="21"/>
       <c r="P196" s="5"/>
       <c r="Q196" s="5"/>
       <c r="R196" s="5"/>
       <c r="S196" s="5"/>
       <c r="T196" s="5"/>
       <c r="U196" s="5"/>
       <c r="V196" s="5"/>
       <c r="W196" s="5"/>
       <c r="X196" s="5"/>
       <c r="Y196" s="5"/>
       <c r="Z196" s="5"/>
       <c r="AA196" s="5"/>
       <c r="AB196" s="5"/>
       <c r="AC196" s="5"/>
       <c r="AD196" s="5"/>
       <c r="AE196" s="5"/>
       <c r="AF196" s="5"/>
       <c r="AG196" s="5"/>
       <c r="AH196" s="5"/>
       <c r="AI196" s="5"/>
       <c r="AJ196" s="5"/>
-    </row>
-    <row r="197" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK196" s="5"/>
+    </row>
+    <row r="197" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B197" s="36" t="s">
         <v>47</v>
       </c>
       <c r="C197" s="73">
-        <v>8124</v>
+        <v>9350</v>
       </c>
       <c r="D197" s="73">
-        <v>415</v>
+        <v>543</v>
       </c>
       <c r="E197" s="73">
-        <v>365</v>
+        <v>384</v>
       </c>
       <c r="F197" s="73">
-        <v>206</v>
+        <v>138</v>
       </c>
       <c r="G197" s="73">
         <v>78</v>
       </c>
       <c r="H197" s="73">
-        <v>666</v>
+        <v>679</v>
       </c>
       <c r="I197" s="73">
-        <v>207</v>
+        <v>177</v>
       </c>
       <c r="J197" s="73">
-        <v>280</v>
+        <v>255</v>
       </c>
       <c r="K197" s="73">
-        <v>625</v>
+        <v>876</v>
       </c>
       <c r="L197" s="73">
-        <v>379</v>
+        <v>489</v>
       </c>
       <c r="M197" s="74">
-        <v>11345</v>
+        <v>12969</v>
       </c>
       <c r="N197" s="51"/>
       <c r="O197" s="21"/>
       <c r="P197" s="5"/>
       <c r="Q197" s="5"/>
       <c r="R197" s="5"/>
       <c r="S197" s="5"/>
       <c r="T197" s="5"/>
       <c r="U197" s="5"/>
       <c r="V197" s="5"/>
       <c r="W197" s="5"/>
       <c r="X197" s="5"/>
       <c r="Y197" s="5"/>
       <c r="Z197" s="5"/>
       <c r="AA197" s="5"/>
       <c r="AB197" s="5"/>
       <c r="AC197" s="5"/>
       <c r="AD197" s="5"/>
       <c r="AE197" s="5"/>
       <c r="AF197" s="5"/>
       <c r="AG197" s="5"/>
       <c r="AH197" s="5"/>
       <c r="AI197" s="5"/>
       <c r="AJ197" s="5"/>
-    </row>
-    <row r="198" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK197" s="5"/>
+    </row>
+    <row r="198" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B198" s="36" t="s">
         <v>14</v>
       </c>
-      <c r="C198" s="73">
-[...31 lines deleted...]
-      </c>
+      <c r="C198" s="73"/>
+      <c r="D198" s="73"/>
+      <c r="E198" s="73"/>
+      <c r="F198" s="73"/>
+      <c r="G198" s="73"/>
+      <c r="H198" s="73"/>
+      <c r="I198" s="73"/>
+      <c r="J198" s="73"/>
+      <c r="K198" s="73"/>
+      <c r="L198" s="73"/>
+      <c r="M198" s="74"/>
       <c r="N198" s="51"/>
       <c r="O198" s="21"/>
       <c r="P198" s="5"/>
       <c r="Q198" s="5"/>
       <c r="R198" s="5"/>
       <c r="S198" s="5"/>
       <c r="T198" s="5"/>
       <c r="U198" s="5"/>
       <c r="V198" s="5"/>
       <c r="W198" s="5"/>
       <c r="X198" s="5"/>
       <c r="Y198" s="5"/>
       <c r="Z198" s="5"/>
       <c r="AA198" s="5"/>
       <c r="AB198" s="5"/>
       <c r="AC198" s="5"/>
       <c r="AD198" s="5"/>
       <c r="AE198" s="5"/>
       <c r="AF198" s="5"/>
       <c r="AG198" s="5"/>
       <c r="AH198" s="5"/>
       <c r="AI198" s="5"/>
       <c r="AJ198" s="5"/>
-    </row>
-    <row r="199" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK198" s="5"/>
+    </row>
+    <row r="199" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B199" s="36" t="s">
         <v>48</v>
       </c>
-      <c r="C199" s="73">
-[...31 lines deleted...]
-      </c>
+      <c r="C199" s="73"/>
+      <c r="D199" s="73"/>
+      <c r="E199" s="73"/>
+      <c r="F199" s="73"/>
+      <c r="G199" s="73"/>
+      <c r="H199" s="73"/>
+      <c r="I199" s="73"/>
+      <c r="J199" s="73"/>
+      <c r="K199" s="73"/>
+      <c r="L199" s="73"/>
+      <c r="M199" s="74"/>
       <c r="N199" s="51"/>
       <c r="O199" s="21"/>
       <c r="P199" s="5"/>
       <c r="Q199" s="5"/>
       <c r="R199" s="5"/>
       <c r="S199" s="5"/>
       <c r="T199" s="5"/>
       <c r="U199" s="5"/>
       <c r="V199" s="5"/>
       <c r="W199" s="5"/>
       <c r="X199" s="5"/>
       <c r="Y199" s="5"/>
       <c r="Z199" s="5"/>
       <c r="AA199" s="5"/>
       <c r="AB199" s="5"/>
       <c r="AC199" s="5"/>
       <c r="AD199" s="5"/>
       <c r="AE199" s="5"/>
       <c r="AF199" s="5"/>
       <c r="AG199" s="5"/>
       <c r="AH199" s="5"/>
       <c r="AI199" s="5"/>
       <c r="AJ199" s="5"/>
-    </row>
-    <row r="200" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK199" s="5"/>
+    </row>
+    <row r="200" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B200" s="38" t="s">
         <v>16</v>
       </c>
       <c r="C200" s="75">
-        <v>22983</v>
+        <v>9350</v>
       </c>
       <c r="D200" s="75">
-        <v>936</v>
+        <v>543</v>
       </c>
       <c r="E200" s="75">
-        <v>895</v>
+        <v>384</v>
       </c>
       <c r="F200" s="75">
-        <v>288</v>
+        <v>138</v>
       </c>
       <c r="G200" s="75">
-        <v>141</v>
+        <v>78</v>
       </c>
       <c r="H200" s="75">
-        <v>1496</v>
+        <v>679</v>
       </c>
       <c r="I200" s="75">
-        <v>552</v>
+        <v>177</v>
       </c>
       <c r="J200" s="75">
-        <v>709</v>
+        <v>255</v>
       </c>
       <c r="K200" s="75">
-        <v>1698</v>
+        <v>876</v>
       </c>
       <c r="L200" s="75">
-        <v>1114</v>
+        <v>489</v>
       </c>
       <c r="M200" s="75">
-        <v>30812</v>
+        <v>12969</v>
       </c>
       <c r="N200" s="51"/>
       <c r="O200" s="91"/>
       <c r="P200" s="5"/>
       <c r="Q200" s="5"/>
       <c r="R200" s="5"/>
       <c r="S200" s="5"/>
       <c r="T200" s="5"/>
       <c r="U200" s="5"/>
       <c r="V200" s="5"/>
       <c r="W200" s="5"/>
       <c r="X200" s="5"/>
       <c r="Y200" s="5"/>
       <c r="Z200" s="5"/>
       <c r="AA200" s="5"/>
       <c r="AB200" s="5"/>
       <c r="AC200" s="5"/>
       <c r="AD200" s="5"/>
       <c r="AE200" s="5"/>
       <c r="AF200" s="5"/>
       <c r="AG200" s="5"/>
       <c r="AH200" s="5"/>
       <c r="AI200" s="5"/>
       <c r="AJ200" s="5"/>
-    </row>
-    <row r="201" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK200" s="5"/>
+    </row>
+    <row r="201" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B201" s="36" t="s">
         <v>49</v>
       </c>
-      <c r="C201" s="73">
-[...31 lines deleted...]
-      </c>
+      <c r="C201" s="73"/>
+      <c r="D201" s="73"/>
+      <c r="E201" s="73"/>
+      <c r="F201" s="73"/>
+      <c r="G201" s="73"/>
+      <c r="H201" s="73"/>
+      <c r="I201" s="73"/>
+      <c r="J201" s="73"/>
+      <c r="K201" s="73"/>
+      <c r="L201" s="73"/>
+      <c r="M201" s="74"/>
       <c r="N201" s="51"/>
       <c r="O201" s="21"/>
       <c r="P201" s="5"/>
       <c r="Q201" s="5"/>
       <c r="R201" s="5"/>
       <c r="S201" s="5"/>
       <c r="T201" s="5"/>
       <c r="U201" s="5"/>
       <c r="V201" s="5"/>
       <c r="W201" s="5"/>
       <c r="X201" s="5"/>
       <c r="Y201" s="5"/>
       <c r="Z201" s="5"/>
       <c r="AA201" s="5"/>
       <c r="AB201" s="5"/>
       <c r="AC201" s="5"/>
       <c r="AD201" s="5"/>
       <c r="AE201" s="5"/>
       <c r="AF201" s="5"/>
       <c r="AG201" s="5"/>
       <c r="AH201" s="5"/>
       <c r="AI201" s="5"/>
       <c r="AJ201" s="5"/>
-    </row>
-    <row r="202" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK201" s="5"/>
+    </row>
+    <row r="202" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B202" s="36" t="s">
         <v>50</v>
       </c>
-      <c r="C202" s="73">
-[...31 lines deleted...]
-      </c>
+      <c r="C202" s="73"/>
+      <c r="D202" s="73"/>
+      <c r="E202" s="73"/>
+      <c r="F202" s="73"/>
+      <c r="G202" s="73"/>
+      <c r="H202" s="73"/>
+      <c r="I202" s="73"/>
+      <c r="J202" s="73"/>
+      <c r="K202" s="73"/>
+      <c r="L202" s="73"/>
+      <c r="M202" s="74"/>
       <c r="N202" s="51"/>
       <c r="O202" s="21"/>
       <c r="P202" s="5"/>
       <c r="Q202" s="5"/>
       <c r="R202" s="5"/>
       <c r="S202" s="5"/>
       <c r="T202" s="5"/>
       <c r="U202" s="5"/>
       <c r="V202" s="5"/>
       <c r="W202" s="5"/>
       <c r="X202" s="5"/>
       <c r="Y202" s="5"/>
       <c r="Z202" s="5"/>
       <c r="AA202" s="5"/>
       <c r="AB202" s="5"/>
       <c r="AC202" s="5"/>
       <c r="AD202" s="5"/>
       <c r="AE202" s="5"/>
       <c r="AF202" s="5"/>
       <c r="AG202" s="5"/>
       <c r="AH202" s="5"/>
       <c r="AI202" s="5"/>
       <c r="AJ202" s="5"/>
-    </row>
-    <row r="203" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK202" s="5"/>
+    </row>
+    <row r="203" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B203" s="36" t="s">
         <v>19</v>
       </c>
-      <c r="C203" s="73">
-[...31 lines deleted...]
-      </c>
+      <c r="C203" s="73"/>
+      <c r="D203" s="73"/>
+      <c r="E203" s="73"/>
+      <c r="F203" s="73"/>
+      <c r="G203" s="73"/>
+      <c r="H203" s="73"/>
+      <c r="I203" s="73"/>
+      <c r="J203" s="73"/>
+      <c r="K203" s="73"/>
+      <c r="L203" s="73"/>
+      <c r="M203" s="74"/>
       <c r="N203" s="51"/>
       <c r="O203" s="21"/>
       <c r="P203" s="5"/>
       <c r="Q203" s="5"/>
       <c r="R203" s="5"/>
       <c r="S203" s="5"/>
       <c r="T203" s="5"/>
       <c r="U203" s="5"/>
       <c r="V203" s="5"/>
       <c r="W203" s="5"/>
       <c r="X203" s="5"/>
       <c r="Y203" s="5"/>
       <c r="Z203" s="5"/>
       <c r="AA203" s="5"/>
       <c r="AB203" s="5"/>
       <c r="AC203" s="5"/>
       <c r="AD203" s="5"/>
       <c r="AE203" s="5"/>
       <c r="AF203" s="5"/>
       <c r="AG203" s="5"/>
       <c r="AH203" s="5"/>
       <c r="AI203" s="5"/>
       <c r="AJ203" s="5"/>
-    </row>
-    <row r="204" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK203" s="5"/>
+    </row>
+    <row r="204" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B204" s="38" t="s">
         <v>20</v>
       </c>
-      <c r="C204" s="75">
-[...31 lines deleted...]
-      </c>
+      <c r="C204" s="75"/>
+      <c r="D204" s="75"/>
+      <c r="E204" s="75"/>
+      <c r="F204" s="75"/>
+      <c r="G204" s="75"/>
+      <c r="H204" s="75"/>
+      <c r="I204" s="75"/>
+      <c r="J204" s="75"/>
+      <c r="K204" s="75"/>
+      <c r="L204" s="75"/>
+      <c r="M204" s="75"/>
       <c r="N204" s="51"/>
       <c r="O204" s="91"/>
       <c r="P204" s="5"/>
       <c r="Q204" s="5"/>
       <c r="R204" s="5"/>
       <c r="S204" s="5"/>
       <c r="T204" s="5"/>
       <c r="U204" s="5"/>
       <c r="V204" s="5"/>
       <c r="W204" s="5"/>
       <c r="X204" s="5"/>
       <c r="Y204" s="5"/>
       <c r="Z204" s="5"/>
       <c r="AA204" s="5"/>
       <c r="AB204" s="5"/>
       <c r="AC204" s="5"/>
       <c r="AD204" s="5"/>
       <c r="AE204" s="5"/>
       <c r="AF204" s="5"/>
       <c r="AG204" s="5"/>
       <c r="AH204" s="5"/>
       <c r="AI204" s="5"/>
       <c r="AJ204" s="5"/>
-    </row>
-    <row r="205" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK204" s="5"/>
+    </row>
+    <row r="205" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B205" s="36" t="s">
         <v>21</v>
       </c>
       <c r="C205" s="73"/>
       <c r="D205" s="73"/>
       <c r="E205" s="73"/>
       <c r="F205" s="73"/>
       <c r="G205" s="73"/>
       <c r="H205" s="73"/>
       <c r="I205" s="73"/>
       <c r="J205" s="73"/>
       <c r="K205" s="73"/>
       <c r="L205" s="73"/>
       <c r="M205" s="74"/>
       <c r="N205" s="51"/>
       <c r="O205" s="21"/>
       <c r="P205" s="5"/>
       <c r="Q205" s="5"/>
       <c r="R205" s="5"/>
       <c r="S205" s="5"/>
       <c r="T205" s="5"/>
       <c r="U205" s="5"/>
       <c r="V205" s="5"/>
       <c r="W205" s="5"/>
       <c r="X205" s="5"/>
       <c r="Y205" s="5"/>
       <c r="Z205" s="5"/>
       <c r="AA205" s="5"/>
       <c r="AB205" s="5"/>
       <c r="AC205" s="5"/>
       <c r="AD205" s="5"/>
       <c r="AE205" s="5"/>
       <c r="AF205" s="5"/>
       <c r="AG205" s="5"/>
       <c r="AH205" s="5"/>
       <c r="AI205" s="5"/>
       <c r="AJ205" s="5"/>
-    </row>
-    <row r="206" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK205" s="5"/>
+    </row>
+    <row r="206" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B206" s="36" t="s">
         <v>22</v>
       </c>
       <c r="C206" s="73"/>
       <c r="D206" s="73"/>
       <c r="E206" s="73"/>
       <c r="F206" s="73"/>
       <c r="G206" s="73"/>
       <c r="H206" s="73"/>
       <c r="I206" s="73"/>
       <c r="J206" s="73"/>
       <c r="K206" s="73"/>
       <c r="L206" s="73"/>
       <c r="M206" s="74"/>
       <c r="N206" s="51"/>
       <c r="O206" s="21"/>
       <c r="P206" s="5"/>
       <c r="Q206" s="5"/>
       <c r="R206" s="5"/>
       <c r="S206" s="5"/>
       <c r="T206" s="5"/>
       <c r="U206" s="5"/>
       <c r="V206" s="5"/>
       <c r="W206" s="5"/>
       <c r="X206" s="5"/>
       <c r="Y206" s="5"/>
       <c r="Z206" s="5"/>
       <c r="AA206" s="5"/>
       <c r="AB206" s="5"/>
       <c r="AC206" s="5"/>
       <c r="AD206" s="5"/>
       <c r="AE206" s="5"/>
       <c r="AF206" s="5"/>
       <c r="AG206" s="5"/>
       <c r="AH206" s="5"/>
       <c r="AI206" s="5"/>
       <c r="AJ206" s="5"/>
-    </row>
-    <row r="207" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK206" s="5"/>
+    </row>
+    <row r="207" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B207" s="36" t="s">
         <v>23</v>
       </c>
       <c r="C207" s="73"/>
       <c r="D207" s="73"/>
       <c r="E207" s="73"/>
       <c r="F207" s="73"/>
       <c r="G207" s="73"/>
       <c r="H207" s="73"/>
       <c r="I207" s="73"/>
       <c r="J207" s="73"/>
       <c r="K207" s="73"/>
       <c r="L207" s="73"/>
       <c r="M207" s="74"/>
       <c r="N207" s="51"/>
       <c r="O207" s="21"/>
       <c r="P207" s="5"/>
       <c r="Q207" s="5"/>
       <c r="R207" s="5"/>
       <c r="S207" s="5"/>
       <c r="T207" s="5"/>
       <c r="U207" s="5"/>
       <c r="V207" s="5"/>
       <c r="W207" s="5"/>
       <c r="X207" s="5"/>
       <c r="Y207" s="5"/>
       <c r="Z207" s="5"/>
       <c r="AA207" s="5"/>
       <c r="AB207" s="5"/>
       <c r="AC207" s="5"/>
       <c r="AD207" s="5"/>
       <c r="AE207" s="5"/>
       <c r="AF207" s="5"/>
       <c r="AG207" s="5"/>
       <c r="AH207" s="5"/>
       <c r="AI207" s="5"/>
       <c r="AJ207" s="5"/>
-    </row>
-    <row r="208" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK207" s="5"/>
+    </row>
+    <row r="208" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B208" s="38" t="s">
         <v>24</v>
       </c>
-      <c r="C208" s="75">
-[...31 lines deleted...]
-      </c>
+      <c r="C208" s="75"/>
+      <c r="D208" s="75"/>
+      <c r="E208" s="75"/>
+      <c r="F208" s="75"/>
+      <c r="G208" s="75"/>
+      <c r="H208" s="75"/>
+      <c r="I208" s="75"/>
+      <c r="J208" s="75"/>
+      <c r="K208" s="75"/>
+      <c r="L208" s="75"/>
+      <c r="M208" s="75"/>
       <c r="N208" s="21"/>
       <c r="O208" s="21"/>
       <c r="P208" s="21"/>
       <c r="Q208" s="5"/>
       <c r="R208" s="5"/>
       <c r="S208" s="5"/>
       <c r="T208" s="5"/>
       <c r="U208" s="5"/>
       <c r="V208" s="5"/>
       <c r="W208" s="5"/>
       <c r="X208" s="5"/>
       <c r="Y208" s="5"/>
       <c r="Z208" s="5"/>
       <c r="AA208" s="5"/>
       <c r="AB208" s="5"/>
       <c r="AC208" s="5"/>
       <c r="AD208" s="5"/>
       <c r="AE208" s="5"/>
       <c r="AF208" s="5"/>
       <c r="AG208" s="5"/>
       <c r="AH208" s="5"/>
       <c r="AI208" s="5"/>
       <c r="AJ208" s="5"/>
-    </row>
-    <row r="209" spans="2:38" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="AK208" s="5"/>
+    </row>
+    <row r="209" spans="2:39" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B209" s="40" t="s">
         <v>7</v>
       </c>
       <c r="C209" s="76">
-        <v>61103</v>
+        <v>43364</v>
       </c>
       <c r="D209" s="76">
-        <v>3449</v>
+        <v>3536</v>
       </c>
       <c r="E209" s="76">
-        <v>2872</v>
+        <v>1928</v>
       </c>
       <c r="F209" s="76">
-        <v>1116</v>
+        <v>738</v>
       </c>
       <c r="G209" s="76">
-        <v>379</v>
+        <v>354</v>
       </c>
       <c r="H209" s="76">
-        <v>4763</v>
+        <v>3798</v>
       </c>
       <c r="I209" s="76">
-        <v>1797</v>
+        <v>632</v>
       </c>
       <c r="J209" s="76">
-        <v>2536</v>
+        <v>802</v>
       </c>
       <c r="K209" s="76">
-        <v>5932</v>
+        <v>2557</v>
       </c>
       <c r="L209" s="76">
-        <v>3122</v>
+        <v>1951</v>
       </c>
       <c r="M209" s="76">
-        <v>87069</v>
+        <v>59660</v>
       </c>
       <c r="N209" s="5"/>
       <c r="O209" s="21"/>
       <c r="P209" s="5"/>
       <c r="Q209" s="5"/>
       <c r="R209" s="5"/>
       <c r="S209" s="5"/>
       <c r="T209" s="5"/>
       <c r="U209" s="5"/>
       <c r="V209" s="5"/>
       <c r="W209" s="5"/>
       <c r="X209" s="5"/>
       <c r="Y209" s="5"/>
       <c r="Z209" s="5"/>
       <c r="AA209" s="5"/>
       <c r="AB209" s="5"/>
       <c r="AC209" s="5"/>
       <c r="AD209" s="5"/>
       <c r="AE209" s="5"/>
       <c r="AF209" s="5"/>
       <c r="AG209" s="5"/>
       <c r="AH209" s="5"/>
       <c r="AI209" s="5"/>
       <c r="AJ209" s="5"/>
-      <c r="AL209" s="32"/>
-[...1 lines deleted...]
-    <row r="210" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="AK209" s="5"/>
+      <c r="AM209" s="32"/>
+    </row>
+    <row r="210" spans="2:39" x14ac:dyDescent="0.25">
       <c r="C210" s="2"/>
       <c r="D210" s="2"/>
       <c r="E210" s="2"/>
       <c r="F210" s="2"/>
       <c r="G210" s="2"/>
       <c r="H210" s="2"/>
       <c r="I210" s="2"/>
       <c r="J210" s="2"/>
       <c r="K210" s="2"/>
       <c r="L210" s="2"/>
       <c r="M210" s="2"/>
-      <c r="N210" s="21"/>
       <c r="O210" s="25"/>
       <c r="P210" s="25"/>
       <c r="Q210" s="25"/>
       <c r="R210" s="21"/>
       <c r="S210" s="21"/>
       <c r="T210" s="21"/>
       <c r="U210" s="21"/>
       <c r="V210" s="21"/>
       <c r="W210" s="21"/>
       <c r="X210" s="21"/>
       <c r="Y210" s="21"/>
       <c r="Z210" s="21"/>
       <c r="AA210" s="24"/>
       <c r="AB210" s="24"/>
       <c r="AC210" s="24"/>
       <c r="AD210" s="21"/>
       <c r="AE210" s="21"/>
       <c r="AF210" s="21"/>
       <c r="AG210" s="21"/>
       <c r="AH210" s="21"/>
       <c r="AI210" s="21"/>
-    </row>
-    <row r="211" spans="2:38" ht="20.25" x14ac:dyDescent="0.3">
+      <c r="AJ210" s="21"/>
+    </row>
+    <row r="211" spans="2:39" ht="20.25" x14ac:dyDescent="0.3">
       <c r="B211" s="41" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C211" s="28"/>
       <c r="D211" s="28"/>
       <c r="E211" s="28"/>
       <c r="F211" s="28"/>
       <c r="G211" s="28"/>
       <c r="H211" s="28"/>
       <c r="I211" s="28"/>
       <c r="J211" s="28"/>
       <c r="K211" s="28"/>
       <c r="L211" s="28"/>
       <c r="M211" s="28"/>
-      <c r="N211" s="5"/>
+      <c r="N211" s="21"/>
       <c r="O211" s="21"/>
       <c r="P211" s="5"/>
       <c r="Q211" s="5"/>
       <c r="R211" s="5"/>
       <c r="S211" s="5"/>
       <c r="T211" s="5"/>
       <c r="U211" s="5"/>
       <c r="V211" s="5"/>
       <c r="W211" s="5"/>
       <c r="X211" s="5"/>
       <c r="Y211" s="5"/>
       <c r="Z211" s="5"/>
       <c r="AA211" s="5"/>
       <c r="AB211" s="5"/>
       <c r="AC211" s="5"/>
       <c r="AD211" s="5"/>
       <c r="AE211" s="5"/>
       <c r="AF211" s="5"/>
       <c r="AG211" s="5"/>
       <c r="AH211" s="5"/>
       <c r="AI211" s="5"/>
       <c r="AJ211" s="5"/>
-    </row>
-    <row r="212" spans="2:38" s="32" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="AK211" s="5"/>
+    </row>
+    <row r="212" spans="2:39" s="32" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B212" s="33" t="s">
         <v>25</v>
       </c>
       <c r="C212" s="34" t="s">
         <v>2</v>
       </c>
       <c r="D212" s="34" t="s">
         <v>4</v>
       </c>
       <c r="E212" s="34" t="s">
         <v>26</v>
       </c>
       <c r="F212" s="34" t="s">
         <v>5</v>
       </c>
       <c r="G212" s="34" t="s">
         <v>6</v>
       </c>
       <c r="H212" s="34" t="s">
         <v>27</v>
       </c>
       <c r="I212" s="34" t="s">
         <v>28</v>
       </c>
       <c r="J212" s="35" t="s">
@@ -17556,1077 +17535,965 @@
         <v>31</v>
       </c>
       <c r="N212" s="5"/>
       <c r="O212" s="21"/>
       <c r="P212" s="5"/>
       <c r="Q212" s="5"/>
       <c r="R212" s="5"/>
       <c r="S212" s="5"/>
       <c r="T212" s="5"/>
       <c r="U212" s="5"/>
       <c r="V212" s="5"/>
       <c r="W212" s="5"/>
       <c r="X212" s="5"/>
       <c r="Y212" s="5"/>
       <c r="Z212" s="5"/>
       <c r="AA212" s="5"/>
       <c r="AB212" s="5"/>
       <c r="AC212" s="5"/>
       <c r="AD212" s="5"/>
       <c r="AE212" s="5"/>
       <c r="AF212" s="5"/>
       <c r="AG212" s="5"/>
       <c r="AH212" s="5"/>
       <c r="AI212" s="5"/>
       <c r="AJ212" s="5"/>
-      <c r="AL212" s="27"/>
-[...1 lines deleted...]
-    <row r="213" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="AK212" s="5"/>
+      <c r="AM212" s="27"/>
+    </row>
+    <row r="213" spans="2:39" x14ac:dyDescent="0.25">
       <c r="B213" s="36" t="s">
         <v>9</v>
       </c>
       <c r="C213" s="71">
-        <v>5622</v>
+        <v>8583</v>
       </c>
       <c r="D213" s="71">
-        <v>1308</v>
+        <v>1835</v>
       </c>
       <c r="E213" s="71">
-        <v>241</v>
+        <v>248</v>
       </c>
       <c r="F213" s="71">
-        <v>180</v>
+        <v>289</v>
       </c>
       <c r="G213" s="71">
-        <v>227</v>
+        <v>181</v>
       </c>
       <c r="H213" s="72">
-        <v>1909</v>
+        <v>1772</v>
       </c>
       <c r="I213" s="72">
-        <v>184</v>
+        <v>166</v>
       </c>
       <c r="J213" s="71">
-        <v>251</v>
+        <v>232</v>
       </c>
       <c r="K213" s="71">
-        <v>303</v>
+        <v>309</v>
       </c>
       <c r="L213" s="72">
-        <v>511</v>
+        <v>704</v>
       </c>
       <c r="M213" s="72">
-        <v>10736</v>
+        <v>14319</v>
       </c>
       <c r="N213" s="5"/>
       <c r="O213" s="21"/>
       <c r="P213" s="5"/>
       <c r="Q213" s="5"/>
       <c r="R213" s="5"/>
       <c r="S213" s="5"/>
       <c r="T213" s="5"/>
       <c r="U213" s="5"/>
       <c r="V213" s="5"/>
       <c r="W213" s="5"/>
       <c r="X213" s="5"/>
       <c r="Y213" s="5"/>
       <c r="Z213" s="5"/>
       <c r="AA213" s="5"/>
       <c r="AB213" s="5"/>
       <c r="AC213" s="5"/>
       <c r="AD213" s="5"/>
       <c r="AE213" s="5"/>
       <c r="AF213" s="5"/>
       <c r="AG213" s="5"/>
       <c r="AH213" s="5"/>
       <c r="AI213" s="5"/>
       <c r="AJ213" s="5"/>
-    </row>
-    <row r="214" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="AK213" s="5"/>
+    </row>
+    <row r="214" spans="2:39" x14ac:dyDescent="0.25">
       <c r="B214" s="36" t="s">
         <v>10</v>
       </c>
       <c r="C214" s="73">
-        <v>6294</v>
+        <v>7649</v>
       </c>
       <c r="D214" s="73">
-        <v>1126</v>
+        <v>1426</v>
       </c>
       <c r="E214" s="73">
-        <v>335</v>
+        <v>375</v>
       </c>
       <c r="F214" s="73">
-        <v>122</v>
+        <v>104</v>
       </c>
       <c r="G214" s="73">
-        <v>188</v>
+        <v>95</v>
       </c>
       <c r="H214" s="74">
-        <v>2043</v>
+        <v>1333</v>
       </c>
       <c r="I214" s="74">
-        <v>215</v>
+        <v>236</v>
       </c>
       <c r="J214" s="73">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="K214" s="73">
-        <v>252</v>
+        <v>331</v>
       </c>
       <c r="L214" s="74">
-        <v>357</v>
+        <v>557</v>
       </c>
       <c r="M214" s="74">
-        <v>11195</v>
+        <v>12373</v>
       </c>
       <c r="N214" s="5"/>
       <c r="O214" s="21"/>
       <c r="P214" s="5"/>
       <c r="Q214" s="5"/>
       <c r="R214" s="5"/>
       <c r="S214" s="5"/>
       <c r="T214" s="5"/>
       <c r="U214" s="5"/>
       <c r="V214" s="5"/>
       <c r="W214" s="5"/>
       <c r="X214" s="5"/>
       <c r="Y214" s="5"/>
       <c r="Z214" s="5"/>
       <c r="AA214" s="5"/>
       <c r="AB214" s="5"/>
       <c r="AC214" s="5"/>
       <c r="AD214" s="5"/>
       <c r="AE214" s="5"/>
       <c r="AF214" s="5"/>
       <c r="AG214" s="5"/>
       <c r="AH214" s="5"/>
       <c r="AI214" s="5"/>
       <c r="AJ214" s="5"/>
-    </row>
-    <row r="215" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="AK214" s="5"/>
+    </row>
+    <row r="215" spans="2:39" x14ac:dyDescent="0.25">
       <c r="B215" s="36" t="s">
         <v>46</v>
       </c>
       <c r="C215" s="73">
-        <v>5733</v>
+        <v>10839</v>
       </c>
       <c r="D215" s="73">
-        <v>958</v>
+        <v>1821</v>
       </c>
       <c r="E215" s="73">
-        <v>191</v>
+        <v>247</v>
       </c>
       <c r="F215" s="73">
-        <v>73</v>
+        <v>146</v>
       </c>
       <c r="G215" s="73">
-        <v>84</v>
+        <v>207</v>
       </c>
       <c r="H215" s="74">
-        <v>1371</v>
+        <v>1532</v>
       </c>
       <c r="I215" s="74">
-        <v>269</v>
+        <v>156</v>
       </c>
       <c r="J215" s="73">
-        <v>401</v>
+        <v>260</v>
       </c>
       <c r="K215" s="73">
-        <v>415</v>
+        <v>377</v>
       </c>
       <c r="L215" s="74">
-        <v>358</v>
+        <v>1049</v>
       </c>
       <c r="M215" s="74">
-        <v>9853</v>
+        <v>16634</v>
       </c>
       <c r="N215" s="5"/>
       <c r="O215" s="21"/>
       <c r="P215" s="5"/>
       <c r="Q215" s="5"/>
       <c r="R215" s="5"/>
       <c r="S215" s="5"/>
       <c r="T215" s="5"/>
       <c r="U215" s="5"/>
       <c r="V215" s="5"/>
       <c r="W215" s="5"/>
       <c r="X215" s="5"/>
       <c r="Y215" s="5"/>
       <c r="Z215" s="5"/>
       <c r="AA215" s="5"/>
       <c r="AB215" s="5"/>
       <c r="AC215" s="5"/>
       <c r="AD215" s="5"/>
       <c r="AE215" s="5"/>
       <c r="AF215" s="5"/>
       <c r="AG215" s="5"/>
       <c r="AH215" s="5"/>
       <c r="AI215" s="5"/>
       <c r="AJ215" s="5"/>
-    </row>
-    <row r="216" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="AK215" s="5"/>
+    </row>
+    <row r="216" spans="2:39" x14ac:dyDescent="0.25">
       <c r="B216" s="38" t="s">
         <v>12</v>
       </c>
       <c r="C216" s="75">
-        <v>17649</v>
+        <v>27071</v>
       </c>
       <c r="D216" s="75">
-        <v>3392</v>
+        <v>5082</v>
       </c>
       <c r="E216" s="75">
-        <v>767</v>
+        <v>870</v>
       </c>
       <c r="F216" s="75">
-        <v>375</v>
+        <v>539</v>
       </c>
       <c r="G216" s="75">
-        <v>499</v>
+        <v>483</v>
       </c>
       <c r="H216" s="75">
-        <v>5323</v>
+        <v>4637</v>
       </c>
       <c r="I216" s="75">
-        <v>668</v>
+        <v>558</v>
       </c>
       <c r="J216" s="75">
-        <v>915</v>
+        <v>759</v>
       </c>
       <c r="K216" s="75">
-        <v>970</v>
+        <v>1017</v>
       </c>
       <c r="L216" s="75">
-        <v>1226</v>
+        <v>2310</v>
       </c>
       <c r="M216" s="75">
-        <v>31784</v>
+        <v>43326</v>
       </c>
       <c r="N216" s="5"/>
       <c r="O216" s="21"/>
       <c r="P216" s="5"/>
       <c r="Q216" s="5"/>
       <c r="R216" s="5"/>
       <c r="S216" s="5"/>
       <c r="T216" s="5"/>
       <c r="U216" s="5"/>
       <c r="V216" s="5"/>
       <c r="W216" s="5"/>
       <c r="X216" s="5"/>
       <c r="Y216" s="5"/>
       <c r="Z216" s="5"/>
       <c r="AA216" s="5"/>
       <c r="AB216" s="5"/>
       <c r="AC216" s="5"/>
       <c r="AD216" s="5"/>
       <c r="AE216" s="5"/>
       <c r="AF216" s="5"/>
       <c r="AG216" s="5"/>
       <c r="AH216" s="5"/>
       <c r="AI216" s="5"/>
       <c r="AJ216" s="5"/>
-    </row>
-    <row r="217" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="AK216" s="5"/>
+    </row>
+    <row r="217" spans="2:39" x14ac:dyDescent="0.25">
       <c r="B217" s="36" t="s">
         <v>47</v>
       </c>
       <c r="C217" s="73">
-        <v>5004</v>
+        <v>10590</v>
       </c>
       <c r="D217" s="73">
-        <v>774</v>
+        <v>1121</v>
       </c>
       <c r="E217" s="73">
-        <v>180</v>
+        <v>128</v>
       </c>
       <c r="F217" s="73">
-        <v>50</v>
+        <v>77</v>
       </c>
       <c r="G217" s="73">
-        <v>163</v>
+        <v>37</v>
       </c>
       <c r="H217" s="74">
-        <v>1046</v>
+        <v>1359</v>
       </c>
       <c r="I217" s="74">
-        <v>240</v>
+        <v>309</v>
       </c>
       <c r="J217" s="73">
-        <v>352</v>
+        <v>385</v>
       </c>
       <c r="K217" s="73">
-        <v>384</v>
+        <v>733</v>
       </c>
       <c r="L217" s="74">
-        <v>321</v>
+        <v>437</v>
       </c>
       <c r="M217" s="74">
-        <v>8514</v>
+        <v>15176</v>
       </c>
       <c r="N217" s="5"/>
       <c r="O217" s="5"/>
       <c r="P217" s="5"/>
       <c r="Q217" s="5"/>
       <c r="R217" s="5"/>
       <c r="S217" s="5"/>
       <c r="T217" s="5"/>
       <c r="U217" s="5"/>
       <c r="V217" s="5"/>
       <c r="W217" s="5"/>
       <c r="X217" s="5"/>
       <c r="Y217" s="5"/>
       <c r="Z217" s="5"/>
       <c r="AA217" s="5"/>
       <c r="AB217" s="5"/>
       <c r="AC217" s="5"/>
       <c r="AD217" s="5"/>
       <c r="AE217" s="5"/>
       <c r="AF217" s="5"/>
       <c r="AG217" s="5"/>
       <c r="AH217" s="5"/>
       <c r="AI217" s="5"/>
       <c r="AJ217" s="5"/>
-    </row>
-    <row r="218" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="AK217" s="5"/>
+    </row>
+    <row r="218" spans="2:39" x14ac:dyDescent="0.25">
       <c r="B218" s="36" t="s">
         <v>14</v>
       </c>
-      <c r="C218" s="73">
-[...31 lines deleted...]
-      </c>
+      <c r="C218" s="73"/>
+      <c r="D218" s="73"/>
+      <c r="E218" s="73"/>
+      <c r="F218" s="73"/>
+      <c r="G218" s="73"/>
+      <c r="H218" s="74"/>
+      <c r="I218" s="74"/>
+      <c r="J218" s="73"/>
+      <c r="K218" s="73"/>
+      <c r="L218" s="74"/>
+      <c r="M218" s="74"/>
       <c r="N218" s="5"/>
       <c r="O218" s="5"/>
       <c r="P218" s="5"/>
       <c r="Q218" s="5"/>
       <c r="R218" s="5"/>
       <c r="S218" s="5"/>
       <c r="T218" s="5"/>
       <c r="U218" s="5"/>
       <c r="V218" s="5"/>
       <c r="W218" s="5"/>
       <c r="X218" s="5"/>
       <c r="Y218" s="5"/>
       <c r="Z218" s="5"/>
       <c r="AA218" s="5"/>
       <c r="AB218" s="5"/>
       <c r="AC218" s="5"/>
       <c r="AD218" s="5"/>
       <c r="AE218" s="5"/>
       <c r="AF218" s="5"/>
       <c r="AG218" s="5"/>
       <c r="AH218" s="5"/>
       <c r="AI218" s="5"/>
       <c r="AJ218" s="5"/>
-    </row>
-    <row r="219" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="AK218" s="5"/>
+    </row>
+    <row r="219" spans="2:39" x14ac:dyDescent="0.25">
       <c r="B219" s="36" t="s">
         <v>48</v>
       </c>
-      <c r="C219" s="73">
-[...31 lines deleted...]
-      </c>
+      <c r="C219" s="73"/>
+      <c r="D219" s="73"/>
+      <c r="E219" s="73"/>
+      <c r="F219" s="73"/>
+      <c r="G219" s="73"/>
+      <c r="H219" s="74"/>
+      <c r="I219" s="74"/>
+      <c r="J219" s="73"/>
+      <c r="K219" s="73"/>
+      <c r="L219" s="74"/>
+      <c r="M219" s="74"/>
       <c r="N219" s="5"/>
       <c r="O219" s="5"/>
       <c r="P219" s="5"/>
       <c r="Q219" s="5"/>
       <c r="R219" s="5"/>
       <c r="S219" s="5"/>
       <c r="T219" s="5"/>
       <c r="U219" s="5"/>
       <c r="V219" s="5"/>
       <c r="W219" s="5"/>
       <c r="X219" s="5"/>
       <c r="Y219" s="5"/>
       <c r="Z219" s="5"/>
       <c r="AA219" s="5"/>
       <c r="AB219" s="5"/>
       <c r="AC219" s="5"/>
       <c r="AD219" s="5"/>
       <c r="AE219" s="5"/>
       <c r="AF219" s="5"/>
       <c r="AG219" s="5"/>
       <c r="AH219" s="5"/>
       <c r="AI219" s="5"/>
       <c r="AJ219" s="5"/>
-    </row>
-    <row r="220" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="AK219" s="5"/>
+    </row>
+    <row r="220" spans="2:39" x14ac:dyDescent="0.25">
       <c r="B220" s="38" t="s">
         <v>16</v>
       </c>
       <c r="C220" s="75">
-        <v>16804</v>
+        <v>10590</v>
       </c>
       <c r="D220" s="75">
-        <v>1995</v>
+        <v>1121</v>
       </c>
       <c r="E220" s="75">
-        <v>456</v>
+        <v>128</v>
       </c>
       <c r="F220" s="75">
-        <v>152</v>
+        <v>77</v>
       </c>
       <c r="G220" s="75">
-        <v>307</v>
+        <v>37</v>
       </c>
       <c r="H220" s="75">
-        <v>2693</v>
+        <v>1359</v>
       </c>
       <c r="I220" s="75">
-        <v>788</v>
+        <v>309</v>
       </c>
       <c r="J220" s="75">
-        <v>1294</v>
+        <v>385</v>
       </c>
       <c r="K220" s="75">
-        <v>1346</v>
+        <v>733</v>
       </c>
       <c r="L220" s="75">
-        <v>935</v>
+        <v>437</v>
       </c>
       <c r="M220" s="75">
-        <v>26770</v>
+        <v>15176</v>
       </c>
       <c r="N220" s="5"/>
       <c r="O220" s="5"/>
       <c r="P220" s="5"/>
       <c r="Q220" s="5"/>
       <c r="R220" s="5"/>
       <c r="S220" s="5"/>
       <c r="T220" s="5"/>
       <c r="U220" s="5"/>
       <c r="V220" s="5"/>
       <c r="W220" s="5"/>
       <c r="X220" s="5"/>
       <c r="Y220" s="5"/>
       <c r="Z220" s="5"/>
       <c r="AA220" s="5"/>
       <c r="AB220" s="5"/>
       <c r="AC220" s="5"/>
       <c r="AD220" s="5"/>
       <c r="AE220" s="5"/>
       <c r="AF220" s="5"/>
       <c r="AG220" s="5"/>
       <c r="AH220" s="5"/>
       <c r="AI220" s="5"/>
       <c r="AJ220" s="5"/>
-    </row>
-    <row r="221" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="AK220" s="5"/>
+    </row>
+    <row r="221" spans="2:39" x14ac:dyDescent="0.25">
       <c r="B221" s="36" t="s">
         <v>49</v>
       </c>
-      <c r="C221" s="73">
-[...31 lines deleted...]
-      </c>
+      <c r="C221" s="73"/>
+      <c r="D221" s="73"/>
+      <c r="E221" s="73"/>
+      <c r="F221" s="73"/>
+      <c r="G221" s="73"/>
+      <c r="H221" s="74"/>
+      <c r="I221" s="74"/>
+      <c r="J221" s="73"/>
+      <c r="K221" s="73"/>
+      <c r="L221" s="74"/>
+      <c r="M221" s="74"/>
       <c r="N221" s="5"/>
       <c r="O221" s="5"/>
       <c r="P221" s="5"/>
       <c r="Q221" s="5"/>
       <c r="R221" s="5"/>
       <c r="S221" s="5"/>
       <c r="T221" s="5"/>
       <c r="U221" s="5"/>
       <c r="V221" s="5"/>
       <c r="W221" s="5"/>
       <c r="X221" s="5"/>
       <c r="Y221" s="5"/>
       <c r="Z221" s="5"/>
       <c r="AA221" s="5"/>
       <c r="AB221" s="5"/>
       <c r="AC221" s="5"/>
       <c r="AD221" s="5"/>
       <c r="AE221" s="5"/>
       <c r="AF221" s="5"/>
       <c r="AG221" s="5"/>
       <c r="AH221" s="5"/>
       <c r="AI221" s="5"/>
       <c r="AJ221" s="5"/>
-    </row>
-    <row r="222" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="AK221" s="5"/>
+    </row>
+    <row r="222" spans="2:39" x14ac:dyDescent="0.25">
       <c r="B222" s="36" t="s">
         <v>50</v>
       </c>
-      <c r="C222" s="73">
-[...31 lines deleted...]
-      </c>
+      <c r="C222" s="73"/>
+      <c r="D222" s="73"/>
+      <c r="E222" s="73"/>
+      <c r="F222" s="73"/>
+      <c r="G222" s="73"/>
+      <c r="H222" s="74"/>
+      <c r="I222" s="74"/>
+      <c r="J222" s="73"/>
+      <c r="K222" s="73"/>
+      <c r="L222" s="74"/>
+      <c r="M222" s="74"/>
       <c r="N222" s="5"/>
       <c r="O222" s="5"/>
       <c r="P222" s="5"/>
       <c r="Q222" s="5"/>
       <c r="R222" s="5"/>
       <c r="S222" s="5"/>
       <c r="T222" s="5"/>
       <c r="U222" s="5"/>
       <c r="V222" s="5"/>
       <c r="W222" s="5"/>
       <c r="X222" s="5"/>
       <c r="Y222" s="5"/>
       <c r="Z222" s="5"/>
       <c r="AA222" s="5"/>
       <c r="AB222" s="5"/>
       <c r="AC222" s="5"/>
       <c r="AD222" s="5"/>
       <c r="AE222" s="5"/>
       <c r="AF222" s="5"/>
       <c r="AG222" s="5"/>
       <c r="AH222" s="5"/>
       <c r="AI222" s="5"/>
       <c r="AJ222" s="5"/>
-    </row>
-    <row r="223" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="AK222" s="5"/>
+    </row>
+    <row r="223" spans="2:39" x14ac:dyDescent="0.25">
       <c r="B223" s="36" t="s">
         <v>19</v>
       </c>
-      <c r="C223" s="73">
-[...31 lines deleted...]
-      </c>
+      <c r="C223" s="73"/>
+      <c r="D223" s="73"/>
+      <c r="E223" s="73"/>
+      <c r="F223" s="73"/>
+      <c r="G223" s="73"/>
+      <c r="H223" s="74"/>
+      <c r="I223" s="74"/>
+      <c r="J223" s="73"/>
+      <c r="K223" s="73"/>
+      <c r="L223" s="74"/>
+      <c r="M223" s="74"/>
       <c r="N223" s="5"/>
       <c r="O223" s="5"/>
       <c r="P223" s="5"/>
       <c r="Q223" s="5"/>
       <c r="R223" s="5"/>
       <c r="S223" s="5"/>
       <c r="T223" s="5"/>
       <c r="U223" s="5"/>
       <c r="V223" s="5"/>
       <c r="W223" s="5"/>
       <c r="X223" s="5"/>
       <c r="Y223" s="5"/>
       <c r="Z223" s="5"/>
       <c r="AA223" s="5"/>
       <c r="AB223" s="5"/>
       <c r="AC223" s="5"/>
       <c r="AD223" s="5"/>
       <c r="AE223" s="5"/>
       <c r="AF223" s="5"/>
       <c r="AG223" s="5"/>
       <c r="AH223" s="5"/>
       <c r="AI223" s="5"/>
       <c r="AJ223" s="5"/>
-    </row>
-    <row r="224" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="AK223" s="5"/>
+    </row>
+    <row r="224" spans="2:39" x14ac:dyDescent="0.25">
       <c r="B224" s="38" t="s">
         <v>20</v>
       </c>
-      <c r="C224" s="75">
-[...31 lines deleted...]
-      </c>
+      <c r="C224" s="75"/>
+      <c r="D224" s="75"/>
+      <c r="E224" s="75"/>
+      <c r="F224" s="75"/>
+      <c r="G224" s="75"/>
+      <c r="H224" s="75"/>
+      <c r="I224" s="75"/>
+      <c r="J224" s="75"/>
+      <c r="K224" s="75"/>
+      <c r="L224" s="75"/>
+      <c r="M224" s="75"/>
       <c r="N224" s="5"/>
       <c r="O224" s="5"/>
       <c r="P224" s="5"/>
       <c r="Q224" s="5"/>
       <c r="R224" s="5"/>
       <c r="S224" s="5"/>
       <c r="T224" s="5"/>
       <c r="U224" s="5"/>
       <c r="V224" s="5"/>
       <c r="W224" s="5"/>
       <c r="X224" s="5"/>
       <c r="Y224" s="5"/>
       <c r="Z224" s="5"/>
       <c r="AA224" s="5"/>
       <c r="AB224" s="5"/>
       <c r="AC224" s="5"/>
       <c r="AD224" s="5"/>
       <c r="AE224" s="5"/>
       <c r="AF224" s="5"/>
       <c r="AG224" s="5"/>
       <c r="AH224" s="5"/>
       <c r="AI224" s="5"/>
       <c r="AJ224" s="5"/>
-    </row>
-    <row r="225" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="AK224" s="5"/>
+    </row>
+    <row r="225" spans="2:39" x14ac:dyDescent="0.25">
       <c r="B225" s="36" t="s">
         <v>21</v>
       </c>
       <c r="C225" s="73"/>
       <c r="D225" s="73"/>
       <c r="E225" s="73"/>
       <c r="F225" s="73"/>
       <c r="G225" s="73"/>
       <c r="H225" s="74"/>
       <c r="I225" s="74"/>
       <c r="J225" s="73"/>
       <c r="K225" s="73"/>
       <c r="L225" s="74"/>
       <c r="M225" s="74"/>
       <c r="N225" s="5"/>
       <c r="O225" s="5"/>
       <c r="P225" s="5"/>
       <c r="Q225" s="5"/>
       <c r="R225" s="5"/>
       <c r="S225" s="5"/>
       <c r="T225" s="5"/>
       <c r="U225" s="5"/>
       <c r="V225" s="5"/>
       <c r="W225" s="5"/>
       <c r="X225" s="5"/>
       <c r="Y225" s="5"/>
       <c r="Z225" s="5"/>
       <c r="AA225" s="5"/>
       <c r="AB225" s="5"/>
       <c r="AC225" s="5"/>
       <c r="AD225" s="5"/>
       <c r="AE225" s="5"/>
       <c r="AF225" s="5"/>
       <c r="AG225" s="5"/>
       <c r="AH225" s="5"/>
       <c r="AI225" s="5"/>
       <c r="AJ225" s="5"/>
-    </row>
-    <row r="226" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="AK225" s="5"/>
+    </row>
+    <row r="226" spans="2:39" x14ac:dyDescent="0.25">
       <c r="B226" s="36" t="s">
         <v>22</v>
       </c>
       <c r="C226" s="73"/>
       <c r="D226" s="73"/>
       <c r="E226" s="73"/>
       <c r="F226" s="73"/>
       <c r="G226" s="73"/>
       <c r="H226" s="74"/>
       <c r="I226" s="74"/>
       <c r="J226" s="73"/>
       <c r="K226" s="73"/>
       <c r="L226" s="74"/>
       <c r="M226" s="74"/>
       <c r="N226" s="5"/>
       <c r="O226" s="5"/>
       <c r="P226" s="5"/>
       <c r="Q226" s="5"/>
       <c r="R226" s="5"/>
       <c r="S226" s="5"/>
       <c r="T226" s="5"/>
       <c r="U226" s="5"/>
       <c r="V226" s="5"/>
       <c r="W226" s="5"/>
       <c r="X226" s="5"/>
       <c r="Y226" s="5"/>
       <c r="Z226" s="5"/>
       <c r="AA226" s="5"/>
       <c r="AB226" s="5"/>
       <c r="AC226" s="5"/>
       <c r="AD226" s="5"/>
       <c r="AE226" s="5"/>
       <c r="AF226" s="5"/>
       <c r="AG226" s="5"/>
       <c r="AH226" s="5"/>
       <c r="AI226" s="5"/>
       <c r="AJ226" s="5"/>
-    </row>
-    <row r="227" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="AK226" s="5"/>
+    </row>
+    <row r="227" spans="2:39" x14ac:dyDescent="0.25">
       <c r="B227" s="36" t="s">
         <v>23</v>
       </c>
       <c r="C227" s="73"/>
       <c r="D227" s="73"/>
       <c r="E227" s="73"/>
       <c r="F227" s="73"/>
       <c r="G227" s="73"/>
       <c r="H227" s="74"/>
       <c r="I227" s="74"/>
       <c r="J227" s="73"/>
       <c r="K227" s="73"/>
       <c r="L227" s="74"/>
       <c r="M227" s="74"/>
       <c r="N227" s="5"/>
       <c r="O227" s="5"/>
       <c r="P227" s="5"/>
       <c r="Q227" s="5"/>
       <c r="R227" s="5"/>
       <c r="S227" s="5"/>
       <c r="T227" s="5"/>
       <c r="U227" s="5"/>
       <c r="V227" s="5"/>
       <c r="W227" s="5"/>
       <c r="X227" s="5"/>
       <c r="Y227" s="5"/>
       <c r="Z227" s="5"/>
       <c r="AA227" s="5"/>
       <c r="AB227" s="5"/>
       <c r="AC227" s="5"/>
       <c r="AD227" s="5"/>
       <c r="AE227" s="5"/>
       <c r="AF227" s="5"/>
       <c r="AG227" s="5"/>
       <c r="AH227" s="5"/>
       <c r="AI227" s="5"/>
       <c r="AJ227" s="5"/>
-    </row>
-    <row r="228" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="AK227" s="5"/>
+    </row>
+    <row r="228" spans="2:39" x14ac:dyDescent="0.25">
       <c r="B228" s="38" t="s">
         <v>24</v>
       </c>
       <c r="C228" s="75"/>
       <c r="D228" s="75"/>
       <c r="E228" s="75"/>
       <c r="F228" s="75"/>
       <c r="G228" s="75"/>
       <c r="H228" s="75"/>
       <c r="I228" s="75"/>
       <c r="J228" s="75"/>
       <c r="K228" s="75"/>
       <c r="L228" s="75"/>
       <c r="M228" s="75"/>
       <c r="N228" s="5"/>
       <c r="O228" s="5"/>
       <c r="P228" s="5"/>
       <c r="Q228" s="5"/>
       <c r="R228" s="5"/>
       <c r="S228" s="5"/>
       <c r="T228" s="5"/>
       <c r="U228" s="5"/>
       <c r="V228" s="5"/>
       <c r="W228" s="5"/>
       <c r="X228" s="5"/>
       <c r="Y228" s="5"/>
       <c r="Z228" s="5"/>
       <c r="AA228" s="5"/>
       <c r="AB228" s="5"/>
       <c r="AC228" s="5"/>
       <c r="AD228" s="5"/>
       <c r="AE228" s="5"/>
       <c r="AF228" s="5"/>
       <c r="AG228" s="5"/>
       <c r="AH228" s="5"/>
       <c r="AI228" s="5"/>
       <c r="AJ228" s="5"/>
-    </row>
-    <row r="229" spans="2:38" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="AK228" s="5"/>
+    </row>
+    <row r="229" spans="2:39" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B229" s="40" t="s">
         <v>7</v>
       </c>
       <c r="C229" s="76">
-        <v>53491</v>
+        <v>37661</v>
       </c>
       <c r="D229" s="76">
-        <v>6873</v>
+        <v>6203</v>
       </c>
       <c r="E229" s="76">
-        <v>1477</v>
+        <v>998</v>
       </c>
       <c r="F229" s="76">
-        <v>625</v>
+        <v>616</v>
       </c>
       <c r="G229" s="76">
-        <v>859</v>
+        <v>520</v>
       </c>
       <c r="H229" s="76">
-        <v>10685</v>
+        <v>5996</v>
       </c>
       <c r="I229" s="76">
-        <v>2494</v>
+        <v>867</v>
       </c>
       <c r="J229" s="76">
-        <v>3387</v>
+        <v>1144</v>
       </c>
       <c r="K229" s="76">
-        <v>3905</v>
+        <v>1750</v>
       </c>
       <c r="L229" s="76">
-        <v>2895</v>
+        <v>2747</v>
       </c>
       <c r="M229" s="76">
-        <v>86691</v>
+        <v>58502</v>
       </c>
       <c r="N229" s="5"/>
       <c r="O229" s="5"/>
       <c r="P229" s="5"/>
       <c r="Q229" s="5"/>
       <c r="R229" s="5"/>
       <c r="S229" s="5"/>
       <c r="T229" s="5"/>
       <c r="U229" s="5"/>
       <c r="V229" s="5"/>
       <c r="W229" s="5"/>
       <c r="X229" s="5"/>
       <c r="Y229" s="5"/>
       <c r="Z229" s="5"/>
       <c r="AA229" s="5"/>
       <c r="AB229" s="5"/>
       <c r="AC229" s="5"/>
       <c r="AD229" s="5"/>
       <c r="AE229" s="5"/>
       <c r="AF229" s="5"/>
       <c r="AG229" s="5"/>
       <c r="AH229" s="5"/>
       <c r="AI229" s="5"/>
       <c r="AJ229" s="5"/>
-      <c r="AL229" s="32"/>
-[...1 lines deleted...]
-    <row r="230" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="AK229" s="5"/>
+      <c r="AM229" s="32"/>
+    </row>
+    <row r="230" spans="2:39" x14ac:dyDescent="0.25">
       <c r="C230" s="2"/>
       <c r="D230" s="2"/>
       <c r="E230" s="2"/>
       <c r="F230" s="2"/>
       <c r="G230" s="2"/>
       <c r="H230" s="2"/>
       <c r="I230" s="2"/>
       <c r="J230" s="2"/>
       <c r="K230" s="2"/>
       <c r="L230" s="2"/>
       <c r="M230" s="22"/>
       <c r="N230" s="21"/>
       <c r="O230" s="21"/>
       <c r="P230" s="21"/>
       <c r="Q230" s="21"/>
       <c r="R230" s="21"/>
       <c r="S230" s="21"/>
       <c r="T230" s="21"/>
       <c r="U230" s="21"/>
       <c r="V230" s="21"/>
       <c r="W230" s="21"/>
       <c r="X230" s="21"/>
       <c r="Y230" s="21"/>
       <c r="Z230" s="21"/>
       <c r="AA230" s="24"/>
       <c r="AB230" s="24"/>
       <c r="AC230" s="24"/>
       <c r="AD230" s="21"/>
       <c r="AE230" s="21"/>
       <c r="AF230" s="21"/>
       <c r="AG230" s="21"/>
       <c r="AH230" s="21"/>
       <c r="AI230" s="21"/>
-    </row>
-    <row r="231" spans="2:38" ht="20.25" x14ac:dyDescent="0.3">
+      <c r="AJ230" s="21"/>
+    </row>
+    <row r="231" spans="2:39" ht="20.25" x14ac:dyDescent="0.3">
       <c r="B231" s="41" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="C231" s="28"/>
       <c r="D231" s="28"/>
       <c r="E231" s="28"/>
       <c r="F231" s="28"/>
       <c r="G231" s="28"/>
       <c r="H231" s="28"/>
       <c r="I231" s="28"/>
       <c r="J231" s="28"/>
       <c r="K231" s="28"/>
       <c r="L231" s="28"/>
       <c r="M231" s="28"/>
       <c r="N231" s="5"/>
       <c r="O231" s="5"/>
       <c r="P231" s="5"/>
       <c r="Q231" s="5"/>
       <c r="R231" s="5"/>
       <c r="S231" s="5"/>
       <c r="T231" s="5"/>
       <c r="U231" s="5"/>
       <c r="V231" s="5"/>
       <c r="W231" s="5"/>
       <c r="X231" s="5"/>
       <c r="Y231" s="5"/>
       <c r="Z231" s="5"/>
       <c r="AA231" s="5"/>
       <c r="AB231" s="5"/>
       <c r="AC231" s="5"/>
       <c r="AD231" s="5"/>
       <c r="AE231" s="5"/>
       <c r="AF231" s="5"/>
       <c r="AG231" s="5"/>
       <c r="AH231" s="5"/>
       <c r="AI231" s="5"/>
       <c r="AJ231" s="5"/>
-    </row>
-    <row r="232" spans="2:38" s="32" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="AK231" s="5"/>
+    </row>
+    <row r="232" spans="2:39" s="32" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B232" s="33" t="s">
         <v>25</v>
       </c>
       <c r="C232" s="34" t="s">
         <v>2</v>
       </c>
       <c r="D232" s="34" t="s">
         <v>4</v>
       </c>
       <c r="E232" s="34" t="s">
         <v>26</v>
       </c>
       <c r="F232" s="34" t="s">
         <v>5</v>
       </c>
       <c r="G232" s="34" t="s">
         <v>6</v>
       </c>
       <c r="H232" s="34" t="s">
         <v>27</v>
       </c>
       <c r="I232" s="34" t="s">
         <v>28</v>
       </c>
       <c r="J232" s="35" t="s">
@@ -18642,1056 +18509,922 @@
         <v>31</v>
       </c>
       <c r="N232" s="5"/>
       <c r="O232" s="5"/>
       <c r="P232" s="5"/>
       <c r="Q232" s="5"/>
       <c r="R232" s="5"/>
       <c r="S232" s="5"/>
       <c r="T232" s="5"/>
       <c r="U232" s="5"/>
       <c r="V232" s="5"/>
       <c r="W232" s="5"/>
       <c r="X232" s="5"/>
       <c r="Y232" s="5"/>
       <c r="Z232" s="5"/>
       <c r="AA232" s="5"/>
       <c r="AB232" s="5"/>
       <c r="AC232" s="5"/>
       <c r="AD232" s="5"/>
       <c r="AE232" s="5"/>
       <c r="AF232" s="5"/>
       <c r="AG232" s="5"/>
       <c r="AH232" s="5"/>
       <c r="AI232" s="5"/>
       <c r="AJ232" s="5"/>
-      <c r="AL232" s="27"/>
-[...1 lines deleted...]
-    <row r="233" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="AK232" s="5"/>
+      <c r="AM232" s="27"/>
+    </row>
+    <row r="233" spans="2:39" x14ac:dyDescent="0.25">
       <c r="B233" s="36" t="s">
         <v>9</v>
       </c>
       <c r="C233" s="42">
-        <v>0.13891437308868501</v>
+        <v>0.28710478619856344</v>
       </c>
       <c r="D233" s="42">
-        <v>0.18710781517398745</v>
+        <v>0.35031234983181164</v>
       </c>
       <c r="E233" s="42">
-        <v>0.20377358490566039</v>
+        <v>0.34952978056426331</v>
       </c>
       <c r="F233" s="42">
-        <v>0.19293478260869565</v>
+        <v>0.35307517084282458</v>
       </c>
       <c r="G233" s="42">
-        <v>0.63218390804597702</v>
+        <v>-2.464788732394366E-2</v>
       </c>
       <c r="H233" s="42">
-        <v>0.14642700569925471</v>
+        <v>3.0592734225621415E-3</v>
       </c>
       <c r="I233" s="42">
-        <v>0.13076923076923078</v>
+        <v>7.4829931972789115E-2</v>
       </c>
       <c r="J233" s="42">
-        <v>0.25490196078431371</v>
+        <v>-0.19921875</v>
       </c>
       <c r="K233" s="42">
-        <v>0.15689149560117302</v>
+        <v>4.6894803548795945E-2</v>
       </c>
       <c r="L233" s="42">
-        <v>5.0473186119873815E-2</v>
+        <v>0.43543543543543545</v>
       </c>
       <c r="M233" s="42">
-        <v>0.14941182213110754</v>
+        <v>0.24532869033463564</v>
       </c>
       <c r="N233" s="5"/>
       <c r="O233" s="5"/>
       <c r="P233" s="5"/>
       <c r="Q233" s="5"/>
       <c r="R233" s="5"/>
       <c r="S233" s="5"/>
       <c r="T233" s="5"/>
       <c r="U233" s="5"/>
       <c r="V233" s="5"/>
       <c r="W233" s="5"/>
       <c r="X233" s="5"/>
       <c r="Y233" s="5"/>
       <c r="Z233" s="5"/>
       <c r="AA233" s="5"/>
       <c r="AB233" s="5"/>
       <c r="AC233" s="5"/>
       <c r="AD233" s="5"/>
       <c r="AE233" s="5"/>
       <c r="AF233" s="5"/>
       <c r="AG233" s="5"/>
       <c r="AH233" s="5"/>
       <c r="AI233" s="5"/>
       <c r="AJ233" s="5"/>
-    </row>
-    <row r="234" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="AK233" s="5"/>
+    </row>
+    <row r="234" spans="2:39" x14ac:dyDescent="0.25">
       <c r="B234" s="36" t="s">
         <v>10</v>
       </c>
       <c r="C234" s="43">
-        <v>0.15028544977626909</v>
+        <v>0.23373574782025486</v>
       </c>
       <c r="D234" s="43">
-        <v>0.19485791610284167</v>
+        <v>0.40543601359003395</v>
       </c>
       <c r="E234" s="43">
-        <v>0.49159663865546216</v>
+        <v>0.19014084507042253</v>
       </c>
       <c r="F234" s="43">
-        <v>0.5436893203883495</v>
+        <v>-0.2610062893081761</v>
       </c>
       <c r="G234" s="43">
-        <v>1.5714285714285714</v>
+        <v>-0.23412698412698413</v>
       </c>
       <c r="H234" s="43">
-        <v>0.48532388663967613</v>
+        <v>-0.1979557069846678</v>
       </c>
       <c r="I234" s="43">
-        <v>0.23958333333333334</v>
+        <v>0.20448179271708683</v>
       </c>
       <c r="J234" s="43">
-        <v>-0.19259259259259259</v>
+        <v>3.669724770642202E-2</v>
       </c>
       <c r="K234" s="43">
-        <v>-7.8697421981004073E-2</v>
+        <v>0.27835051546391754</v>
       </c>
       <c r="L234" s="43">
-        <v>-3.7283621837549935E-2</v>
+        <v>0.53665283540802211</v>
       </c>
       <c r="M234" s="43">
-        <v>0.18316933169331692</v>
+        <v>0.18535042883132635</v>
       </c>
       <c r="N234" s="5"/>
       <c r="O234" s="5"/>
       <c r="P234" s="5"/>
       <c r="Q234" s="5"/>
       <c r="R234" s="5"/>
       <c r="S234" s="5"/>
       <c r="T234" s="5"/>
       <c r="U234" s="5"/>
       <c r="V234" s="5"/>
       <c r="W234" s="5"/>
       <c r="X234" s="5"/>
       <c r="Y234" s="5"/>
       <c r="Z234" s="5"/>
       <c r="AA234" s="5"/>
       <c r="AB234" s="5"/>
       <c r="AC234" s="5"/>
       <c r="AD234" s="5"/>
       <c r="AE234" s="5"/>
       <c r="AF234" s="5"/>
       <c r="AG234" s="5"/>
       <c r="AH234" s="5"/>
       <c r="AI234" s="5"/>
       <c r="AJ234" s="5"/>
-    </row>
-    <row r="235" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="AK234" s="5"/>
+    </row>
+    <row r="235" spans="2:39" x14ac:dyDescent="0.25">
       <c r="B235" s="36" t="s">
         <v>46</v>
       </c>
       <c r="C235" s="43">
-        <v>9.962883375659308E-3</v>
+        <v>0.51618310767246933</v>
       </c>
       <c r="D235" s="43">
-        <v>0.15432098765432098</v>
+        <v>0.65359477124183007</v>
       </c>
       <c r="E235" s="43">
-        <v>2.2058823529411766E-2</v>
+        <v>0.2733812949640288</v>
       </c>
       <c r="F235" s="43">
-        <v>0.36090225563909772</v>
+        <v>0.71270718232044195</v>
       </c>
       <c r="G235" s="43">
-        <v>-0.53582554517133951</v>
+        <v>0.93959731543624159</v>
       </c>
       <c r="H235" s="43">
-        <v>0.22105263157894736</v>
+        <v>0.49730603448275862</v>
       </c>
       <c r="I235" s="43">
-        <v>2.1126760563380281E-2</v>
+        <v>-0.38620689655172413</v>
       </c>
       <c r="J235" s="43">
-        <v>-0.17032967032967034</v>
+        <v>-0.26490066225165565</v>
       </c>
       <c r="K235" s="43">
-        <v>-4.8728813559322036E-2</v>
+        <v>0.11804008908685969</v>
       </c>
       <c r="L235" s="43">
-        <v>-6.5963060686015833E-3</v>
+        <v>0.62948207171314741</v>
       </c>
       <c r="M235" s="43">
-        <v>1.9649375816846185E-2</v>
+        <v>0.47301657458563534</v>
       </c>
       <c r="N235" s="5"/>
       <c r="O235" s="51"/>
       <c r="P235" s="51"/>
       <c r="Q235" s="97"/>
       <c r="R235" s="5"/>
       <c r="S235" s="5"/>
       <c r="T235" s="5"/>
       <c r="U235" s="5"/>
       <c r="V235" s="5"/>
       <c r="W235" s="5"/>
       <c r="X235" s="5"/>
       <c r="Y235" s="5"/>
       <c r="Z235" s="5"/>
       <c r="AA235" s="5"/>
       <c r="AB235" s="5"/>
       <c r="AC235" s="5"/>
       <c r="AD235" s="5"/>
       <c r="AE235" s="5"/>
       <c r="AF235" s="5"/>
       <c r="AG235" s="5"/>
       <c r="AH235" s="5"/>
       <c r="AI235" s="5"/>
       <c r="AJ235" s="5"/>
-    </row>
-    <row r="236" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="AK235" s="5"/>
+    </row>
+    <row r="236" spans="2:39" x14ac:dyDescent="0.25">
       <c r="B236" s="38" t="s">
         <v>12</v>
       </c>
       <c r="C236" s="39">
-        <v>9.4639967148964957E-2</v>
+        <v>0.34794889335128099</v>
       </c>
       <c r="D236" s="39">
-        <v>0.17935593943271486</v>
+        <v>0.46021699819168171</v>
       </c>
       <c r="E236" s="39">
-        <v>0.22838709677419355</v>
+        <v>0.26785714285714285</v>
       </c>
       <c r="F236" s="39">
-        <v>0.32673267326732675</v>
+        <v>0.21428571428571427</v>
       </c>
       <c r="G236" s="39">
-        <v>0.1551433389544688</v>
+        <v>0.10802919708029197</v>
       </c>
       <c r="H236" s="39">
-        <v>0.28198026657434655</v>
+        <v>4.725897920604915E-2</v>
       </c>
       <c r="I236" s="39">
-        <v>0.11498973305954825</v>
+        <v>-6.7219152854511965E-2</v>
       </c>
       <c r="J236" s="39">
-        <v>-7.3985680190930783E-2</v>
+        <v>-0.15850515463917525</v>
       </c>
       <c r="K236" s="39">
-        <v>1.2695725772323319E-3</v>
+        <v>0.14032121724429417</v>
       </c>
       <c r="L236" s="39">
-        <v>6.0975609756097563E-3</v>
+        <v>0.52404040404040408</v>
       </c>
       <c r="M236" s="39">
-        <v>0.11370360841319868</v>
+        <v>0.29971556043257919</v>
       </c>
       <c r="N236" s="5"/>
       <c r="O236" s="5"/>
       <c r="P236" s="5"/>
       <c r="Q236" s="97"/>
       <c r="R236" s="5"/>
       <c r="S236" s="5"/>
       <c r="T236" s="5"/>
       <c r="U236" s="5"/>
       <c r="V236" s="5"/>
       <c r="W236" s="5"/>
       <c r="X236" s="5"/>
       <c r="Y236" s="5"/>
       <c r="Z236" s="5"/>
       <c r="AA236" s="5"/>
       <c r="AB236" s="5"/>
       <c r="AC236" s="5"/>
       <c r="AD236" s="5"/>
       <c r="AE236" s="5"/>
       <c r="AF236" s="5"/>
       <c r="AG236" s="5"/>
       <c r="AH236" s="5"/>
       <c r="AI236" s="5"/>
       <c r="AJ236" s="5"/>
-    </row>
-    <row r="237" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="AK236" s="5"/>
+    </row>
+    <row r="237" spans="2:39" x14ac:dyDescent="0.25">
       <c r="B237" s="36" t="s">
         <v>47</v>
       </c>
       <c r="C237" s="43">
-        <v>6.4547518650664937E-2</v>
+        <v>0.51889092017062766</v>
       </c>
       <c r="D237" s="43">
-        <v>0.14547206165703275</v>
+        <v>0.39949537426408749</v>
       </c>
       <c r="E237" s="43">
-        <v>0.20044052863436124</v>
+        <v>-6.0550458715596334E-2</v>
       </c>
       <c r="F237" s="43">
-        <v>1.1512605042016806</v>
+        <v>-0.16015625</v>
       </c>
       <c r="G237" s="43">
-        <v>2.5441176470588234</v>
+        <v>-0.52282157676348551</v>
       </c>
       <c r="H237" s="43">
-        <v>0.22724014336917564</v>
+        <v>0.19042056074766356</v>
       </c>
       <c r="I237" s="43">
-        <v>0.48013245033112584</v>
+        <v>8.7248322147651006E-2</v>
       </c>
       <c r="J237" s="43">
-        <v>0.19924098671726756</v>
+        <v>1.2658227848101266E-2</v>
       </c>
       <c r="K237" s="43">
-        <v>0.18149882903981265</v>
+        <v>0.59464816650148666</v>
       </c>
       <c r="L237" s="43">
-        <v>6.2215477996965099E-2</v>
+        <v>0.32285714285714284</v>
       </c>
       <c r="M237" s="43">
-        <v>0.11894297949064683</v>
+        <v>0.41724155294828541</v>
       </c>
       <c r="N237" s="5"/>
       <c r="O237" s="5"/>
       <c r="P237" s="5"/>
       <c r="Q237" s="5"/>
       <c r="R237" s="5"/>
       <c r="S237" s="5"/>
       <c r="T237" s="5"/>
       <c r="U237" s="5"/>
       <c r="V237" s="5"/>
       <c r="W237" s="5"/>
       <c r="X237" s="5"/>
       <c r="Y237" s="5"/>
       <c r="Z237" s="5"/>
       <c r="AA237" s="5"/>
       <c r="AB237" s="5"/>
       <c r="AC237" s="5"/>
       <c r="AD237" s="5"/>
       <c r="AE237" s="5"/>
       <c r="AF237" s="5"/>
       <c r="AG237" s="5"/>
       <c r="AH237" s="5"/>
       <c r="AI237" s="5"/>
       <c r="AJ237" s="5"/>
-    </row>
-    <row r="238" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="AK237" s="5"/>
+    </row>
+    <row r="238" spans="2:39" x14ac:dyDescent="0.25">
       <c r="B238" s="36" t="s">
         <v>14</v>
       </c>
-      <c r="C238" s="43">
-[...31 lines deleted...]
-      </c>
+      <c r="C238" s="43"/>
+      <c r="D238" s="43"/>
+      <c r="E238" s="43"/>
+      <c r="F238" s="43"/>
+      <c r="G238" s="43"/>
+      <c r="H238" s="43"/>
+      <c r="I238" s="43"/>
+      <c r="J238" s="43"/>
+      <c r="K238" s="43"/>
+      <c r="L238" s="43"/>
+      <c r="M238" s="43"/>
       <c r="N238" s="5"/>
       <c r="O238" s="5"/>
       <c r="P238" s="5"/>
       <c r="Q238" s="5"/>
       <c r="R238" s="5"/>
       <c r="S238" s="5"/>
       <c r="T238" s="5"/>
       <c r="U238" s="5"/>
       <c r="V238" s="5"/>
       <c r="W238" s="5"/>
       <c r="X238" s="5"/>
       <c r="Y238" s="5"/>
       <c r="Z238" s="5"/>
       <c r="AA238" s="5"/>
       <c r="AB238" s="5"/>
       <c r="AC238" s="5"/>
       <c r="AD238" s="5"/>
       <c r="AE238" s="5"/>
       <c r="AF238" s="5"/>
       <c r="AG238" s="5"/>
       <c r="AH238" s="5"/>
       <c r="AI238" s="5"/>
       <c r="AJ238" s="5"/>
-    </row>
-    <row r="239" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="AK238" s="5"/>
+    </row>
+    <row r="239" spans="2:39" x14ac:dyDescent="0.25">
       <c r="B239" s="36" t="s">
         <v>48</v>
       </c>
-      <c r="C239" s="43">
-[...31 lines deleted...]
-      </c>
+      <c r="C239" s="43"/>
+      <c r="D239" s="43"/>
+      <c r="E239" s="43"/>
+      <c r="F239" s="43"/>
+      <c r="G239" s="43"/>
+      <c r="H239" s="43"/>
+      <c r="I239" s="43"/>
+      <c r="J239" s="43"/>
+      <c r="K239" s="43"/>
+      <c r="L239" s="43"/>
+      <c r="M239" s="43"/>
       <c r="N239" s="5"/>
       <c r="O239" s="5"/>
       <c r="P239" s="5"/>
       <c r="Q239" s="5"/>
       <c r="R239" s="5"/>
       <c r="S239" s="5"/>
       <c r="T239" s="5"/>
       <c r="U239" s="5"/>
       <c r="V239" s="5"/>
       <c r="W239" s="5"/>
       <c r="X239" s="5"/>
       <c r="Y239" s="5"/>
       <c r="Z239" s="5"/>
       <c r="AA239" s="5"/>
       <c r="AB239" s="5"/>
       <c r="AC239" s="5"/>
       <c r="AD239" s="5"/>
       <c r="AE239" s="5"/>
       <c r="AF239" s="5"/>
       <c r="AG239" s="5"/>
       <c r="AH239" s="5"/>
       <c r="AI239" s="5"/>
       <c r="AJ239" s="5"/>
-    </row>
-    <row r="240" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="AK239" s="5"/>
+    </row>
+    <row r="240" spans="2:39" x14ac:dyDescent="0.25">
       <c r="B240" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="C240" s="39">
-[...31 lines deleted...]
-      </c>
+      <c r="C240" s="39"/>
+      <c r="D240" s="39"/>
+      <c r="E240" s="39"/>
+      <c r="F240" s="39"/>
+      <c r="G240" s="39"/>
+      <c r="H240" s="39"/>
+      <c r="I240" s="39"/>
+      <c r="J240" s="39"/>
+      <c r="K240" s="39"/>
+      <c r="L240" s="39"/>
+      <c r="M240" s="39"/>
       <c r="N240" s="5"/>
       <c r="O240" s="5"/>
       <c r="P240" s="5"/>
       <c r="Q240" s="5"/>
       <c r="R240" s="5"/>
       <c r="S240" s="5"/>
       <c r="T240" s="5"/>
       <c r="U240" s="5"/>
       <c r="V240" s="5"/>
       <c r="W240" s="5"/>
       <c r="X240" s="5"/>
       <c r="Y240" s="5"/>
       <c r="Z240" s="5"/>
       <c r="AA240" s="5"/>
       <c r="AB240" s="5"/>
       <c r="AC240" s="5"/>
       <c r="AD240" s="5"/>
       <c r="AE240" s="5"/>
       <c r="AF240" s="5"/>
       <c r="AG240" s="5"/>
       <c r="AH240" s="5"/>
       <c r="AI240" s="5"/>
       <c r="AJ240" s="5"/>
-    </row>
-    <row r="241" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="AK240" s="5"/>
+    </row>
+    <row r="241" spans="2:39" x14ac:dyDescent="0.25">
       <c r="B241" s="36" t="s">
         <v>49</v>
       </c>
-      <c r="C241" s="43">
-[...31 lines deleted...]
-      </c>
+      <c r="C241" s="43"/>
+      <c r="D241" s="43"/>
+      <c r="E241" s="43"/>
+      <c r="F241" s="43"/>
+      <c r="G241" s="43"/>
+      <c r="H241" s="43"/>
+      <c r="I241" s="43"/>
+      <c r="J241" s="43"/>
+      <c r="K241" s="43"/>
+      <c r="L241" s="43"/>
+      <c r="M241" s="43"/>
       <c r="N241" s="5"/>
       <c r="O241" s="5"/>
       <c r="P241" s="5"/>
       <c r="Q241" s="5"/>
       <c r="R241" s="5"/>
       <c r="S241" s="5"/>
       <c r="T241" s="5"/>
       <c r="U241" s="5"/>
       <c r="V241" s="5"/>
       <c r="W241" s="5"/>
       <c r="X241" s="5"/>
       <c r="Y241" s="5"/>
       <c r="Z241" s="5"/>
       <c r="AA241" s="5"/>
       <c r="AB241" s="5"/>
       <c r="AC241" s="5"/>
       <c r="AD241" s="5"/>
       <c r="AE241" s="5"/>
       <c r="AF241" s="5"/>
       <c r="AG241" s="5"/>
       <c r="AH241" s="5"/>
       <c r="AI241" s="5"/>
       <c r="AJ241" s="5"/>
-    </row>
-    <row r="242" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="AK241" s="5"/>
+    </row>
+    <row r="242" spans="2:39" x14ac:dyDescent="0.25">
       <c r="B242" s="36" t="s">
         <v>50</v>
       </c>
-      <c r="C242" s="43">
-[...31 lines deleted...]
-      </c>
+      <c r="C242" s="43"/>
+      <c r="D242" s="43"/>
+      <c r="E242" s="43"/>
+      <c r="F242" s="43"/>
+      <c r="G242" s="43"/>
+      <c r="H242" s="43"/>
+      <c r="I242" s="43"/>
+      <c r="J242" s="43"/>
+      <c r="K242" s="43"/>
+      <c r="L242" s="43"/>
+      <c r="M242" s="43"/>
       <c r="N242" s="5"/>
       <c r="O242" s="5"/>
       <c r="P242" s="5"/>
       <c r="Q242" s="5"/>
       <c r="R242" s="5"/>
       <c r="S242" s="5"/>
       <c r="T242" s="5"/>
       <c r="U242" s="5"/>
       <c r="V242" s="5"/>
       <c r="W242" s="5"/>
       <c r="X242" s="5"/>
       <c r="Y242" s="5"/>
       <c r="Z242" s="5"/>
       <c r="AA242" s="5"/>
       <c r="AB242" s="5"/>
       <c r="AC242" s="5"/>
       <c r="AD242" s="5"/>
       <c r="AE242" s="5"/>
       <c r="AF242" s="5"/>
       <c r="AG242" s="5"/>
       <c r="AH242" s="5"/>
       <c r="AI242" s="5"/>
       <c r="AJ242" s="5"/>
-    </row>
-    <row r="243" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="AK242" s="5"/>
+    </row>
+    <row r="243" spans="2:39" x14ac:dyDescent="0.25">
       <c r="B243" s="36" t="s">
         <v>19</v>
       </c>
-      <c r="C243" s="43">
-[...31 lines deleted...]
-      </c>
+      <c r="C243" s="43"/>
+      <c r="D243" s="43"/>
+      <c r="E243" s="43"/>
+      <c r="F243" s="43"/>
+      <c r="G243" s="43"/>
+      <c r="H243" s="43"/>
+      <c r="I243" s="43"/>
+      <c r="J243" s="43"/>
+      <c r="K243" s="43"/>
+      <c r="L243" s="43"/>
+      <c r="M243" s="43"/>
       <c r="N243" s="5"/>
       <c r="O243" s="5"/>
       <c r="P243" s="5"/>
       <c r="Q243" s="5"/>
       <c r="R243" s="5"/>
       <c r="S243" s="5"/>
       <c r="T243" s="5"/>
       <c r="U243" s="5"/>
       <c r="V243" s="5"/>
       <c r="W243" s="5"/>
       <c r="X243" s="5"/>
       <c r="Y243" s="5"/>
       <c r="Z243" s="5"/>
       <c r="AA243" s="5"/>
       <c r="AB243" s="5"/>
       <c r="AC243" s="5"/>
       <c r="AD243" s="5"/>
       <c r="AE243" s="5"/>
       <c r="AF243" s="5"/>
       <c r="AG243" s="5"/>
       <c r="AH243" s="5"/>
       <c r="AI243" s="5"/>
       <c r="AJ243" s="5"/>
-    </row>
-    <row r="244" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="AK243" s="5"/>
+    </row>
+    <row r="244" spans="2:39" x14ac:dyDescent="0.25">
       <c r="B244" s="38" t="s">
         <v>20</v>
       </c>
-      <c r="C244" s="39">
-[...31 lines deleted...]
-      </c>
+      <c r="C244" s="39"/>
+      <c r="D244" s="39"/>
+      <c r="E244" s="39"/>
+      <c r="F244" s="39"/>
+      <c r="G244" s="39"/>
+      <c r="H244" s="39"/>
+      <c r="I244" s="39"/>
+      <c r="J244" s="39"/>
+      <c r="K244" s="39"/>
+      <c r="L244" s="39"/>
+      <c r="M244" s="39"/>
       <c r="N244" s="5"/>
       <c r="O244" s="5"/>
       <c r="P244" s="5"/>
       <c r="Q244" s="5"/>
       <c r="R244" s="5"/>
       <c r="S244" s="5"/>
       <c r="T244" s="5"/>
       <c r="U244" s="5"/>
       <c r="V244" s="5"/>
       <c r="W244" s="5"/>
       <c r="X244" s="5"/>
       <c r="Y244" s="5"/>
       <c r="Z244" s="5"/>
       <c r="AA244" s="5"/>
       <c r="AB244" s="5"/>
       <c r="AC244" s="5"/>
       <c r="AD244" s="5"/>
       <c r="AE244" s="5"/>
       <c r="AF244" s="5"/>
       <c r="AG244" s="5"/>
       <c r="AH244" s="5"/>
       <c r="AI244" s="5"/>
       <c r="AJ244" s="5"/>
-    </row>
-    <row r="245" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="AK244" s="5"/>
+    </row>
+    <row r="245" spans="2:39" x14ac:dyDescent="0.25">
       <c r="B245" s="36" t="s">
         <v>21</v>
       </c>
       <c r="C245" s="43"/>
       <c r="D245" s="43"/>
       <c r="E245" s="43"/>
       <c r="F245" s="43"/>
       <c r="G245" s="43"/>
       <c r="H245" s="43"/>
       <c r="I245" s="43"/>
       <c r="J245" s="43"/>
       <c r="K245" s="43"/>
       <c r="L245" s="43"/>
       <c r="M245" s="43"/>
       <c r="N245" s="5"/>
       <c r="O245" s="5"/>
       <c r="P245" s="5"/>
       <c r="Q245" s="5"/>
       <c r="R245" s="5"/>
       <c r="S245" s="5"/>
       <c r="T245" s="5"/>
       <c r="U245" s="5"/>
       <c r="V245" s="5"/>
       <c r="W245" s="5"/>
       <c r="X245" s="5"/>
       <c r="Y245" s="5"/>
       <c r="Z245" s="5"/>
       <c r="AA245" s="5"/>
       <c r="AB245" s="5"/>
       <c r="AC245" s="5"/>
       <c r="AD245" s="5"/>
       <c r="AE245" s="5"/>
       <c r="AF245" s="5"/>
       <c r="AG245" s="5"/>
       <c r="AH245" s="5"/>
       <c r="AI245" s="5"/>
       <c r="AJ245" s="5"/>
-    </row>
-    <row r="246" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="AK245" s="5"/>
+    </row>
+    <row r="246" spans="2:39" x14ac:dyDescent="0.25">
       <c r="B246" s="36" t="s">
         <v>22</v>
       </c>
       <c r="C246" s="43"/>
       <c r="D246" s="43"/>
       <c r="E246" s="43"/>
       <c r="F246" s="43"/>
       <c r="G246" s="43"/>
       <c r="H246" s="43"/>
       <c r="I246" s="43"/>
       <c r="J246" s="43"/>
       <c r="K246" s="43"/>
       <c r="L246" s="43"/>
       <c r="M246" s="43"/>
       <c r="N246" s="5"/>
       <c r="O246" s="5"/>
       <c r="P246" s="5"/>
       <c r="Q246" s="5"/>
       <c r="R246" s="5"/>
       <c r="S246" s="5"/>
       <c r="T246" s="5"/>
       <c r="U246" s="5"/>
       <c r="V246" s="5"/>
       <c r="W246" s="5"/>
       <c r="X246" s="5"/>
       <c r="Y246" s="5"/>
       <c r="Z246" s="5"/>
       <c r="AA246" s="5"/>
       <c r="AB246" s="5"/>
       <c r="AC246" s="5"/>
       <c r="AD246" s="5"/>
       <c r="AE246" s="5"/>
       <c r="AF246" s="5"/>
       <c r="AG246" s="5"/>
       <c r="AH246" s="5"/>
       <c r="AI246" s="5"/>
       <c r="AJ246" s="5"/>
-    </row>
-    <row r="247" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="AK246" s="5"/>
+    </row>
+    <row r="247" spans="2:39" x14ac:dyDescent="0.25">
       <c r="B247" s="36" t="s">
         <v>23</v>
       </c>
       <c r="C247" s="43"/>
       <c r="D247" s="43"/>
       <c r="E247" s="43"/>
       <c r="F247" s="43"/>
       <c r="G247" s="43"/>
       <c r="H247" s="43"/>
       <c r="I247" s="43"/>
       <c r="J247" s="43"/>
       <c r="K247" s="43"/>
       <c r="L247" s="43"/>
       <c r="M247" s="43"/>
       <c r="N247" s="5"/>
       <c r="O247" s="5"/>
       <c r="P247" s="5"/>
       <c r="Q247" s="5"/>
       <c r="R247" s="5"/>
       <c r="S247" s="5"/>
       <c r="T247" s="5"/>
       <c r="U247" s="5"/>
       <c r="V247" s="5"/>
       <c r="W247" s="5"/>
       <c r="X247" s="5"/>
       <c r="Y247" s="5"/>
       <c r="Z247" s="5"/>
       <c r="AA247" s="5"/>
       <c r="AB247" s="5"/>
       <c r="AC247" s="5"/>
       <c r="AD247" s="5"/>
       <c r="AE247" s="5"/>
       <c r="AF247" s="5"/>
       <c r="AG247" s="5"/>
       <c r="AH247" s="5"/>
       <c r="AI247" s="5"/>
       <c r="AJ247" s="5"/>
-    </row>
-    <row r="248" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="AK247" s="5"/>
+    </row>
+    <row r="248" spans="2:39" x14ac:dyDescent="0.25">
       <c r="B248" s="38" t="s">
         <v>24</v>
       </c>
       <c r="C248" s="39"/>
       <c r="D248" s="39"/>
       <c r="E248" s="39"/>
       <c r="F248" s="39"/>
       <c r="G248" s="39"/>
       <c r="H248" s="39"/>
       <c r="I248" s="39"/>
       <c r="J248" s="39"/>
       <c r="K248" s="39"/>
       <c r="L248" s="39"/>
       <c r="M248" s="39"/>
       <c r="N248" s="5"/>
       <c r="O248" s="5"/>
       <c r="P248" s="5"/>
       <c r="Q248" s="5"/>
       <c r="R248" s="5"/>
       <c r="S248" s="5"/>
       <c r="T248" s="5"/>
       <c r="U248" s="5"/>
       <c r="V248" s="5"/>
       <c r="W248" s="5"/>
       <c r="X248" s="5"/>
       <c r="Y248" s="5"/>
       <c r="Z248" s="5"/>
       <c r="AA248" s="5"/>
       <c r="AB248" s="5"/>
       <c r="AC248" s="5"/>
       <c r="AD248" s="5"/>
       <c r="AE248" s="5"/>
       <c r="AF248" s="5"/>
       <c r="AG248" s="5"/>
       <c r="AH248" s="5"/>
       <c r="AI248" s="5"/>
       <c r="AJ248" s="5"/>
-    </row>
-    <row r="249" spans="2:38" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="AK248" s="5"/>
+    </row>
+    <row r="249" spans="2:39" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B249" s="40" t="s">
         <v>7</v>
       </c>
       <c r="C249" s="66"/>
       <c r="D249" s="66"/>
       <c r="E249" s="66"/>
       <c r="F249" s="66"/>
       <c r="G249" s="66"/>
       <c r="H249" s="66"/>
       <c r="I249" s="66"/>
       <c r="J249" s="66"/>
       <c r="K249" s="66"/>
       <c r="L249" s="66"/>
       <c r="M249" s="66"/>
       <c r="N249" s="5"/>
       <c r="O249" s="5"/>
       <c r="P249" s="5"/>
       <c r="Q249" s="5"/>
       <c r="R249" s="5"/>
       <c r="S249" s="5"/>
       <c r="T249" s="5"/>
       <c r="U249" s="5"/>
       <c r="V249" s="5"/>
       <c r="W249" s="5"/>
       <c r="X249" s="5"/>
       <c r="Y249" s="5"/>
       <c r="Z249" s="5"/>
       <c r="AA249" s="5"/>
       <c r="AB249" s="5"/>
       <c r="AC249" s="5"/>
       <c r="AD249" s="5"/>
       <c r="AE249" s="5"/>
       <c r="AF249" s="5"/>
       <c r="AG249" s="5"/>
       <c r="AH249" s="5"/>
       <c r="AI249" s="5"/>
       <c r="AJ249" s="5"/>
-      <c r="AL249" s="32"/>
-[...1 lines deleted...]
-    <row r="250" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="AK249" s="5"/>
+      <c r="AM249" s="32"/>
+    </row>
+    <row r="250" spans="2:39" x14ac:dyDescent="0.25">
       <c r="B250" s="9"/>
       <c r="C250" s="23"/>
       <c r="D250" s="23"/>
       <c r="E250" s="23"/>
       <c r="F250" s="23"/>
       <c r="G250" s="23"/>
       <c r="H250" s="23"/>
       <c r="I250" s="23"/>
       <c r="J250" s="23"/>
       <c r="K250" s="23"/>
       <c r="L250" s="23"/>
       <c r="M250" s="23"/>
       <c r="N250" s="21"/>
       <c r="O250" s="21"/>
       <c r="P250" s="21"/>
       <c r="Q250" s="21"/>
       <c r="R250" s="21"/>
       <c r="S250" s="21"/>
       <c r="T250" s="21"/>
       <c r="U250" s="21"/>
       <c r="V250" s="21"/>
       <c r="W250" s="21"/>
       <c r="X250" s="21"/>
       <c r="Y250" s="21"/>
       <c r="Z250" s="21"/>
       <c r="AA250" s="24"/>
       <c r="AB250" s="24"/>
       <c r="AC250" s="24"/>
       <c r="AD250" s="21"/>
       <c r="AE250" s="21"/>
       <c r="AF250" s="21"/>
       <c r="AG250" s="21"/>
       <c r="AH250" s="21"/>
       <c r="AI250" s="21"/>
-    </row>
-    <row r="251" spans="2:38" ht="20.25" x14ac:dyDescent="0.3">
+      <c r="AJ250" s="21"/>
+    </row>
+    <row r="251" spans="2:39" ht="20.25" x14ac:dyDescent="0.3">
       <c r="B251" s="41" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C251" s="28"/>
       <c r="D251" s="28"/>
       <c r="E251" s="28"/>
       <c r="F251" s="28"/>
       <c r="G251" s="28"/>
       <c r="H251" s="28"/>
       <c r="I251" s="28"/>
       <c r="J251" s="28"/>
       <c r="K251" s="28"/>
       <c r="L251" s="28"/>
       <c r="M251" s="28"/>
       <c r="N251" s="5"/>
       <c r="O251" s="5"/>
       <c r="P251" s="5"/>
       <c r="Q251" s="5"/>
       <c r="R251" s="5"/>
       <c r="S251" s="5"/>
       <c r="T251" s="5"/>
       <c r="U251" s="5"/>
       <c r="V251" s="5"/>
       <c r="W251" s="5"/>
       <c r="X251" s="5"/>
       <c r="Y251" s="5"/>
       <c r="Z251" s="5"/>
       <c r="AA251" s="5"/>
       <c r="AB251" s="5"/>
       <c r="AC251" s="5"/>
       <c r="AD251" s="5"/>
       <c r="AE251" s="5"/>
       <c r="AF251" s="5"/>
       <c r="AG251" s="5"/>
       <c r="AH251" s="5"/>
       <c r="AI251" s="5"/>
       <c r="AJ251" s="5"/>
-    </row>
-    <row r="252" spans="2:38" s="32" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="AK251" s="5"/>
+    </row>
+    <row r="252" spans="2:39" s="32" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B252" s="33" t="s">
         <v>25</v>
       </c>
       <c r="C252" s="34" t="s">
         <v>2</v>
       </c>
       <c r="D252" s="34" t="s">
         <v>4</v>
       </c>
       <c r="E252" s="34" t="s">
         <v>26</v>
       </c>
       <c r="F252" s="34" t="s">
         <v>5</v>
       </c>
       <c r="G252" s="34" t="s">
         <v>6</v>
       </c>
       <c r="H252" s="34" t="s">
         <v>27</v>
       </c>
       <c r="I252" s="34" t="s">
         <v>28</v>
       </c>
       <c r="J252" s="35" t="s">
@@ -19707,1050 +19440,916 @@
         <v>7</v>
       </c>
       <c r="N252" s="5"/>
       <c r="O252" s="5"/>
       <c r="P252" s="5"/>
       <c r="Q252" s="5"/>
       <c r="R252" s="5"/>
       <c r="S252" s="5"/>
       <c r="T252" s="5"/>
       <c r="U252" s="5"/>
       <c r="V252" s="5"/>
       <c r="W252" s="5"/>
       <c r="X252" s="5"/>
       <c r="Y252" s="5"/>
       <c r="Z252" s="5"/>
       <c r="AA252" s="5"/>
       <c r="AB252" s="5"/>
       <c r="AC252" s="5"/>
       <c r="AD252" s="5"/>
       <c r="AE252" s="5"/>
       <c r="AF252" s="5"/>
       <c r="AG252" s="5"/>
       <c r="AH252" s="5"/>
       <c r="AI252" s="5"/>
       <c r="AJ252" s="5"/>
-      <c r="AL252" s="27"/>
-[...1 lines deleted...]
-    <row r="253" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="AK252" s="5"/>
+      <c r="AM252" s="27"/>
+    </row>
+    <row r="253" spans="2:39" x14ac:dyDescent="0.25">
       <c r="B253" s="36" t="s">
         <v>9</v>
       </c>
       <c r="C253" s="42">
-        <v>6.0606060606060608E-2</v>
+        <v>0.1418867924528302</v>
       </c>
       <c r="D253" s="42">
-        <v>7.3611111111111113E-2</v>
+        <v>0.2613195342820181</v>
       </c>
       <c r="E253" s="42">
-        <v>3.1168831168831169E-2</v>
+        <v>0.54408060453400509</v>
       </c>
       <c r="F253" s="42">
-        <v>0.35602094240837695</v>
+        <v>0.17760617760617761</v>
       </c>
       <c r="G253" s="42">
-        <v>-0.3048780487804878</v>
+        <v>0.68421052631578949</v>
       </c>
       <c r="H253" s="42">
-        <v>-0.13691931540342298</v>
+        <v>0.20538243626062322</v>
       </c>
       <c r="I253" s="42">
-        <v>0.15789473684210525</v>
+        <v>0.36363636363636365</v>
       </c>
       <c r="J253" s="42">
-        <v>0.42622950819672129</v>
+        <v>-0.31800766283524906</v>
       </c>
       <c r="K253" s="42">
-        <v>8.9686098654708515E-2</v>
+        <v>6.3786008230452676E-2</v>
       </c>
       <c r="L253" s="42">
-        <v>3.8297872340425532E-2</v>
+        <v>0.49590163934426229</v>
       </c>
       <c r="M253" s="42">
-        <v>5.5789039967037497E-2</v>
+        <v>0.17124570714954729</v>
       </c>
       <c r="N253" s="5"/>
       <c r="O253" s="5"/>
       <c r="P253" s="5"/>
       <c r="Q253" s="5"/>
       <c r="R253" s="5"/>
       <c r="S253" s="5"/>
       <c r="T253" s="5"/>
       <c r="U253" s="5"/>
       <c r="V253" s="5"/>
       <c r="W253" s="5"/>
       <c r="X253" s="5"/>
       <c r="Y253" s="5"/>
       <c r="Z253" s="5"/>
       <c r="AA253" s="5"/>
       <c r="AB253" s="5"/>
       <c r="AC253" s="5"/>
       <c r="AD253" s="5"/>
       <c r="AE253" s="5"/>
       <c r="AF253" s="5"/>
       <c r="AG253" s="5"/>
       <c r="AH253" s="5"/>
       <c r="AI253" s="5"/>
       <c r="AJ253" s="5"/>
-    </row>
-    <row r="254" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="AK253" s="5"/>
+    </row>
+    <row r="254" spans="2:39" x14ac:dyDescent="0.25">
       <c r="B254" s="36" t="s">
         <v>10</v>
       </c>
       <c r="C254" s="43">
-        <v>1.317027281279398E-2</v>
+        <v>0.24721448467966572</v>
       </c>
       <c r="D254" s="43">
-        <v>-1.9908116385911178E-2</v>
+        <v>0.65</v>
       </c>
       <c r="E254" s="43">
-        <v>1.6260162601626018E-2</v>
+        <v>0.25333333333333335</v>
       </c>
       <c r="F254" s="43">
-        <v>0.28947368421052633</v>
+        <v>-0.33163265306122447</v>
       </c>
       <c r="G254" s="43">
-        <v>0.20754716981132076</v>
+        <v>0.53125</v>
       </c>
       <c r="H254" s="43">
-        <v>0.53793103448275859</v>
+        <v>0.14461883408071749</v>
       </c>
       <c r="I254" s="43">
-        <v>0.18333333333333332</v>
+        <v>0.36619718309859156</v>
       </c>
       <c r="J254" s="43">
-        <v>3.5928143712574849E-2</v>
+        <v>6.9364161849710976E-2</v>
       </c>
       <c r="K254" s="43">
-        <v>-6.5645514223194742E-2</v>
+        <v>0.2576112412177986</v>
       </c>
       <c r="L254" s="43">
-        <v>-0.12649164677804295</v>
+        <v>0.51366120218579236</v>
       </c>
       <c r="M254" s="43">
-        <v>3.6343036430189997E-2</v>
+        <v>0.26078546800100916</v>
       </c>
       <c r="N254" s="5"/>
       <c r="O254" s="5"/>
       <c r="P254" s="5"/>
       <c r="Q254" s="5"/>
       <c r="R254" s="5"/>
       <c r="S254" s="5"/>
       <c r="T254" s="5"/>
       <c r="U254" s="5"/>
       <c r="V254" s="5"/>
       <c r="W254" s="5"/>
       <c r="X254" s="5"/>
       <c r="Y254" s="5"/>
       <c r="Z254" s="5"/>
       <c r="AA254" s="5"/>
       <c r="AB254" s="5"/>
       <c r="AC254" s="5"/>
       <c r="AD254" s="5"/>
       <c r="AE254" s="5"/>
       <c r="AF254" s="5"/>
       <c r="AG254" s="5"/>
       <c r="AH254" s="5"/>
       <c r="AI254" s="5"/>
       <c r="AJ254" s="5"/>
-    </row>
-    <row r="255" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="AK254" s="5"/>
+    </row>
+    <row r="255" spans="2:39" x14ac:dyDescent="0.25">
       <c r="B255" s="36" t="s">
         <v>46</v>
       </c>
       <c r="C255" s="43">
-        <v>-1.5110305228165609E-2</v>
+        <v>0.29661450342640894</v>
       </c>
       <c r="D255" s="43">
-        <v>3.4236804564907276E-2</v>
+        <v>0.32689655172413795</v>
       </c>
       <c r="E255" s="43">
-        <v>-4.1994750656167978E-2</v>
+        <v>0.26301369863013696</v>
       </c>
       <c r="F255" s="43">
-        <v>0.17391304347826086</v>
+        <v>0.51851851851851849</v>
       </c>
       <c r="G255" s="43">
-        <v>-0.5149253731343284</v>
+        <v>0.26153846153846155</v>
       </c>
       <c r="H255" s="43">
-        <v>-0.1579861111111111</v>
+        <v>1.5711340206185567</v>
       </c>
       <c r="I255" s="43">
-        <v>-0.32244897959183672</v>
+        <v>-0.33132530120481929</v>
       </c>
       <c r="J255" s="43">
-        <v>-0.35962145110410093</v>
+        <v>-9.3596059113300489E-2</v>
       </c>
       <c r="K255" s="43">
-        <v>-0.23454833597464342</v>
+        <v>0.29813664596273293</v>
       </c>
       <c r="L255" s="43">
-        <v>5.0890585241730284E-3</v>
+        <v>-0.54936708860759498</v>
       </c>
       <c r="M255" s="43">
-        <v>-4.6652235575128757E-2</v>
+        <v>0.30699968681490764</v>
       </c>
       <c r="N255" s="5"/>
       <c r="O255" s="5"/>
       <c r="P255" s="5"/>
       <c r="Q255" s="5"/>
       <c r="R255" s="5"/>
       <c r="S255" s="5"/>
       <c r="T255" s="5"/>
       <c r="U255" s="5"/>
       <c r="V255" s="5"/>
       <c r="W255" s="5"/>
       <c r="X255" s="5"/>
       <c r="Y255" s="5"/>
       <c r="Z255" s="5"/>
       <c r="AA255" s="5"/>
       <c r="AB255" s="5"/>
       <c r="AC255" s="5"/>
       <c r="AD255" s="5"/>
       <c r="AE255" s="5"/>
       <c r="AF255" s="5"/>
       <c r="AG255" s="5"/>
       <c r="AH255" s="5"/>
       <c r="AI255" s="5"/>
       <c r="AJ255" s="5"/>
-    </row>
-    <row r="256" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="AK255" s="5"/>
+    </row>
+    <row r="256" spans="2:39" x14ac:dyDescent="0.25">
       <c r="B256" s="38" t="s">
         <v>12</v>
       </c>
       <c r="C256" s="39">
-        <v>1.8104209596702975E-2</v>
+        <v>0.2293624403643198</v>
       </c>
       <c r="D256" s="39">
-        <v>3.0858244937319191E-2</v>
+        <v>0.39990645463049579</v>
       </c>
       <c r="E256" s="39">
-        <v>1.762114537444934E-3</v>
+        <v>0.35795954265611257</v>
       </c>
       <c r="F256" s="39">
-        <v>0.29425287356321839</v>
+        <v>6.5719360568383664E-2</v>
       </c>
       <c r="G256" s="39">
-        <v>-0.30855018587360594</v>
+        <v>0.4838709677419355</v>
       </c>
       <c r="H256" s="39">
-        <v>5.5217831813576493E-2</v>
+        <v>0.49735957753240517</v>
       </c>
       <c r="I256" s="39">
-        <v>-9.1304347826086957E-2</v>
+        <v>8.8516746411483258E-2</v>
       </c>
       <c r="J256" s="39">
-        <v>-4.4977511244377814E-2</v>
+        <v>-0.14128728414442701</v>
       </c>
       <c r="K256" s="39">
-        <v>-8.9960886571056067E-2</v>
+        <v>0.20415472779369628</v>
       </c>
       <c r="L256" s="39">
-        <v>-2.5741029641185648E-2</v>
+        <v>0.17053642914331466</v>
       </c>
       <c r="M256" s="39">
-        <v>1.267362049397395E-2</v>
+        <v>0.24592394929953301</v>
       </c>
       <c r="N256" s="5"/>
       <c r="O256" s="5"/>
       <c r="P256" s="5"/>
       <c r="Q256" s="5"/>
       <c r="R256" s="5"/>
       <c r="S256" s="5"/>
       <c r="T256" s="5"/>
       <c r="U256" s="5"/>
       <c r="V256" s="5"/>
       <c r="W256" s="5"/>
       <c r="X256" s="5"/>
       <c r="Y256" s="5"/>
       <c r="Z256" s="5"/>
       <c r="AA256" s="5"/>
       <c r="AB256" s="5"/>
       <c r="AC256" s="5"/>
       <c r="AD256" s="5"/>
       <c r="AE256" s="5"/>
       <c r="AF256" s="5"/>
       <c r="AG256" s="5"/>
       <c r="AH256" s="5"/>
       <c r="AI256" s="5"/>
       <c r="AJ256" s="5"/>
-    </row>
-    <row r="257" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="AK256" s="5"/>
+    </row>
+    <row r="257" spans="2:39" x14ac:dyDescent="0.25">
       <c r="B257" s="36" t="s">
         <v>47</v>
       </c>
       <c r="C257" s="43">
-        <v>7.8454798884906418E-2</v>
+        <v>0.15091088133924174</v>
       </c>
       <c r="D257" s="43">
-        <v>-0.12997903563941299</v>
+        <v>0.30843373493975906</v>
       </c>
       <c r="E257" s="43">
-        <v>-5.4495912806539508E-3</v>
+        <v>5.2054794520547946E-2</v>
       </c>
       <c r="F257" s="43">
-        <v>1.7466666666666666</v>
+        <v>-0.3300970873786408</v>
       </c>
       <c r="G257" s="43">
-        <v>0.36842105263157893</v>
+        <v>0</v>
       </c>
       <c r="H257" s="43">
-        <v>0.48660714285714285</v>
+        <v>1.951951951951952E-2</v>
       </c>
       <c r="I257" s="43">
-        <v>0.69672131147540983</v>
+        <v>-0.14492753623188406</v>
       </c>
       <c r="J257" s="43">
-        <v>0.59090909090909094</v>
+        <v>-8.9285714285714288E-2</v>
       </c>
       <c r="K257" s="43">
-        <v>0.29937629937629939</v>
+        <v>0.40160000000000001</v>
       </c>
       <c r="L257" s="43">
-        <v>6.7605633802816895E-2</v>
+        <v>0.29023746701846964</v>
       </c>
       <c r="M257" s="43">
-        <v>0.12426915072837182</v>
+        <v>0.14314676068752755</v>
       </c>
       <c r="N257" s="5"/>
       <c r="O257" s="5"/>
       <c r="P257" s="5"/>
       <c r="Q257" s="5"/>
       <c r="R257" s="5"/>
       <c r="S257" s="5"/>
       <c r="T257" s="5"/>
       <c r="U257" s="5"/>
       <c r="V257" s="5"/>
       <c r="W257" s="5"/>
       <c r="X257" s="5"/>
       <c r="Y257" s="5"/>
       <c r="Z257" s="5"/>
       <c r="AA257" s="5"/>
       <c r="AB257" s="5"/>
       <c r="AC257" s="5"/>
       <c r="AD257" s="5"/>
       <c r="AE257" s="5"/>
       <c r="AF257" s="5"/>
       <c r="AG257" s="5"/>
       <c r="AH257" s="5"/>
       <c r="AI257" s="5"/>
       <c r="AJ257" s="5"/>
-    </row>
-    <row r="258" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="AK257" s="5"/>
+    </row>
+    <row r="258" spans="2:39" x14ac:dyDescent="0.25">
       <c r="B258" s="36" t="s">
         <v>14</v>
       </c>
-      <c r="C258" s="43">
-[...31 lines deleted...]
-      </c>
+      <c r="C258" s="43"/>
+      <c r="D258" s="43"/>
+      <c r="E258" s="43"/>
+      <c r="F258" s="43"/>
+      <c r="G258" s="43"/>
+      <c r="H258" s="43"/>
+      <c r="I258" s="43"/>
+      <c r="J258" s="43"/>
+      <c r="K258" s="43"/>
+      <c r="L258" s="43"/>
+      <c r="M258" s="43"/>
       <c r="N258" s="5"/>
       <c r="O258" s="5"/>
       <c r="P258" s="5"/>
       <c r="Q258" s="5"/>
       <c r="R258" s="5"/>
       <c r="S258" s="5"/>
       <c r="T258" s="5"/>
       <c r="U258" s="5"/>
       <c r="V258" s="5"/>
       <c r="W258" s="5"/>
       <c r="X258" s="5"/>
       <c r="Y258" s="5"/>
       <c r="Z258" s="5"/>
       <c r="AA258" s="5"/>
       <c r="AB258" s="5"/>
       <c r="AC258" s="5"/>
       <c r="AD258" s="5"/>
       <c r="AE258" s="5"/>
       <c r="AF258" s="5"/>
       <c r="AG258" s="5"/>
       <c r="AH258" s="5"/>
       <c r="AI258" s="5"/>
       <c r="AJ258" s="5"/>
-    </row>
-    <row r="259" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="AK258" s="5"/>
+    </row>
+    <row r="259" spans="2:39" x14ac:dyDescent="0.25">
       <c r="B259" s="36" t="s">
         <v>48</v>
       </c>
-      <c r="C259" s="43">
-[...31 lines deleted...]
-      </c>
+      <c r="C259" s="43"/>
+      <c r="D259" s="43"/>
+      <c r="E259" s="43"/>
+      <c r="F259" s="43"/>
+      <c r="G259" s="43"/>
+      <c r="H259" s="43"/>
+      <c r="I259" s="43"/>
+      <c r="J259" s="43"/>
+      <c r="K259" s="43"/>
+      <c r="L259" s="43"/>
+      <c r="M259" s="43"/>
       <c r="N259" s="5"/>
       <c r="O259" s="5"/>
       <c r="P259" s="5"/>
       <c r="Q259" s="5"/>
       <c r="R259" s="5"/>
       <c r="S259" s="5"/>
       <c r="T259" s="5"/>
       <c r="U259" s="5"/>
       <c r="V259" s="5"/>
       <c r="W259" s="5"/>
       <c r="X259" s="5"/>
       <c r="Y259" s="5"/>
       <c r="Z259" s="5"/>
       <c r="AA259" s="5"/>
       <c r="AB259" s="5"/>
       <c r="AC259" s="5"/>
       <c r="AD259" s="5"/>
       <c r="AE259" s="5"/>
       <c r="AF259" s="5"/>
       <c r="AG259" s="5"/>
       <c r="AH259" s="5"/>
       <c r="AI259" s="5"/>
       <c r="AJ259" s="5"/>
-    </row>
-    <row r="260" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="AK259" s="5"/>
+    </row>
+    <row r="260" spans="2:39" x14ac:dyDescent="0.25">
       <c r="B260" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="C260" s="39">
-[...31 lines deleted...]
-      </c>
+      <c r="C260" s="39"/>
+      <c r="D260" s="39"/>
+      <c r="E260" s="39"/>
+      <c r="F260" s="39"/>
+      <c r="G260" s="39"/>
+      <c r="H260" s="39"/>
+      <c r="I260" s="39"/>
+      <c r="J260" s="39"/>
+      <c r="K260" s="39"/>
+      <c r="L260" s="39"/>
+      <c r="M260" s="39"/>
       <c r="N260" s="5"/>
       <c r="O260" s="5"/>
       <c r="P260" s="5"/>
       <c r="Q260" s="5"/>
       <c r="R260" s="5"/>
       <c r="S260" s="5"/>
       <c r="T260" s="5"/>
       <c r="U260" s="5"/>
       <c r="V260" s="5"/>
       <c r="W260" s="5"/>
       <c r="X260" s="5"/>
       <c r="Y260" s="5"/>
       <c r="Z260" s="5"/>
       <c r="AA260" s="5"/>
       <c r="AB260" s="5"/>
       <c r="AC260" s="5"/>
       <c r="AD260" s="5"/>
       <c r="AE260" s="5"/>
       <c r="AF260" s="5"/>
       <c r="AG260" s="5"/>
       <c r="AH260" s="5"/>
       <c r="AI260" s="5"/>
       <c r="AJ260" s="5"/>
-    </row>
-    <row r="261" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="AK260" s="5"/>
+    </row>
+    <row r="261" spans="2:39" x14ac:dyDescent="0.25">
       <c r="B261" s="36" t="s">
         <v>49</v>
       </c>
-      <c r="C261" s="43">
-[...31 lines deleted...]
-      </c>
+      <c r="C261" s="43"/>
+      <c r="D261" s="43"/>
+      <c r="E261" s="43"/>
+      <c r="F261" s="43"/>
+      <c r="G261" s="43"/>
+      <c r="H261" s="43"/>
+      <c r="I261" s="43"/>
+      <c r="J261" s="43"/>
+      <c r="K261" s="43"/>
+      <c r="L261" s="43"/>
+      <c r="M261" s="43"/>
       <c r="N261" s="5"/>
       <c r="O261" s="5"/>
       <c r="P261" s="5"/>
       <c r="Q261" s="5"/>
       <c r="R261" s="5"/>
       <c r="S261" s="5"/>
       <c r="T261" s="5"/>
       <c r="U261" s="5"/>
       <c r="V261" s="5"/>
       <c r="W261" s="5"/>
       <c r="X261" s="5"/>
       <c r="Y261" s="5"/>
       <c r="Z261" s="5"/>
       <c r="AA261" s="5"/>
       <c r="AB261" s="5"/>
       <c r="AC261" s="5"/>
       <c r="AD261" s="5"/>
       <c r="AE261" s="5"/>
       <c r="AF261" s="5"/>
       <c r="AG261" s="5"/>
       <c r="AH261" s="5"/>
       <c r="AI261" s="5"/>
       <c r="AJ261" s="5"/>
-    </row>
-    <row r="262" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="AK261" s="5"/>
+    </row>
+    <row r="262" spans="2:39" x14ac:dyDescent="0.25">
       <c r="B262" s="36" t="s">
         <v>50</v>
       </c>
-      <c r="C262" s="43">
-[...31 lines deleted...]
-      </c>
+      <c r="C262" s="43"/>
+      <c r="D262" s="43"/>
+      <c r="E262" s="43"/>
+      <c r="F262" s="43"/>
+      <c r="G262" s="43"/>
+      <c r="H262" s="43"/>
+      <c r="I262" s="43"/>
+      <c r="J262" s="43"/>
+      <c r="K262" s="43"/>
+      <c r="L262" s="43"/>
+      <c r="M262" s="43"/>
       <c r="N262" s="5"/>
       <c r="O262" s="5"/>
       <c r="P262" s="5"/>
       <c r="Q262" s="5"/>
       <c r="R262" s="5"/>
       <c r="S262" s="5"/>
       <c r="T262" s="5"/>
       <c r="U262" s="5"/>
       <c r="V262" s="5"/>
       <c r="W262" s="5"/>
       <c r="X262" s="5"/>
       <c r="Y262" s="5"/>
       <c r="Z262" s="5"/>
       <c r="AA262" s="5"/>
       <c r="AB262" s="5"/>
       <c r="AC262" s="5"/>
       <c r="AD262" s="5"/>
       <c r="AE262" s="5"/>
       <c r="AF262" s="5"/>
       <c r="AG262" s="5"/>
       <c r="AH262" s="5"/>
       <c r="AI262" s="5"/>
       <c r="AJ262" s="5"/>
-    </row>
-    <row r="263" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="AK262" s="5"/>
+    </row>
+    <row r="263" spans="2:39" x14ac:dyDescent="0.25">
       <c r="B263" s="36" t="s">
         <v>19</v>
       </c>
-      <c r="C263" s="43">
-[...31 lines deleted...]
-      </c>
+      <c r="C263" s="43"/>
+      <c r="D263" s="43"/>
+      <c r="E263" s="43"/>
+      <c r="F263" s="43"/>
+      <c r="G263" s="43"/>
+      <c r="H263" s="43"/>
+      <c r="I263" s="43"/>
+      <c r="J263" s="43"/>
+      <c r="K263" s="43"/>
+      <c r="L263" s="43"/>
+      <c r="M263" s="43"/>
       <c r="N263" s="5"/>
       <c r="O263" s="5"/>
       <c r="P263" s="5"/>
       <c r="Q263" s="5"/>
       <c r="R263" s="5"/>
       <c r="S263" s="5"/>
       <c r="T263" s="5"/>
       <c r="U263" s="5"/>
       <c r="V263" s="5"/>
       <c r="W263" s="5"/>
       <c r="X263" s="5"/>
       <c r="Y263" s="5"/>
       <c r="Z263" s="5"/>
       <c r="AA263" s="5"/>
       <c r="AB263" s="5"/>
       <c r="AC263" s="5"/>
       <c r="AD263" s="5"/>
       <c r="AE263" s="5"/>
       <c r="AF263" s="5"/>
       <c r="AG263" s="5"/>
       <c r="AH263" s="5"/>
       <c r="AI263" s="5"/>
       <c r="AJ263" s="5"/>
-    </row>
-    <row r="264" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="AK263" s="5"/>
+    </row>
+    <row r="264" spans="2:39" x14ac:dyDescent="0.25">
       <c r="B264" s="38" t="s">
         <v>20</v>
       </c>
-      <c r="C264" s="39">
-[...31 lines deleted...]
-      </c>
+      <c r="C264" s="39"/>
+      <c r="D264" s="39"/>
+      <c r="E264" s="39"/>
+      <c r="F264" s="39"/>
+      <c r="G264" s="39"/>
+      <c r="H264" s="39"/>
+      <c r="I264" s="39"/>
+      <c r="J264" s="39"/>
+      <c r="K264" s="39"/>
+      <c r="L264" s="39"/>
+      <c r="M264" s="39"/>
       <c r="N264" s="5"/>
       <c r="O264" s="5"/>
       <c r="P264" s="5"/>
       <c r="Q264" s="5"/>
       <c r="R264" s="5"/>
       <c r="S264" s="5"/>
       <c r="T264" s="5"/>
       <c r="U264" s="5"/>
       <c r="V264" s="5"/>
       <c r="W264" s="5"/>
       <c r="X264" s="5"/>
       <c r="Y264" s="5"/>
       <c r="Z264" s="5"/>
       <c r="AA264" s="5"/>
       <c r="AB264" s="5"/>
       <c r="AC264" s="5"/>
       <c r="AD264" s="5"/>
       <c r="AE264" s="5"/>
       <c r="AF264" s="5"/>
       <c r="AG264" s="5"/>
       <c r="AH264" s="5"/>
       <c r="AI264" s="5"/>
       <c r="AJ264" s="5"/>
-    </row>
-    <row r="265" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="AK264" s="5"/>
+    </row>
+    <row r="265" spans="2:39" x14ac:dyDescent="0.25">
       <c r="B265" s="36" t="s">
         <v>21</v>
       </c>
       <c r="C265" s="43"/>
       <c r="D265" s="43"/>
       <c r="E265" s="43"/>
       <c r="F265" s="43"/>
       <c r="G265" s="43"/>
       <c r="H265" s="43"/>
       <c r="I265" s="43"/>
       <c r="J265" s="43"/>
       <c r="K265" s="43"/>
       <c r="L265" s="43"/>
       <c r="M265" s="43"/>
       <c r="N265" s="5"/>
       <c r="O265" s="5"/>
       <c r="P265" s="5"/>
       <c r="Q265" s="5"/>
       <c r="R265" s="5"/>
       <c r="S265" s="5"/>
       <c r="T265" s="5"/>
       <c r="U265" s="5"/>
       <c r="V265" s="5"/>
       <c r="W265" s="5"/>
       <c r="X265" s="5"/>
       <c r="Y265" s="5"/>
       <c r="Z265" s="5"/>
       <c r="AA265" s="5"/>
       <c r="AB265" s="5"/>
       <c r="AC265" s="5"/>
       <c r="AD265" s="5"/>
       <c r="AE265" s="5"/>
       <c r="AF265" s="5"/>
       <c r="AG265" s="5"/>
       <c r="AH265" s="5"/>
       <c r="AI265" s="5"/>
       <c r="AJ265" s="5"/>
-    </row>
-    <row r="266" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="AK265" s="5"/>
+    </row>
+    <row r="266" spans="2:39" x14ac:dyDescent="0.25">
       <c r="B266" s="36" t="s">
         <v>22</v>
       </c>
       <c r="C266" s="43"/>
       <c r="D266" s="43"/>
       <c r="E266" s="43"/>
       <c r="F266" s="43"/>
       <c r="G266" s="43"/>
       <c r="H266" s="43"/>
       <c r="I266" s="43"/>
       <c r="J266" s="43"/>
       <c r="K266" s="43"/>
       <c r="L266" s="43"/>
       <c r="M266" s="43"/>
       <c r="N266" s="5"/>
       <c r="O266" s="5"/>
       <c r="P266" s="5"/>
       <c r="Q266" s="5"/>
       <c r="R266" s="5"/>
       <c r="S266" s="5"/>
       <c r="T266" s="5"/>
       <c r="U266" s="5"/>
       <c r="V266" s="5"/>
       <c r="W266" s="5"/>
       <c r="X266" s="5"/>
       <c r="Y266" s="5"/>
       <c r="Z266" s="5"/>
       <c r="AA266" s="5"/>
       <c r="AB266" s="5"/>
       <c r="AC266" s="5"/>
       <c r="AD266" s="5"/>
       <c r="AE266" s="5"/>
       <c r="AF266" s="5"/>
       <c r="AG266" s="5"/>
       <c r="AH266" s="5"/>
       <c r="AI266" s="5"/>
       <c r="AJ266" s="5"/>
-    </row>
-    <row r="267" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="AK266" s="5"/>
+    </row>
+    <row r="267" spans="2:39" x14ac:dyDescent="0.25">
       <c r="B267" s="36" t="s">
         <v>23</v>
       </c>
       <c r="C267" s="43"/>
       <c r="D267" s="43"/>
       <c r="E267" s="43"/>
       <c r="F267" s="43"/>
       <c r="G267" s="43"/>
       <c r="H267" s="43"/>
       <c r="I267" s="43"/>
       <c r="J267" s="43"/>
       <c r="K267" s="43"/>
       <c r="L267" s="43"/>
       <c r="M267" s="43"/>
       <c r="N267" s="5"/>
       <c r="O267" s="5"/>
       <c r="P267" s="5"/>
       <c r="Q267" s="5"/>
       <c r="R267" s="5"/>
       <c r="S267" s="5"/>
       <c r="T267" s="5"/>
       <c r="U267" s="5"/>
       <c r="V267" s="5"/>
       <c r="W267" s="5"/>
       <c r="X267" s="5"/>
       <c r="Y267" s="5"/>
       <c r="Z267" s="5"/>
       <c r="AA267" s="5"/>
       <c r="AB267" s="5"/>
       <c r="AC267" s="5"/>
       <c r="AD267" s="5"/>
       <c r="AE267" s="5"/>
       <c r="AF267" s="5"/>
       <c r="AG267" s="5"/>
       <c r="AH267" s="5"/>
       <c r="AI267" s="5"/>
       <c r="AJ267" s="5"/>
-    </row>
-    <row r="268" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="AK267" s="5"/>
+    </row>
+    <row r="268" spans="2:39" x14ac:dyDescent="0.25">
       <c r="B268" s="38" t="s">
         <v>24</v>
       </c>
       <c r="C268" s="39"/>
       <c r="D268" s="39"/>
       <c r="E268" s="39"/>
       <c r="F268" s="39"/>
       <c r="G268" s="39"/>
       <c r="H268" s="39"/>
       <c r="I268" s="39"/>
       <c r="J268" s="39"/>
       <c r="K268" s="39"/>
       <c r="L268" s="39"/>
       <c r="M268" s="39"/>
       <c r="N268" s="5"/>
       <c r="O268" s="5"/>
       <c r="P268" s="5"/>
       <c r="Q268" s="5"/>
       <c r="R268" s="5"/>
       <c r="S268" s="5"/>
       <c r="T268" s="5"/>
       <c r="U268" s="5"/>
       <c r="V268" s="5"/>
       <c r="W268" s="5"/>
       <c r="X268" s="5"/>
       <c r="Y268" s="5"/>
       <c r="Z268" s="5"/>
       <c r="AA268" s="5"/>
       <c r="AB268" s="5"/>
       <c r="AC268" s="5"/>
       <c r="AD268" s="5"/>
       <c r="AE268" s="5"/>
       <c r="AF268" s="5"/>
       <c r="AG268" s="5"/>
       <c r="AH268" s="5"/>
       <c r="AI268" s="5"/>
       <c r="AJ268" s="5"/>
-    </row>
-    <row r="269" spans="2:38" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="AK268" s="5"/>
+    </row>
+    <row r="269" spans="2:39" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B269" s="40" t="s">
         <v>7</v>
       </c>
       <c r="C269" s="66"/>
       <c r="D269" s="66"/>
       <c r="E269" s="66"/>
       <c r="F269" s="66"/>
       <c r="G269" s="66"/>
       <c r="H269" s="66"/>
       <c r="I269" s="66"/>
       <c r="J269" s="66"/>
       <c r="K269" s="66"/>
       <c r="L269" s="66"/>
       <c r="M269" s="66"/>
       <c r="N269" s="5"/>
       <c r="O269" s="5"/>
       <c r="P269" s="5"/>
       <c r="Q269" s="5"/>
       <c r="R269" s="5"/>
       <c r="S269" s="5"/>
       <c r="T269" s="5"/>
       <c r="U269" s="5"/>
       <c r="V269" s="5"/>
       <c r="W269" s="5"/>
       <c r="X269" s="5"/>
       <c r="Y269" s="5"/>
       <c r="Z269" s="5"/>
       <c r="AA269" s="5"/>
       <c r="AB269" s="5"/>
       <c r="AC269" s="5"/>
       <c r="AD269" s="5"/>
       <c r="AE269" s="5"/>
       <c r="AF269" s="5"/>
       <c r="AG269" s="5"/>
       <c r="AH269" s="5"/>
       <c r="AI269" s="5"/>
       <c r="AJ269" s="5"/>
-      <c r="AL269" s="32"/>
-[...1 lines deleted...]
-    <row r="270" spans="2:38" x14ac:dyDescent="0.25">
+      <c r="AK269" s="5"/>
+      <c r="AM269" s="32"/>
+    </row>
+    <row r="270" spans="2:39" x14ac:dyDescent="0.25">
       <c r="H270" s="17"/>
       <c r="I270" s="17"/>
       <c r="J270" s="17"/>
       <c r="K270" s="17"/>
       <c r="L270" s="16"/>
       <c r="M270" s="16"/>
       <c r="N270" s="24"/>
       <c r="O270" s="24"/>
       <c r="P270" s="24"/>
       <c r="Q270" s="24"/>
       <c r="R270" s="24"/>
       <c r="S270" s="24"/>
       <c r="T270" s="24"/>
       <c r="U270" s="24"/>
       <c r="V270" s="24"/>
       <c r="W270" s="24"/>
       <c r="X270" s="24"/>
       <c r="Y270" s="24"/>
       <c r="Z270" s="24"/>
       <c r="AA270" s="24"/>
       <c r="AB270" s="24"/>
       <c r="AC270" s="24"/>
       <c r="AD270" s="24"/>
       <c r="AE270" s="24"/>
       <c r="AF270" s="24"/>
       <c r="AG270" s="24"/>
       <c r="AH270" s="24"/>
       <c r="AI270" s="24"/>
-    </row>
-    <row r="271" spans="2:38" ht="20.25" x14ac:dyDescent="0.3">
+      <c r="AJ270" s="24"/>
+    </row>
+    <row r="271" spans="2:39" ht="20.25" x14ac:dyDescent="0.3">
       <c r="B271" s="41" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="C271" s="28"/>
       <c r="D271" s="28"/>
       <c r="E271" s="28"/>
       <c r="F271" s="28"/>
       <c r="G271" s="28"/>
       <c r="H271" s="28"/>
       <c r="I271" s="28"/>
       <c r="J271" s="28"/>
       <c r="K271" s="28"/>
       <c r="L271" s="28"/>
       <c r="M271" s="28"/>
       <c r="N271" s="5"/>
       <c r="O271" s="5"/>
       <c r="P271" s="5"/>
       <c r="Q271" s="5"/>
       <c r="R271" s="5"/>
       <c r="S271" s="5"/>
       <c r="T271" s="5"/>
       <c r="U271" s="5"/>
       <c r="V271" s="5"/>
       <c r="W271" s="5"/>
       <c r="X271" s="5"/>
       <c r="Y271" s="5"/>
       <c r="Z271" s="5"/>
       <c r="AA271" s="5"/>
       <c r="AB271" s="5"/>
       <c r="AC271" s="5"/>
       <c r="AD271" s="5"/>
       <c r="AE271" s="5"/>
       <c r="AF271" s="5"/>
       <c r="AG271" s="5"/>
       <c r="AH271" s="5"/>
       <c r="AI271" s="5"/>
       <c r="AJ271" s="5"/>
-    </row>
-    <row r="272" spans="2:38" s="32" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="AK271" s="5"/>
+    </row>
+    <row r="272" spans="2:39" s="32" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B272" s="33" t="s">
         <v>25</v>
       </c>
       <c r="C272" s="93" t="s">
         <v>2</v>
       </c>
       <c r="D272" s="93" t="s">
         <v>4</v>
       </c>
       <c r="E272" s="93" t="s">
         <v>26</v>
       </c>
       <c r="F272" s="93" t="s">
         <v>5</v>
       </c>
       <c r="G272" s="93" t="s">
         <v>6</v>
       </c>
       <c r="H272" s="93" t="s">
         <v>27</v>
       </c>
       <c r="I272" s="93" t="s">
         <v>28</v>
       </c>
       <c r="J272" s="101" t="s">
@@ -20766,2875 +20365,2728 @@
         <v>31</v>
       </c>
       <c r="N272" s="5"/>
       <c r="O272" s="5"/>
       <c r="P272" s="5"/>
       <c r="Q272" s="5"/>
       <c r="R272" s="5"/>
       <c r="S272" s="5"/>
       <c r="T272" s="5"/>
       <c r="U272" s="5"/>
       <c r="V272" s="5"/>
       <c r="W272" s="5"/>
       <c r="X272" s="5"/>
       <c r="Y272" s="5"/>
       <c r="Z272" s="5"/>
       <c r="AA272" s="5"/>
       <c r="AB272" s="5"/>
       <c r="AC272" s="5"/>
       <c r="AD272" s="5"/>
       <c r="AE272" s="5"/>
       <c r="AF272" s="5"/>
       <c r="AG272" s="5"/>
       <c r="AH272" s="5"/>
       <c r="AI272" s="5"/>
       <c r="AJ272" s="5"/>
-      <c r="AL272" s="27"/>
-[...1 lines deleted...]
-    <row r="273" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK272" s="5"/>
+      <c r="AM272" s="27"/>
+    </row>
+    <row r="273" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B273" s="36" t="s">
         <v>9</v>
       </c>
       <c r="C273" s="43">
-        <v>0.29688581314878892</v>
+        <v>0.52668089647812166</v>
       </c>
       <c r="D273" s="43">
-        <v>0.26621490803484993</v>
+        <v>0.4029051987767584</v>
       </c>
       <c r="E273" s="43">
-        <v>0.66206896551724137</v>
+        <v>2.9045643153526972E-2</v>
       </c>
       <c r="F273" s="43">
-        <v>1.6949152542372881E-2</v>
+        <v>0.60555555555555551</v>
       </c>
       <c r="G273" s="43">
-        <v>1.4673913043478262</v>
+        <v>-0.20264317180616739</v>
       </c>
       <c r="H273" s="43">
-        <v>0.30485304169514693</v>
+        <v>-7.1765322158198003E-2</v>
       </c>
       <c r="I273" s="43">
-        <v>0.11515151515151516</v>
+        <v>-9.7826086956521743E-2</v>
       </c>
       <c r="J273" s="43">
-        <v>0.11555555555555555</v>
+        <v>-7.5697211155378488E-2</v>
       </c>
       <c r="K273" s="43">
-        <v>0.28389830508474578</v>
+        <v>1.9801980198019802E-2</v>
       </c>
       <c r="L273" s="43">
-        <v>6.2370062370062374E-2</v>
+        <v>0.37769080234833657</v>
       </c>
       <c r="M273" s="43">
-        <v>0.28544061302681994</v>
+        <v>0.33373695976154993</v>
       </c>
       <c r="N273" s="5"/>
       <c r="O273" s="5"/>
       <c r="P273" s="5"/>
       <c r="Q273" s="5"/>
       <c r="R273" s="5"/>
       <c r="S273" s="5"/>
       <c r="T273" s="5"/>
       <c r="U273" s="5"/>
       <c r="V273" s="5"/>
       <c r="W273" s="5"/>
       <c r="X273" s="5"/>
       <c r="Y273" s="5"/>
       <c r="Z273" s="5"/>
       <c r="AA273" s="5"/>
       <c r="AB273" s="5"/>
       <c r="AC273" s="5"/>
       <c r="AD273" s="5"/>
       <c r="AE273" s="5"/>
       <c r="AF273" s="5"/>
       <c r="AG273" s="5"/>
       <c r="AH273" s="5"/>
       <c r="AI273" s="5"/>
       <c r="AJ273" s="5"/>
-    </row>
-    <row r="274" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK273" s="5"/>
+    </row>
+    <row r="274" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B274" s="36" t="s">
         <v>10</v>
       </c>
       <c r="C274" s="43">
-        <v>0.41184387617765816</v>
+        <v>0.21528439783921194</v>
       </c>
       <c r="D274" s="43">
-        <v>0.36484848484848487</v>
+        <v>0.26642984014209592</v>
       </c>
       <c r="E274" s="43">
-        <v>2.1308411214953269</v>
+        <v>0.11940298507462686</v>
       </c>
       <c r="F274" s="43">
-        <v>1.2592592592592593</v>
+        <v>-0.14754098360655737</v>
       </c>
       <c r="G274" s="43">
-        <v>3.1777777777777776</v>
+        <v>-0.49468085106382981</v>
       </c>
       <c r="H274" s="43">
-        <v>0.46346704871060174</v>
+        <v>-0.34752814488497308</v>
       </c>
       <c r="I274" s="43">
-        <v>0.27976190476190477</v>
+        <v>9.7674418604651161E-2</v>
       </c>
       <c r="J274" s="43">
-        <v>-0.29490616621983912</v>
+        <v>1.5209125475285171E-2</v>
       </c>
       <c r="K274" s="43">
-        <v>-0.1</v>
+        <v>0.31349206349206349</v>
       </c>
       <c r="L274" s="43">
-        <v>7.5301204819277115E-2</v>
+        <v>0.56022408963585435</v>
       </c>
       <c r="M274" s="43">
-        <v>0.39275939288380196</v>
+        <v>0.10522554711924967</v>
       </c>
       <c r="N274" s="5"/>
       <c r="O274" s="5"/>
       <c r="P274" s="5"/>
       <c r="Q274" s="5"/>
       <c r="R274" s="5"/>
       <c r="S274" s="5"/>
       <c r="T274" s="5"/>
       <c r="U274" s="5"/>
       <c r="V274" s="5"/>
       <c r="W274" s="5"/>
       <c r="X274" s="5"/>
       <c r="Y274" s="5"/>
       <c r="Z274" s="5"/>
       <c r="AA274" s="5"/>
       <c r="AB274" s="5"/>
       <c r="AC274" s="5"/>
       <c r="AD274" s="5"/>
       <c r="AE274" s="5"/>
       <c r="AF274" s="5"/>
       <c r="AG274" s="5"/>
       <c r="AH274" s="5"/>
       <c r="AI274" s="5"/>
       <c r="AJ274" s="5"/>
-    </row>
-    <row r="275" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK274" s="5"/>
+    </row>
+    <row r="275" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B275" s="36" t="s">
         <v>46</v>
       </c>
       <c r="C275" s="43">
-        <v>5.5801104972375691E-2</v>
+        <v>0.89063317634746209</v>
       </c>
       <c r="D275" s="43">
-        <v>0.26552179656538971</v>
+        <v>0.90083507306889354</v>
       </c>
       <c r="E275" s="43">
-        <v>0.17177914110429449</v>
+        <v>0.29319371727748689</v>
       </c>
       <c r="F275" s="43">
-        <v>0.78048780487804881</v>
+        <v>1</v>
       </c>
       <c r="G275" s="43">
-        <v>-0.55080213903743314</v>
+        <v>1.4642857142857142</v>
       </c>
       <c r="H275" s="43">
-        <v>0.45233050847457629</v>
+        <v>0.1174325309992706</v>
       </c>
       <c r="I275" s="43">
-        <v>0.48618784530386738</v>
+        <v>-0.4200743494423792</v>
       </c>
       <c r="J275" s="43">
-        <v>-2.4330900243309004E-2</v>
+        <v>-0.35162094763092272</v>
       </c>
       <c r="K275" s="43">
-        <v>0.32587859424920129</v>
+        <v>-9.1566265060240959E-2</v>
       </c>
       <c r="L275" s="43">
-        <v>-1.9178082191780823E-2</v>
+        <v>1.9301675977653632</v>
       </c>
       <c r="M275" s="43">
-        <v>0.12067788898999091</v>
+        <v>0.68821678676545217</v>
       </c>
       <c r="N275" s="5"/>
       <c r="O275" s="5"/>
       <c r="P275" s="5"/>
       <c r="Q275" s="5"/>
       <c r="R275" s="5"/>
       <c r="S275" s="5"/>
       <c r="T275" s="5"/>
       <c r="U275" s="5"/>
       <c r="V275" s="5"/>
       <c r="W275" s="5"/>
       <c r="X275" s="5"/>
       <c r="Y275" s="5"/>
       <c r="Z275" s="5"/>
       <c r="AA275" s="5"/>
       <c r="AB275" s="5"/>
       <c r="AC275" s="5"/>
       <c r="AD275" s="5"/>
       <c r="AE275" s="5"/>
       <c r="AF275" s="5"/>
       <c r="AG275" s="5"/>
       <c r="AH275" s="5"/>
       <c r="AI275" s="5"/>
       <c r="AJ275" s="5"/>
-    </row>
-    <row r="276" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK275" s="5"/>
+    </row>
+    <row r="276" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B276" s="38" t="s">
         <v>12</v>
       </c>
       <c r="C276" s="39">
-        <v>0.24087745201434296</v>
+        <v>0.53385460932630746</v>
       </c>
       <c r="D276" s="39">
-        <v>0.29713193116634801</v>
+        <v>0.49823113207547171</v>
       </c>
       <c r="E276" s="39">
-        <v>0.84819277108433733</v>
+        <v>0.13428943937418514</v>
       </c>
       <c r="F276" s="39">
-        <v>0.37867647058823528</v>
+        <v>0.43733333333333335</v>
       </c>
       <c r="G276" s="39">
-        <v>0.54012345679012341</v>
+        <v>-3.2064128256513023E-2</v>
       </c>
       <c r="H276" s="39">
-        <v>0.39968445963712856</v>
+        <v>-0.12887469472102198</v>
       </c>
       <c r="I276" s="39">
-        <v>0.29961089494163423</v>
+        <v>-0.16467065868263472</v>
       </c>
       <c r="J276" s="39">
-        <v>-9.3161546085232902E-2</v>
+        <v>-0.17049180327868851</v>
       </c>
       <c r="K276" s="39">
-        <v>0.17008443908323281</v>
+        <v>4.8453608247422682E-2</v>
       </c>
       <c r="L276" s="39">
-        <v>4.074702886247878E-2</v>
+        <v>0.88417618270799347</v>
       </c>
       <c r="M276" s="39">
-        <v>0.26217139226431579</v>
+        <v>0.36313868613138683</v>
       </c>
       <c r="N276" s="5"/>
       <c r="O276" s="5"/>
       <c r="P276" s="5"/>
       <c r="Q276" s="5"/>
       <c r="R276" s="5"/>
       <c r="S276" s="5"/>
       <c r="T276" s="5"/>
       <c r="U276" s="5"/>
       <c r="V276" s="5"/>
       <c r="W276" s="5"/>
       <c r="X276" s="5"/>
       <c r="Y276" s="5"/>
       <c r="Z276" s="5"/>
       <c r="AA276" s="5"/>
       <c r="AB276" s="5"/>
       <c r="AC276" s="5"/>
       <c r="AD276" s="5"/>
       <c r="AE276" s="5"/>
       <c r="AF276" s="5"/>
       <c r="AG276" s="5"/>
       <c r="AH276" s="5"/>
       <c r="AI276" s="5"/>
       <c r="AJ276" s="5"/>
-    </row>
-    <row r="277" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK276" s="5"/>
+    </row>
+    <row r="277" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B277" s="36" t="s">
         <v>47</v>
       </c>
       <c r="C277" s="43">
-        <v>4.271723275682434E-2</v>
+        <v>1.1163069544364508</v>
       </c>
       <c r="D277" s="43">
-        <v>0.37967914438502676</v>
+        <v>0.44832041343669249</v>
       </c>
       <c r="E277" s="43">
-        <v>1.0689655172413792</v>
+        <v>-0.28888888888888886</v>
       </c>
       <c r="F277" s="43">
-        <v>0.13636363636363635</v>
+        <v>0.54</v>
       </c>
       <c r="G277" s="43">
-        <v>13.818181818181818</v>
+        <v>-0.77300613496932513</v>
       </c>
       <c r="H277" s="43">
-        <v>0.10454065469904963</v>
+        <v>0.29923518164435947</v>
       </c>
       <c r="I277" s="43">
-        <v>0.33333333333333331</v>
+        <v>0.28749999999999998</v>
       </c>
       <c r="J277" s="43">
-        <v>2.8490028490028491E-3</v>
+        <v>9.375E-2</v>
       </c>
       <c r="K277" s="43">
-        <v>2.9490616621983913E-2</v>
+        <v>0.90885416666666663</v>
       </c>
       <c r="L277" s="43">
-        <v>5.5921052631578948E-2</v>
+        <v>0.36137071651090341</v>
       </c>
       <c r="M277" s="43">
-        <v>0.11192372992033434</v>
+        <v>0.78247592201080574</v>
       </c>
       <c r="N277" s="5"/>
       <c r="O277" s="5"/>
       <c r="P277" s="5"/>
       <c r="Q277" s="5"/>
       <c r="R277" s="5"/>
       <c r="S277" s="5"/>
       <c r="T277" s="5"/>
       <c r="U277" s="5"/>
       <c r="V277" s="5"/>
       <c r="W277" s="5"/>
       <c r="X277" s="5"/>
       <c r="Y277" s="5"/>
       <c r="Z277" s="5"/>
       <c r="AA277" s="5"/>
       <c r="AB277" s="5"/>
       <c r="AC277" s="5"/>
       <c r="AD277" s="5"/>
       <c r="AE277" s="5"/>
       <c r="AF277" s="5"/>
       <c r="AG277" s="5"/>
       <c r="AH277" s="5"/>
       <c r="AI277" s="5"/>
       <c r="AJ277" s="5"/>
-    </row>
-    <row r="278" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK277" s="5"/>
+    </row>
+    <row r="278" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B278" s="36" t="s">
         <v>14</v>
       </c>
-      <c r="C278" s="43">
-[...31 lines deleted...]
-      </c>
+      <c r="C278" s="43"/>
+      <c r="D278" s="43"/>
+      <c r="E278" s="43"/>
+      <c r="F278" s="43"/>
+      <c r="G278" s="43"/>
+      <c r="H278" s="43"/>
+      <c r="I278" s="43"/>
+      <c r="J278" s="43"/>
+      <c r="K278" s="43"/>
+      <c r="L278" s="43"/>
+      <c r="M278" s="43"/>
       <c r="N278" s="5"/>
       <c r="O278" s="5"/>
       <c r="P278" s="5"/>
       <c r="Q278" s="5"/>
       <c r="R278" s="5"/>
       <c r="S278" s="5"/>
       <c r="T278" s="5"/>
       <c r="U278" s="5"/>
       <c r="V278" s="5"/>
       <c r="W278" s="5"/>
       <c r="X278" s="5"/>
       <c r="Y278" s="5"/>
       <c r="Z278" s="5"/>
       <c r="AA278" s="5"/>
       <c r="AB278" s="5"/>
       <c r="AC278" s="5"/>
       <c r="AD278" s="5"/>
       <c r="AE278" s="5"/>
       <c r="AF278" s="5"/>
       <c r="AG278" s="5"/>
       <c r="AH278" s="5"/>
       <c r="AI278" s="5"/>
       <c r="AJ278" s="5"/>
-    </row>
-    <row r="279" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK278" s="5"/>
+    </row>
+    <row r="279" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B279" s="36" t="s">
         <v>48</v>
       </c>
-      <c r="C279" s="43">
-[...31 lines deleted...]
-      </c>
+      <c r="C279" s="43"/>
+      <c r="D279" s="43"/>
+      <c r="E279" s="43"/>
+      <c r="F279" s="43"/>
+      <c r="G279" s="43"/>
+      <c r="H279" s="43"/>
+      <c r="I279" s="43"/>
+      <c r="J279" s="43"/>
+      <c r="K279" s="43"/>
+      <c r="L279" s="43"/>
+      <c r="M279" s="43"/>
       <c r="N279" s="5"/>
       <c r="O279" s="5"/>
       <c r="P279" s="5"/>
       <c r="Q279" s="5"/>
       <c r="R279" s="5"/>
       <c r="S279" s="5"/>
       <c r="T279" s="5"/>
       <c r="U279" s="5"/>
       <c r="V279" s="5"/>
       <c r="W279" s="5"/>
       <c r="X279" s="5"/>
       <c r="Y279" s="5"/>
       <c r="Z279" s="5"/>
       <c r="AA279" s="5"/>
       <c r="AB279" s="5"/>
       <c r="AC279" s="5"/>
       <c r="AD279" s="5"/>
       <c r="AE279" s="5"/>
       <c r="AF279" s="5"/>
       <c r="AG279" s="5"/>
       <c r="AH279" s="5"/>
       <c r="AI279" s="5"/>
       <c r="AJ279" s="5"/>
-    </row>
-    <row r="280" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK279" s="5"/>
+    </row>
+    <row r="280" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B280" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="C280" s="39">
-[...31 lines deleted...]
-      </c>
+      <c r="C280" s="39"/>
+      <c r="D280" s="39"/>
+      <c r="E280" s="39"/>
+      <c r="F280" s="39"/>
+      <c r="G280" s="39"/>
+      <c r="H280" s="39"/>
+      <c r="I280" s="39"/>
+      <c r="J280" s="39"/>
+      <c r="K280" s="39"/>
+      <c r="L280" s="39"/>
+      <c r="M280" s="39"/>
       <c r="N280" s="5"/>
       <c r="O280" s="5"/>
       <c r="P280" s="5"/>
       <c r="Q280" s="5"/>
       <c r="R280" s="5"/>
       <c r="S280" s="5"/>
       <c r="T280" s="5"/>
       <c r="U280" s="5"/>
       <c r="V280" s="5"/>
       <c r="W280" s="5"/>
       <c r="X280" s="5"/>
       <c r="Y280" s="5"/>
       <c r="Z280" s="5"/>
       <c r="AA280" s="5"/>
       <c r="AB280" s="5"/>
       <c r="AC280" s="5"/>
       <c r="AD280" s="5"/>
       <c r="AE280" s="5"/>
       <c r="AF280" s="5"/>
       <c r="AG280" s="5"/>
       <c r="AH280" s="5"/>
       <c r="AI280" s="5"/>
       <c r="AJ280" s="5"/>
-    </row>
-    <row r="281" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK280" s="5"/>
+    </row>
+    <row r="281" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B281" s="36" t="s">
         <v>49</v>
       </c>
-      <c r="C281" s="43">
-[...31 lines deleted...]
-      </c>
+      <c r="C281" s="43"/>
+      <c r="D281" s="43"/>
+      <c r="E281" s="43"/>
+      <c r="F281" s="43"/>
+      <c r="G281" s="43"/>
+      <c r="H281" s="43"/>
+      <c r="I281" s="43"/>
+      <c r="J281" s="43"/>
+      <c r="K281" s="43"/>
+      <c r="L281" s="43"/>
+      <c r="M281" s="43"/>
       <c r="N281" s="5"/>
       <c r="O281" s="5"/>
       <c r="P281" s="5"/>
       <c r="Q281" s="5"/>
       <c r="R281" s="5"/>
       <c r="S281" s="5"/>
       <c r="T281" s="5"/>
       <c r="U281" s="5"/>
       <c r="V281" s="5"/>
       <c r="W281" s="5"/>
       <c r="X281" s="5"/>
       <c r="Y281" s="5"/>
       <c r="Z281" s="5"/>
       <c r="AA281" s="5"/>
       <c r="AB281" s="5"/>
       <c r="AC281" s="5"/>
       <c r="AD281" s="5"/>
       <c r="AE281" s="5"/>
       <c r="AF281" s="5"/>
       <c r="AG281" s="5"/>
       <c r="AH281" s="5"/>
       <c r="AI281" s="5"/>
       <c r="AJ281" s="5"/>
-    </row>
-    <row r="282" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK281" s="5"/>
+    </row>
+    <row r="282" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B282" s="36" t="s">
         <v>50</v>
       </c>
-      <c r="C282" s="43">
-[...31 lines deleted...]
-      </c>
+      <c r="C282" s="43"/>
+      <c r="D282" s="43"/>
+      <c r="E282" s="43"/>
+      <c r="F282" s="43"/>
+      <c r="G282" s="43"/>
+      <c r="H282" s="43"/>
+      <c r="I282" s="43"/>
+      <c r="J282" s="43"/>
+      <c r="K282" s="43"/>
+      <c r="L282" s="43"/>
+      <c r="M282" s="43"/>
       <c r="N282" s="5"/>
       <c r="O282" s="5"/>
       <c r="P282" s="5"/>
       <c r="Q282" s="5"/>
       <c r="R282" s="5"/>
       <c r="S282" s="5"/>
       <c r="T282" s="5"/>
       <c r="U282" s="5"/>
       <c r="V282" s="5"/>
       <c r="W282" s="5"/>
       <c r="X282" s="5"/>
       <c r="Y282" s="5"/>
       <c r="Z282" s="5"/>
       <c r="AA282" s="5"/>
       <c r="AB282" s="5"/>
       <c r="AC282" s="5"/>
       <c r="AD282" s="5"/>
       <c r="AE282" s="5"/>
       <c r="AF282" s="5"/>
       <c r="AG282" s="5"/>
       <c r="AH282" s="5"/>
       <c r="AI282" s="5"/>
       <c r="AJ282" s="5"/>
-    </row>
-    <row r="283" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK282" s="5"/>
+    </row>
+    <row r="283" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B283" s="36" t="s">
         <v>19</v>
       </c>
-      <c r="C283" s="43">
-[...31 lines deleted...]
-      </c>
+      <c r="C283" s="43"/>
+      <c r="D283" s="43"/>
+      <c r="E283" s="43"/>
+      <c r="F283" s="43"/>
+      <c r="G283" s="43"/>
+      <c r="H283" s="43"/>
+      <c r="I283" s="43"/>
+      <c r="J283" s="43"/>
+      <c r="K283" s="43"/>
+      <c r="L283" s="43"/>
+      <c r="M283" s="43"/>
       <c r="N283" s="5"/>
       <c r="O283" s="5"/>
       <c r="P283" s="5"/>
       <c r="Q283" s="5"/>
       <c r="R283" s="5"/>
       <c r="S283" s="5"/>
       <c r="T283" s="5"/>
       <c r="U283" s="5"/>
       <c r="V283" s="5"/>
       <c r="W283" s="5"/>
       <c r="X283" s="5"/>
       <c r="Y283" s="5"/>
       <c r="Z283" s="5"/>
       <c r="AA283" s="5"/>
       <c r="AB283" s="5"/>
       <c r="AC283" s="5"/>
       <c r="AD283" s="5"/>
       <c r="AE283" s="5"/>
       <c r="AF283" s="5"/>
       <c r="AG283" s="5"/>
       <c r="AH283" s="5"/>
       <c r="AI283" s="5"/>
       <c r="AJ283" s="5"/>
-    </row>
-    <row r="284" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK283" s="5"/>
+    </row>
+    <row r="284" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B284" s="38" t="s">
         <v>20</v>
       </c>
-      <c r="C284" s="39">
-[...31 lines deleted...]
-      </c>
+      <c r="C284" s="39"/>
+      <c r="D284" s="39"/>
+      <c r="E284" s="39"/>
+      <c r="F284" s="39"/>
+      <c r="G284" s="39"/>
+      <c r="H284" s="39"/>
+      <c r="I284" s="39"/>
+      <c r="J284" s="39"/>
+      <c r="K284" s="39"/>
+      <c r="L284" s="39"/>
+      <c r="M284" s="39"/>
       <c r="N284" s="5"/>
       <c r="O284" s="5"/>
       <c r="P284" s="5"/>
       <c r="Q284" s="5"/>
       <c r="R284" s="5"/>
       <c r="S284" s="5"/>
       <c r="T284" s="5"/>
       <c r="U284" s="5"/>
       <c r="V284" s="5"/>
       <c r="W284" s="5"/>
       <c r="X284" s="5"/>
       <c r="Y284" s="5"/>
       <c r="Z284" s="5"/>
       <c r="AA284" s="5"/>
       <c r="AB284" s="5"/>
       <c r="AC284" s="5"/>
       <c r="AD284" s="5"/>
       <c r="AE284" s="5"/>
       <c r="AF284" s="5"/>
       <c r="AG284" s="5"/>
       <c r="AH284" s="5"/>
       <c r="AI284" s="5"/>
       <c r="AJ284" s="5"/>
-    </row>
-    <row r="285" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK284" s="5"/>
+    </row>
+    <row r="285" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B285" s="36" t="s">
         <v>21</v>
       </c>
       <c r="C285" s="43"/>
       <c r="D285" s="43"/>
       <c r="E285" s="43"/>
       <c r="F285" s="43"/>
       <c r="G285" s="43"/>
       <c r="H285" s="43"/>
       <c r="I285" s="43"/>
       <c r="J285" s="43"/>
       <c r="K285" s="43"/>
       <c r="L285" s="43"/>
       <c r="M285" s="43"/>
       <c r="N285" s="5"/>
       <c r="O285" s="5"/>
       <c r="P285" s="5"/>
       <c r="Q285" s="5"/>
       <c r="R285" s="5"/>
       <c r="S285" s="5"/>
       <c r="T285" s="5"/>
       <c r="U285" s="5"/>
       <c r="V285" s="5"/>
       <c r="W285" s="5"/>
       <c r="X285" s="5"/>
       <c r="Y285" s="5"/>
       <c r="Z285" s="5"/>
       <c r="AA285" s="5"/>
       <c r="AB285" s="5"/>
       <c r="AC285" s="5"/>
       <c r="AD285" s="5"/>
       <c r="AE285" s="5"/>
       <c r="AF285" s="5"/>
       <c r="AG285" s="5"/>
       <c r="AH285" s="5"/>
       <c r="AI285" s="5"/>
       <c r="AJ285" s="5"/>
-    </row>
-    <row r="286" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK285" s="5"/>
+    </row>
+    <row r="286" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B286" s="36" t="s">
         <v>22</v>
       </c>
       <c r="C286" s="43"/>
       <c r="D286" s="43"/>
       <c r="E286" s="43"/>
       <c r="F286" s="43"/>
       <c r="G286" s="43"/>
       <c r="H286" s="43"/>
       <c r="I286" s="43"/>
       <c r="J286" s="43"/>
       <c r="K286" s="43"/>
       <c r="L286" s="43"/>
       <c r="M286" s="43"/>
       <c r="N286" s="5"/>
       <c r="O286" s="5"/>
       <c r="P286" s="5"/>
       <c r="Q286" s="5"/>
       <c r="R286" s="105"/>
       <c r="S286" s="5"/>
       <c r="T286" s="5"/>
       <c r="U286" s="5"/>
       <c r="V286" s="5"/>
       <c r="W286" s="5"/>
       <c r="X286" s="5"/>
       <c r="Y286" s="5"/>
       <c r="Z286" s="5"/>
       <c r="AA286" s="5"/>
       <c r="AB286" s="5"/>
       <c r="AC286" s="5"/>
       <c r="AD286" s="5"/>
       <c r="AE286" s="5"/>
       <c r="AF286" s="5"/>
       <c r="AG286" s="5"/>
       <c r="AH286" s="5"/>
       <c r="AI286" s="5"/>
       <c r="AJ286" s="5"/>
-    </row>
-    <row r="287" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK286" s="5"/>
+    </row>
+    <row r="287" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B287" s="36" t="s">
         <v>23</v>
       </c>
       <c r="C287" s="43"/>
       <c r="D287" s="43"/>
       <c r="E287" s="43"/>
       <c r="F287" s="43"/>
       <c r="G287" s="43"/>
       <c r="H287" s="43"/>
       <c r="I287" s="43"/>
       <c r="J287" s="43"/>
       <c r="K287" s="43"/>
       <c r="L287" s="43"/>
       <c r="M287" s="43"/>
       <c r="N287" s="5"/>
       <c r="O287" s="5"/>
       <c r="P287" s="5"/>
       <c r="Q287" s="5"/>
       <c r="R287" s="51"/>
       <c r="S287" s="5"/>
       <c r="T287" s="5"/>
       <c r="U287" s="5"/>
       <c r="V287" s="5"/>
       <c r="W287" s="5"/>
       <c r="X287" s="5"/>
       <c r="Y287" s="5"/>
       <c r="Z287" s="5"/>
       <c r="AA287" s="5"/>
       <c r="AB287" s="5"/>
       <c r="AC287" s="5"/>
       <c r="AD287" s="5"/>
       <c r="AE287" s="5"/>
       <c r="AF287" s="5"/>
       <c r="AG287" s="5"/>
       <c r="AH287" s="5"/>
       <c r="AI287" s="5"/>
       <c r="AJ287" s="5"/>
-    </row>
-    <row r="288" spans="2:36" x14ac:dyDescent="0.25">
+      <c r="AK287" s="5"/>
+    </row>
+    <row r="288" spans="2:37" x14ac:dyDescent="0.25">
       <c r="B288" s="38" t="s">
         <v>24</v>
       </c>
       <c r="C288" s="39"/>
       <c r="D288" s="39"/>
       <c r="E288" s="39"/>
       <c r="F288" s="39"/>
       <c r="G288" s="39"/>
       <c r="H288" s="39"/>
       <c r="I288" s="39"/>
       <c r="J288" s="39"/>
       <c r="K288" s="39"/>
       <c r="L288" s="39"/>
       <c r="M288" s="39"/>
       <c r="N288" s="5"/>
       <c r="O288" s="5"/>
       <c r="P288" s="5"/>
       <c r="Q288" s="5"/>
       <c r="R288" s="5"/>
       <c r="S288" s="5"/>
       <c r="T288" s="5"/>
       <c r="U288" s="5"/>
       <c r="V288" s="5"/>
       <c r="W288" s="5"/>
       <c r="X288" s="5"/>
       <c r="Y288" s="5"/>
       <c r="Z288" s="5"/>
       <c r="AA288" s="5"/>
       <c r="AB288" s="5"/>
       <c r="AC288" s="5"/>
       <c r="AD288" s="5"/>
       <c r="AE288" s="5"/>
       <c r="AF288" s="5"/>
       <c r="AG288" s="5"/>
       <c r="AH288" s="5"/>
       <c r="AI288" s="5"/>
       <c r="AJ288" s="5"/>
-    </row>
-    <row r="289" spans="2:40" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="AK288" s="5"/>
+    </row>
+    <row r="289" spans="2:42" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B289" s="40" t="s">
         <v>7</v>
       </c>
       <c r="C289" s="66"/>
       <c r="D289" s="66"/>
       <c r="E289" s="66"/>
       <c r="F289" s="66"/>
       <c r="G289" s="66"/>
       <c r="H289" s="66"/>
       <c r="I289" s="66"/>
       <c r="J289" s="66"/>
       <c r="K289" s="66"/>
       <c r="L289" s="66"/>
       <c r="M289" s="66"/>
       <c r="N289" s="5"/>
       <c r="O289" s="5"/>
       <c r="P289" s="5"/>
       <c r="Q289" s="5"/>
       <c r="R289" s="5"/>
       <c r="S289" s="5"/>
       <c r="T289" s="5"/>
       <c r="U289" s="5"/>
       <c r="V289" s="5"/>
       <c r="W289" s="5"/>
       <c r="X289" s="5"/>
       <c r="Y289" s="5"/>
       <c r="Z289" s="5"/>
       <c r="AA289" s="5"/>
       <c r="AB289" s="5"/>
       <c r="AC289" s="5"/>
       <c r="AD289" s="5"/>
       <c r="AE289" s="5"/>
       <c r="AF289" s="5"/>
       <c r="AG289" s="5"/>
       <c r="AH289" s="5"/>
       <c r="AI289" s="5"/>
       <c r="AJ289" s="5"/>
-      <c r="AL289" s="5"/>
-[...1 lines deleted...]
-    <row r="290" spans="2:40" x14ac:dyDescent="0.25">
+      <c r="AK289" s="5"/>
+      <c r="AM289" s="5"/>
+    </row>
+    <row r="290" spans="2:42" x14ac:dyDescent="0.25">
       <c r="C290" s="10"/>
       <c r="D290" s="10"/>
       <c r="E290" s="10"/>
       <c r="F290" s="10"/>
       <c r="G290" s="10"/>
       <c r="H290" s="15"/>
       <c r="I290" s="15"/>
       <c r="J290" s="15"/>
       <c r="K290" s="15"/>
       <c r="L290" s="15"/>
       <c r="M290" s="16"/>
-      <c r="AL290" s="5"/>
-[...1 lines deleted...]
-    <row r="291" spans="2:40" ht="20.25" x14ac:dyDescent="0.3">
+      <c r="AM290" s="5"/>
+    </row>
+    <row r="291" spans="2:42" ht="20.25" x14ac:dyDescent="0.3">
       <c r="B291" s="41" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C291" s="28"/>
       <c r="D291" s="28"/>
       <c r="E291" s="28"/>
       <c r="F291" s="28"/>
       <c r="G291" s="28"/>
       <c r="H291" s="28"/>
       <c r="I291" s="28"/>
       <c r="J291" s="28"/>
       <c r="K291" s="28"/>
       <c r="L291" s="28"/>
       <c r="M291" s="28"/>
       <c r="N291" s="5"/>
       <c r="O291" s="5"/>
       <c r="P291" s="5"/>
       <c r="Q291" s="5"/>
       <c r="R291" s="5"/>
       <c r="S291" s="5"/>
       <c r="T291" s="5"/>
       <c r="U291" s="5"/>
       <c r="V291" s="5"/>
       <c r="W291" s="5"/>
       <c r="X291" s="5"/>
       <c r="Y291" s="5"/>
       <c r="Z291" s="5"/>
       <c r="AA291" s="5"/>
       <c r="AB291" s="5"/>
       <c r="AC291" s="5"/>
       <c r="AD291" s="5"/>
       <c r="AE291" s="5"/>
       <c r="AF291" s="5"/>
       <c r="AG291" s="5"/>
       <c r="AH291" s="5"/>
       <c r="AI291" s="5"/>
       <c r="AJ291" s="5"/>
-      <c r="AL291" s="5"/>
-[...1 lines deleted...]
-    <row r="292" spans="2:40" s="32" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="AK291" s="5"/>
+      <c r="AM291" s="5"/>
+    </row>
+    <row r="292" spans="2:42" s="32" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
       <c r="B292" s="99" t="s">
         <v>25</v>
       </c>
       <c r="C292" s="34" t="s">
         <v>32</v>
       </c>
       <c r="D292" s="34" t="s">
         <v>33</v>
       </c>
       <c r="E292" s="34" t="s">
         <v>34</v>
       </c>
       <c r="F292" s="34" t="s">
         <v>35</v>
       </c>
       <c r="G292" s="34" t="s">
         <v>52</v>
       </c>
       <c r="H292" s="34" t="s">
         <v>31</v>
       </c>
       <c r="I292" s="35" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="J292" s="35" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="K292" s="35" t="s">
+        <v>75</v>
+      </c>
+      <c r="L292" s="35" t="s">
         <v>73</v>
       </c>
-      <c r="L292" s="35" t="s">
+      <c r="M292" s="35" t="s">
         <v>72</v>
       </c>
-      <c r="M292" s="35" t="s">
+      <c r="N292" s="35" t="s">
         <v>71</v>
       </c>
-      <c r="N292" s="35" t="s">
+      <c r="O292" s="35" t="s">
         <v>70</v>
       </c>
-      <c r="O292" s="35" t="s">
+      <c r="P292" s="35" t="s">
         <v>69</v>
       </c>
-      <c r="P292" s="34" t="s">
+      <c r="Q292" s="34" t="s">
         <v>68</v>
       </c>
-      <c r="Q292" s="35" t="s">
+      <c r="R292" s="35" t="s">
         <v>61</v>
       </c>
-      <c r="R292" s="35" t="s">
+      <c r="S292" s="35" t="s">
         <v>60</v>
       </c>
-      <c r="S292" s="35" t="s">
+      <c r="T292" s="35" t="s">
         <v>59</v>
       </c>
-      <c r="T292" s="34" t="s">
+      <c r="U292" s="34" t="s">
         <v>58</v>
       </c>
-      <c r="U292" s="34" t="s">
+      <c r="V292" s="34" t="s">
         <v>57</v>
       </c>
-      <c r="V292" s="34" t="s">
+      <c r="W292" s="34" t="s">
         <v>56</v>
       </c>
-      <c r="W292" s="35" t="s">
+      <c r="X292" s="35" t="s">
         <v>54</v>
       </c>
-      <c r="X292" s="35" t="s">
+      <c r="Y292" s="35" t="s">
         <v>55</v>
       </c>
-      <c r="Y292" s="34" t="s">
+      <c r="Z292" s="34" t="s">
         <v>53</v>
       </c>
-      <c r="Z292" s="34" t="s">
+      <c r="AA292" s="34" t="s">
         <v>51</v>
       </c>
-      <c r="AA292" s="34" t="s">
+      <c r="AB292" s="34" t="s">
         <v>45</v>
       </c>
-      <c r="AB292" s="35" t="s">
+      <c r="AC292" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="AC292" s="35" t="s">
+      <c r="AD292" s="35" t="s">
         <v>43</v>
       </c>
-      <c r="AD292" s="34" t="s">
+      <c r="AE292" s="34" t="s">
         <v>37</v>
       </c>
-      <c r="AE292" s="34" t="s">
+      <c r="AF292" s="34" t="s">
         <v>36</v>
       </c>
-      <c r="AF292" s="5"/>
       <c r="AG292" s="5"/>
       <c r="AH292" s="5"/>
       <c r="AI292" s="5"/>
       <c r="AJ292" s="5"/>
       <c r="AK292" s="5"/>
       <c r="AL292" s="5"/>
       <c r="AM292" s="5"/>
       <c r="AN292" s="5"/>
-    </row>
-    <row r="293" spans="2:40" x14ac:dyDescent="0.25">
+      <c r="AO292" s="5"/>
+      <c r="AP292" s="5"/>
+    </row>
+    <row r="293" spans="2:42" x14ac:dyDescent="0.25">
       <c r="B293" s="85" t="s">
         <v>9</v>
       </c>
       <c r="C293" s="94">
-        <v>4111</v>
+        <v>5373</v>
       </c>
       <c r="D293" s="94">
-        <v>5892</v>
+        <v>6616</v>
       </c>
       <c r="E293" s="94">
-        <v>1750</v>
+        <v>1918</v>
       </c>
       <c r="F293" s="94">
-        <v>249</v>
+        <v>262</v>
       </c>
       <c r="G293" s="94">
-        <v>810</v>
+        <v>837</v>
       </c>
       <c r="H293" s="94">
-        <v>12812</v>
+        <v>15006</v>
       </c>
       <c r="I293" s="45">
+        <v>6.2255097960815675</v>
+      </c>
+      <c r="J293" s="45">
         <v>6.5652513268810493</v>
       </c>
-      <c r="J293" s="45">
+      <c r="K293" s="45">
         <v>6.7906468891635763</v>
       </c>
-      <c r="K293" s="45">
+      <c r="L293" s="45">
         <v>7.0887112217541173</v>
       </c>
-      <c r="L293" s="45">
+      <c r="M293" s="45">
         <v>9.2688748685594113</v>
       </c>
-      <c r="M293" s="45">
+      <c r="N293" s="45">
         <v>12.03397565922921</v>
       </c>
-      <c r="N293" s="45">
+      <c r="O293" s="45">
         <v>7.5119411123227913</v>
       </c>
-      <c r="O293" s="45">
+      <c r="P293" s="45">
         <v>7.8403323602066024</v>
       </c>
-      <c r="P293" s="45">
+      <c r="Q293" s="45">
         <v>11.743045649072753</v>
       </c>
-      <c r="Q293" s="45">
+      <c r="R293" s="45">
         <v>7.902229255538737</v>
       </c>
-      <c r="R293" s="45">
+      <c r="S293" s="45">
         <v>7.7334478021978024</v>
       </c>
-      <c r="S293" s="45">
+      <c r="T293" s="45">
         <v>8.0833086712044988</v>
       </c>
-      <c r="T293" s="46">
+      <c r="U293" s="46">
         <v>8.0091812161348592</v>
       </c>
-      <c r="U293" s="46">
+      <c r="V293" s="46">
         <v>8.4775625885687287</v>
       </c>
-      <c r="V293" s="44">
+      <c r="W293" s="44">
         <v>8.383790602333649</v>
       </c>
-      <c r="W293" s="45">
+      <c r="X293" s="45">
         <v>8.3673558787453999</v>
       </c>
-      <c r="X293" s="45">
+      <c r="Y293" s="45">
         <v>8.5044171307854803</v>
       </c>
-      <c r="Y293" s="46">
+      <c r="Z293" s="46">
         <v>8.5612141992739001</v>
       </c>
-      <c r="Z293" s="46">
+      <c r="AA293" s="46">
         <v>8.6655206286836943</v>
       </c>
-      <c r="AA293" s="44">
+      <c r="AB293" s="44">
         <v>7.3554850897314799</v>
       </c>
-      <c r="AB293" s="45">
+      <c r="AC293" s="45">
         <v>8.5672790466732867</v>
       </c>
-      <c r="AC293" s="45">
+      <c r="AD293" s="45">
         <v>8.7992633517495396</v>
       </c>
-      <c r="AD293" s="46">
+      <c r="AE293" s="46">
         <v>8.1843886462882089</v>
       </c>
-      <c r="AE293" s="46">
+      <c r="AF293" s="46">
         <v>9.6352663016426074</v>
       </c>
-      <c r="AF293" s="5"/>
       <c r="AG293" s="5"/>
       <c r="AH293" s="5"/>
       <c r="AI293" s="5"/>
       <c r="AJ293" s="5"/>
       <c r="AK293" s="5"/>
       <c r="AL293" s="5"/>
       <c r="AM293" s="5"/>
       <c r="AN293" s="5"/>
-    </row>
-    <row r="294" spans="2:40" x14ac:dyDescent="0.25">
+      <c r="AO293" s="5"/>
+      <c r="AP293" s="5"/>
+    </row>
+    <row r="294" spans="2:42" x14ac:dyDescent="0.25">
       <c r="B294" s="36" t="s">
         <v>10</v>
       </c>
       <c r="C294" s="95">
-        <v>2934</v>
+        <v>4948</v>
       </c>
       <c r="D294" s="95">
-        <v>6427</v>
+        <v>7355</v>
       </c>
       <c r="E294" s="95">
-        <v>1787</v>
+        <v>1812</v>
       </c>
       <c r="F294" s="95">
-        <v>239</v>
+        <v>276</v>
       </c>
       <c r="G294" s="95">
-        <v>504</v>
+        <v>601</v>
       </c>
       <c r="H294" s="95">
-        <v>11891</v>
+        <v>14992</v>
       </c>
       <c r="I294" s="48">
+        <v>6.0201107257203841</v>
+      </c>
+      <c r="J294" s="48">
         <v>6.5511731561685309</v>
       </c>
-      <c r="J294" s="48">
+      <c r="K294" s="48">
         <v>6.4531985358201149</v>
       </c>
-      <c r="K294" s="48">
+      <c r="L294" s="48">
         <v>6.5650004797083374</v>
       </c>
-      <c r="L294" s="48">
+      <c r="M294" s="48">
         <v>7.9099909310761793</v>
       </c>
-      <c r="M294" s="48">
+      <c r="N294" s="48">
         <v>9.2616696588868948</v>
       </c>
-      <c r="N294" s="48">
+      <c r="O294" s="48">
         <v>7.137804505147284</v>
       </c>
-      <c r="O294" s="48">
+      <c r="P294" s="48">
         <v>7.2636451717084727</v>
       </c>
-      <c r="P294" s="48">
+      <c r="Q294" s="48">
         <v>10.084969325153374</v>
       </c>
-      <c r="Q294" s="48">
+      <c r="R294" s="48">
         <v>7.6606377615326444</v>
       </c>
-      <c r="R294" s="48">
+      <c r="S294" s="48">
         <v>7.4520728643216083</v>
       </c>
-      <c r="S294" s="48">
+      <c r="T294" s="48">
         <v>7.5422582826233944</v>
       </c>
-      <c r="T294" s="49">
+      <c r="U294" s="49">
         <v>7.5635496726444638</v>
       </c>
-      <c r="U294" s="49">
+      <c r="V294" s="49">
         <v>7.576663239829637</v>
       </c>
-      <c r="V294" s="47">
+      <c r="W294" s="47">
         <v>7.7522922212363206</v>
       </c>
-      <c r="W294" s="48">
+      <c r="X294" s="48">
         <v>7.9499458455825467</v>
       </c>
-      <c r="X294" s="48">
+      <c r="Y294" s="48">
         <v>8.2163102511880517</v>
       </c>
-      <c r="Y294" s="49">
+      <c r="Z294" s="49">
         <v>8.2787392967753686</v>
       </c>
-      <c r="Z294" s="49">
+      <c r="AA294" s="49">
         <v>8.098509126375923</v>
       </c>
-      <c r="AA294" s="47">
+      <c r="AB294" s="47">
         <v>7.5110850286906627</v>
       </c>
-      <c r="AB294" s="48">
+      <c r="AC294" s="48">
         <v>8.2995060619667722</v>
       </c>
-      <c r="AC294" s="48">
+      <c r="AD294" s="48">
         <v>8.6119523195876297</v>
       </c>
-      <c r="AD294" s="49">
+      <c r="AE294" s="49">
         <v>7.973934927197555</v>
       </c>
-      <c r="AE294" s="49">
+      <c r="AF294" s="49">
         <v>9.7558320373250389</v>
       </c>
-      <c r="AF294" s="5"/>
       <c r="AG294" s="5"/>
       <c r="AH294" s="5"/>
       <c r="AI294" s="5"/>
       <c r="AJ294" s="5"/>
       <c r="AK294" s="5"/>
       <c r="AL294" s="5"/>
       <c r="AM294" s="5"/>
       <c r="AN294" s="5"/>
-    </row>
-    <row r="295" spans="2:40" x14ac:dyDescent="0.25">
+      <c r="AO294" s="5"/>
+      <c r="AP294" s="5"/>
+    </row>
+    <row r="295" spans="2:42" x14ac:dyDescent="0.25">
       <c r="B295" s="36" t="s">
         <v>46</v>
       </c>
       <c r="C295" s="95">
-        <v>2744</v>
+        <v>4739</v>
       </c>
       <c r="D295" s="95">
-        <v>7648</v>
+        <v>9341</v>
       </c>
       <c r="E295" s="95">
-        <v>1751</v>
+        <v>1881</v>
       </c>
       <c r="F295" s="95">
-        <v>161</v>
+        <v>177</v>
       </c>
       <c r="G295" s="95">
-        <v>468</v>
+        <v>555</v>
       </c>
       <c r="H295" s="95">
-        <v>12772</v>
+        <v>16693</v>
       </c>
       <c r="I295" s="48">
+        <v>5.9074462349487806</v>
+      </c>
+      <c r="J295" s="48">
         <v>6.3820466645787661</v>
       </c>
-      <c r="J295" s="48">
+      <c r="K295" s="48">
         <v>6.1988504889154292</v>
       </c>
-      <c r="K295" s="48">
+      <c r="L295" s="48">
         <v>6.2850463167181294</v>
       </c>
-      <c r="L295" s="48">
+      <c r="M295" s="48">
         <v>7.4587974768487451</v>
       </c>
-      <c r="M295" s="48">
+      <c r="N295" s="48">
         <v>8.8042030794839778</v>
       </c>
-      <c r="N295" s="48">
+      <c r="O295" s="48">
         <v>7.3370879772350008</v>
       </c>
-      <c r="O295" s="48">
+      <c r="P295" s="48">
         <v>6.7863484087102179</v>
       </c>
-      <c r="P295" s="48">
+      <c r="Q295" s="48">
         <v>9.1740846305634722</v>
       </c>
-      <c r="Q295" s="48">
+      <c r="R295" s="48">
         <v>7.3057659022068373</v>
       </c>
-      <c r="R295" s="48">
+      <c r="S295" s="48">
         <v>6.5996099763933076</v>
       </c>
-      <c r="S295" s="48">
+      <c r="T295" s="48">
         <v>7.2969019923989409</v>
       </c>
-      <c r="T295" s="49">
+      <c r="U295" s="49">
         <v>7.383197763091002</v>
       </c>
-      <c r="U295" s="49">
+      <c r="V295" s="49">
         <v>7.2763725725245747</v>
       </c>
-      <c r="V295" s="47">
+      <c r="W295" s="47">
         <v>7.4088617670469619</v>
       </c>
-      <c r="W295" s="48">
+      <c r="X295" s="48">
         <v>7.4198722305287479</v>
       </c>
-      <c r="X295" s="48">
+      <c r="Y295" s="48">
         <v>7.4914621896972307</v>
       </c>
-      <c r="Y295" s="49">
+      <c r="Z295" s="49">
         <v>7.8276163808190411</v>
       </c>
-      <c r="Z295" s="49">
+      <c r="AA295" s="49">
         <v>7.432571631541558</v>
       </c>
-      <c r="AA295" s="47">
+      <c r="AB295" s="47">
         <v>6.8695300656897427</v>
       </c>
-      <c r="AB295" s="48">
+      <c r="AC295" s="48">
         <v>7.6423944026949986</v>
       </c>
-      <c r="AC295" s="48">
+      <c r="AD295" s="48">
         <v>8.0749606974417603</v>
       </c>
-      <c r="AD295" s="49">
+      <c r="AE295" s="49">
         <v>7.5809955525145396</v>
       </c>
-      <c r="AE295" s="49">
+      <c r="AF295" s="49">
         <v>8.9002028397565915</v>
       </c>
-      <c r="AF295" s="5"/>
       <c r="AG295" s="5"/>
       <c r="AH295" s="5"/>
       <c r="AI295" s="5"/>
       <c r="AJ295" s="5"/>
       <c r="AK295" s="5"/>
       <c r="AL295" s="5"/>
       <c r="AM295" s="5"/>
       <c r="AN295" s="5"/>
-    </row>
-    <row r="296" spans="2:40" x14ac:dyDescent="0.25">
+      <c r="AO295" s="5"/>
+      <c r="AP295" s="5"/>
+    </row>
+    <row r="296" spans="2:42" x14ac:dyDescent="0.25">
       <c r="B296" s="38" t="s">
         <v>12</v>
       </c>
       <c r="C296" s="103">
-        <v>9789</v>
+        <v>15060</v>
       </c>
       <c r="D296" s="103">
-        <v>19967</v>
+        <v>23312</v>
       </c>
       <c r="E296" s="103">
-        <v>5288</v>
+        <v>5611</v>
       </c>
       <c r="F296" s="103">
-        <v>649</v>
+        <v>715</v>
       </c>
       <c r="G296" s="103">
-        <v>1782</v>
+        <v>1993</v>
       </c>
       <c r="H296" s="103">
-        <v>37475</v>
+        <v>46691</v>
       </c>
       <c r="I296" s="50">
+        <v>6.0458439527960417</v>
+      </c>
+      <c r="J296" s="50">
         <v>6.4983455637091394</v>
       </c>
-      <c r="J296" s="50">
+      <c r="K296" s="50">
         <v>6.471774847322056</v>
       </c>
-      <c r="K296" s="50">
+      <c r="L296" s="50">
         <v>6.6363114092292408</v>
       </c>
-      <c r="L296" s="50">
+      <c r="M296" s="50">
         <v>8.0746732547019437</v>
       </c>
-      <c r="M296" s="50">
+      <c r="N296" s="50">
         <v>9.6245836109260487</v>
       </c>
-      <c r="N296" s="50">
+      <c r="O296" s="50">
         <v>7.3219243038192952</v>
       </c>
-      <c r="O296" s="50">
+      <c r="P296" s="50">
         <v>7.2449643271942925</v>
       </c>
-      <c r="P296" s="50">
+      <c r="Q296" s="50">
         <v>10.131529411764706</v>
       </c>
-      <c r="Q296" s="50">
+      <c r="R296" s="50">
         <v>7.5982614031499285</v>
       </c>
-      <c r="R296" s="50">
+      <c r="S296" s="50">
         <v>7.2016170996277467</v>
       </c>
-      <c r="S296" s="50">
+      <c r="T296" s="50">
         <v>7.6090821509896651</v>
       </c>
-      <c r="T296" s="50">
+      <c r="U296" s="50">
         <v>7.6351332528554181</v>
       </c>
-      <c r="U296" s="50">
+      <c r="V296" s="50">
         <v>7.7262580225095343</v>
       </c>
-      <c r="V296" s="50">
+      <c r="W296" s="50">
         <v>7.8208991376804571</v>
       </c>
-      <c r="W296" s="50">
+      <c r="X296" s="50">
         <v>7.8722281968556356</v>
       </c>
-      <c r="X296" s="50">
+      <c r="Y296" s="50">
         <v>8.0197586893956174</v>
       </c>
-      <c r="Y296" s="50">
+      <c r="Z296" s="50">
         <v>8.2058969123197816</v>
       </c>
-      <c r="Z296" s="50">
+      <c r="AA296" s="50">
         <v>7.9990566471860474</v>
       </c>
-      <c r="AA296" s="50">
+      <c r="AB296" s="50">
         <v>7.2107191479138306</v>
       </c>
-      <c r="AB296" s="50">
+      <c r="AC296" s="50">
         <v>8.1305464507607255</v>
       </c>
-      <c r="AC296" s="50">
+      <c r="AD296" s="50">
         <v>8.4649047491279852</v>
       </c>
-      <c r="AD296" s="50">
+      <c r="AE296" s="50">
         <v>7.8905497529551569</v>
       </c>
-      <c r="AE296" s="50">
+      <c r="AF296" s="50">
         <v>9.4061640270652092</v>
       </c>
-      <c r="AF296" s="5"/>
       <c r="AG296" s="5"/>
       <c r="AH296" s="5"/>
       <c r="AI296" s="5"/>
       <c r="AJ296" s="5"/>
       <c r="AK296" s="5"/>
       <c r="AL296" s="5"/>
       <c r="AM296" s="5"/>
       <c r="AN296" s="5"/>
-    </row>
-    <row r="297" spans="2:40" x14ac:dyDescent="0.25">
+      <c r="AO296" s="5"/>
+      <c r="AP296" s="5"/>
+    </row>
+    <row r="297" spans="2:42" x14ac:dyDescent="0.25">
       <c r="B297" s="36" t="s">
         <v>47</v>
       </c>
       <c r="C297" s="95">
-        <v>3017</v>
+        <v>3873</v>
       </c>
       <c r="D297" s="95">
-        <v>6391</v>
+        <v>7346</v>
       </c>
       <c r="E297" s="95">
-        <v>1387</v>
+        <v>1197</v>
       </c>
       <c r="F297" s="95">
-        <v>131</v>
+        <v>103</v>
       </c>
       <c r="G297" s="95">
-        <v>419</v>
+        <v>450</v>
       </c>
       <c r="H297" s="95">
-        <v>11345</v>
+        <v>12969</v>
       </c>
       <c r="I297" s="48">
+        <v>5.7229932916955821</v>
+      </c>
+      <c r="J297" s="48">
         <v>6.1049801674746584</v>
       </c>
-      <c r="J297" s="48">
+      <c r="K297" s="48">
         <v>5.8758794965811116</v>
       </c>
-      <c r="K297" s="48">
+      <c r="L297" s="48">
         <v>6.1444050433412132</v>
       </c>
-      <c r="L297" s="48">
+      <c r="M297" s="48">
         <v>6.6082117706237424</v>
       </c>
-      <c r="M297" s="48">
+      <c r="N297" s="48">
         <v>8.3182870370370363</v>
       </c>
-      <c r="N297" s="98">
+      <c r="O297" s="98">
         <v>0</v>
       </c>
-      <c r="O297" s="48">
+      <c r="P297" s="48">
         <v>6.5653728294177736</v>
       </c>
-      <c r="P297" s="48">
+      <c r="Q297" s="48">
         <v>8.3466885743174917</v>
       </c>
-      <c r="Q297" s="48">
+      <c r="R297" s="48">
         <v>6.8215542218543046</v>
       </c>
-      <c r="R297" s="48">
+      <c r="S297" s="48">
         <v>6.3435286103542232</v>
       </c>
-      <c r="S297" s="48">
+      <c r="T297" s="48">
         <v>6.4728055301943392</v>
       </c>
-      <c r="T297" s="49">
+      <c r="U297" s="49">
         <v>6.8223855359001044</v>
       </c>
-      <c r="U297" s="49">
+      <c r="V297" s="49">
         <v>6.5118227372377078</v>
       </c>
-      <c r="V297" s="47">
+      <c r="W297" s="47">
         <v>6.9066341002206117</v>
       </c>
-      <c r="W297" s="48">
+      <c r="X297" s="48">
         <v>7.1921161825726143</v>
       </c>
-      <c r="X297" s="48">
+      <c r="Y297" s="48">
         <v>6.9975825275091701</v>
       </c>
-      <c r="Y297" s="49">
+      <c r="Z297" s="49">
         <v>7.5451288176079165</v>
       </c>
-      <c r="Z297" s="49">
+      <c r="AA297" s="49">
         <v>7.2834523439925487</v>
       </c>
-      <c r="AA297" s="47">
+      <c r="AB297" s="47">
         <v>6.9590873836608065</v>
       </c>
-      <c r="AB297" s="48">
+      <c r="AC297" s="48">
         <v>7.6349499523355577</v>
       </c>
-      <c r="AC297" s="48">
+      <c r="AD297" s="48">
         <v>7.3623508255680887</v>
       </c>
-      <c r="AD297" s="49">
+      <c r="AE297" s="49">
         <v>6.8058284762697756</v>
       </c>
-      <c r="AE297" s="49">
+      <c r="AF297" s="49">
         <v>8.6774597869229169</v>
       </c>
-      <c r="AF297" s="5"/>
       <c r="AG297" s="5"/>
       <c r="AH297" s="5"/>
       <c r="AI297" s="5"/>
       <c r="AJ297" s="5"/>
       <c r="AK297" s="5"/>
       <c r="AL297" s="5"/>
       <c r="AM297" s="5"/>
       <c r="AN297" s="5"/>
-    </row>
-    <row r="298" spans="2:40" x14ac:dyDescent="0.25">
+      <c r="AO297" s="5"/>
+      <c r="AP297" s="5"/>
+    </row>
+    <row r="298" spans="2:42" x14ac:dyDescent="0.25">
       <c r="B298" s="36" t="s">
         <v>14</v>
       </c>
-      <c r="C298" s="95">
-[...17 lines deleted...]
-      <c r="I298" s="48">
+      <c r="C298" s="95"/>
+      <c r="D298" s="95"/>
+      <c r="E298" s="95"/>
+      <c r="F298" s="95"/>
+      <c r="G298" s="95"/>
+      <c r="H298" s="95"/>
+      <c r="I298" s="48"/>
+      <c r="J298" s="48">
         <v>5.8150274071775776</v>
       </c>
-      <c r="J298" s="48">
+      <c r="K298" s="48">
         <v>5.9769566944775523</v>
       </c>
-      <c r="K298" s="48">
+      <c r="L298" s="48">
         <v>6.3373563218390805</v>
       </c>
-      <c r="L298" s="48">
+      <c r="M298" s="48">
         <v>7.0351437699680508</v>
       </c>
-      <c r="M298" s="48">
+      <c r="N298" s="48">
         <v>8.6347753743760407</v>
       </c>
-      <c r="N298" s="98">
+      <c r="O298" s="98">
         <v>0</v>
       </c>
-      <c r="O298" s="48">
+      <c r="P298" s="48">
         <v>6.662747979426892</v>
       </c>
-      <c r="P298" s="48">
+      <c r="Q298" s="48">
         <v>7.9478220358723499</v>
       </c>
-      <c r="Q298" s="48">
+      <c r="R298" s="48">
         <v>6.9716901408450704</v>
       </c>
-      <c r="R298" s="48">
+      <c r="S298" s="48">
         <v>6.3203500077435342</v>
       </c>
-      <c r="S298" s="48">
+      <c r="T298" s="48">
         <v>6.5790926341210971</v>
       </c>
-      <c r="T298" s="49">
+      <c r="U298" s="49">
         <v>6.4972005429250084</v>
       </c>
-      <c r="U298" s="49">
+      <c r="V298" s="49">
         <v>6.610048649555444</v>
       </c>
-      <c r="V298" s="47">
+      <c r="W298" s="47">
         <v>6.8570240295748617</v>
       </c>
-      <c r="W298" s="48">
+      <c r="X298" s="48">
         <v>6.6438570487483535</v>
       </c>
-      <c r="X298" s="48">
+      <c r="Y298" s="48">
         <v>6.4571509648127128</v>
       </c>
-      <c r="Y298" s="49">
+      <c r="Z298" s="49">
         <v>7.0877354157096919</v>
       </c>
-      <c r="Z298" s="49">
+      <c r="AA298" s="49">
         <v>6.5312401138880105</v>
       </c>
-      <c r="AA298" s="47">
+      <c r="AB298" s="47">
         <v>6.964601129289127</v>
       </c>
-      <c r="AB298" s="48">
+      <c r="AC298" s="48">
         <v>7.1620785648004945</v>
       </c>
-      <c r="AC298" s="48">
+      <c r="AD298" s="48">
         <v>7.1504115962777384</v>
       </c>
-      <c r="AD298" s="49">
+      <c r="AE298" s="49">
         <v>6.7797270955165692</v>
       </c>
-      <c r="AE298" s="49">
+      <c r="AF298" s="49">
         <v>7.8727969348659004</v>
       </c>
-      <c r="AF298" s="5"/>
       <c r="AG298" s="5"/>
       <c r="AH298" s="5"/>
       <c r="AI298" s="5"/>
       <c r="AJ298" s="5"/>
       <c r="AK298" s="5"/>
       <c r="AL298" s="5"/>
       <c r="AM298" s="5"/>
       <c r="AN298" s="5"/>
-    </row>
-    <row r="299" spans="2:40" x14ac:dyDescent="0.25">
+      <c r="AO298" s="5"/>
+      <c r="AP298" s="5"/>
+    </row>
+    <row r="299" spans="2:42" x14ac:dyDescent="0.25">
       <c r="B299" s="36" t="s">
         <v>48</v>
       </c>
-      <c r="C299" s="95">
-[...17 lines deleted...]
-      <c r="I299" s="48">
+      <c r="C299" s="95"/>
+      <c r="D299" s="95"/>
+      <c r="E299" s="95"/>
+      <c r="F299" s="95"/>
+      <c r="G299" s="95"/>
+      <c r="H299" s="95"/>
+      <c r="I299" s="48"/>
+      <c r="J299" s="48">
         <v>6.1654419269238616</v>
       </c>
-      <c r="J299" s="48">
+      <c r="K299" s="48">
         <v>6.271718937821003</v>
       </c>
-      <c r="K299" s="48">
+      <c r="L299" s="48">
         <v>6.3725718194254446</v>
       </c>
-      <c r="L299" s="48">
+      <c r="M299" s="48">
         <v>7.086097228532485</v>
       </c>
-      <c r="M299" s="48">
+      <c r="N299" s="48">
         <v>7.9011446409989592</v>
       </c>
-      <c r="N299" s="48">
+      <c r="O299" s="48">
         <v>14.840909090909092</v>
       </c>
-      <c r="O299" s="48">
+      <c r="P299" s="48">
         <v>7.0548991909592909</v>
       </c>
-      <c r="P299" s="48">
+      <c r="Q299" s="48">
         <v>7.8766174801362085</v>
       </c>
-      <c r="Q299" s="48">
+      <c r="R299" s="48">
         <v>7.6168287210172023</v>
       </c>
-      <c r="R299" s="48">
+      <c r="S299" s="48">
         <v>6.6556907659269866</v>
       </c>
-      <c r="S299" s="48">
+      <c r="T299" s="48">
         <v>6.806627101879327</v>
       </c>
-      <c r="T299" s="49">
+      <c r="U299" s="49">
         <v>7.1600264350453173</v>
       </c>
-      <c r="U299" s="49">
+      <c r="V299" s="49">
         <v>7.1304191401331174</v>
       </c>
-      <c r="V299" s="47">
+      <c r="W299" s="47">
         <v>7.0831767898142353</v>
       </c>
-      <c r="W299" s="48">
+      <c r="X299" s="48">
         <v>7.188628824179875</v>
       </c>
-      <c r="X299" s="48">
+      <c r="Y299" s="48">
         <v>7.375</v>
       </c>
-      <c r="Y299" s="49">
+      <c r="Z299" s="49">
         <v>7.5903225806451609</v>
       </c>
-      <c r="Z299" s="49">
+      <c r="AA299" s="49">
         <v>7.5524536321483771</v>
       </c>
-      <c r="AA299" s="47">
+      <c r="AB299" s="47">
         <v>7.3229183978726944</v>
       </c>
-      <c r="AB299" s="48">
+      <c r="AC299" s="48">
         <v>7.4819503849443967</v>
       </c>
-      <c r="AC299" s="48">
+      <c r="AD299" s="48">
         <v>7.5441670163659253</v>
       </c>
-      <c r="AD299" s="49">
+      <c r="AE299" s="49">
         <v>7.2129467633091728</v>
       </c>
-      <c r="AE299" s="49">
+      <c r="AF299" s="49">
         <v>8.2398458345686336</v>
       </c>
-      <c r="AF299" s="5"/>
       <c r="AG299" s="5"/>
       <c r="AH299" s="5"/>
       <c r="AI299" s="5"/>
       <c r="AJ299" s="5"/>
       <c r="AK299" s="5"/>
       <c r="AL299" s="5"/>
       <c r="AM299" s="5"/>
       <c r="AN299" s="5"/>
-    </row>
-    <row r="300" spans="2:40" x14ac:dyDescent="0.25">
+      <c r="AO299" s="5"/>
+      <c r="AP299" s="5"/>
+    </row>
+    <row r="300" spans="2:42" x14ac:dyDescent="0.25">
       <c r="B300" s="38" t="s">
         <v>16</v>
       </c>
       <c r="C300" s="103">
-        <v>8839</v>
+        <v>3873</v>
       </c>
       <c r="D300" s="103">
-        <v>16940</v>
+        <v>7346</v>
       </c>
       <c r="E300" s="103">
-        <v>3433</v>
+        <v>1197</v>
       </c>
       <c r="F300" s="103">
-        <v>308</v>
+        <v>103</v>
       </c>
       <c r="G300" s="103">
-        <v>1292</v>
+        <v>450</v>
       </c>
       <c r="H300" s="103">
-        <v>30812</v>
-[...1 lines deleted...]
-      <c r="I300" s="50">
+        <v>12969</v>
+      </c>
+      <c r="I300" s="50"/>
+      <c r="J300" s="50">
         <v>6.0332175775671812</v>
       </c>
-      <c r="J300" s="50">
+      <c r="K300" s="50">
         <v>6.034186284544524</v>
       </c>
-      <c r="K300" s="50">
+      <c r="L300" s="50">
         <v>6.2700854024988137</v>
       </c>
-      <c r="L300" s="50">
+      <c r="M300" s="50">
         <v>6.8903824308973878</v>
       </c>
-      <c r="M300" s="50">
+      <c r="N300" s="50">
         <v>8.1581565854935842</v>
       </c>
-      <c r="N300" s="50">
+      <c r="O300" s="50">
         <v>14.840909090909092</v>
       </c>
-      <c r="O300" s="50">
+      <c r="P300" s="50">
         <v>6.7443382667132816</v>
       </c>
-      <c r="P300" s="50">
+      <c r="Q300" s="50">
         <v>8.0477319424687845</v>
       </c>
-      <c r="Q300" s="50">
+      <c r="R300" s="50">
         <v>7.0937353405262487</v>
       </c>
-      <c r="R300" s="50">
+      <c r="S300" s="50">
         <v>6.4257931390250196</v>
       </c>
-      <c r="S300" s="50">
+      <c r="T300" s="50">
         <v>6.5971974728657052</v>
       </c>
-      <c r="T300" s="50">
+      <c r="U300" s="50">
         <v>6.81557898082424</v>
       </c>
-      <c r="U300" s="50">
+      <c r="V300" s="50">
         <v>6.7365687479057303</v>
       </c>
-      <c r="V300" s="50">
+      <c r="W300" s="50">
         <v>6.941530186740799</v>
       </c>
-      <c r="W300" s="50">
+      <c r="X300" s="50">
         <v>7.0133489961554893</v>
       </c>
-      <c r="X300" s="50">
+      <c r="Y300" s="50">
         <v>6.9208577993362264</v>
       </c>
-      <c r="Y300" s="50">
+      <c r="Z300" s="50">
         <v>7.4217794572311924</v>
       </c>
-      <c r="Z300" s="50">
+      <c r="AA300" s="50">
         <v>7.0959866220735783</v>
       </c>
-      <c r="AA300" s="50">
+      <c r="AB300" s="50">
         <v>7.0668925459825749</v>
       </c>
-      <c r="AB300" s="50">
+      <c r="AC300" s="50">
         <v>7.4440660773800902</v>
       </c>
-      <c r="AC300" s="50">
+      <c r="AD300" s="50">
         <v>7.3430574949911964</v>
       </c>
-      <c r="AD300" s="50">
+      <c r="AE300" s="50">
         <v>6.904598308668076</v>
       </c>
-      <c r="AE300" s="50">
+      <c r="AF300" s="50">
         <v>8.2943271221532093</v>
       </c>
-      <c r="AF300" s="5"/>
       <c r="AG300" s="5"/>
       <c r="AH300" s="5"/>
       <c r="AI300" s="5"/>
       <c r="AJ300" s="5"/>
       <c r="AK300" s="5"/>
       <c r="AL300" s="5"/>
       <c r="AM300" s="5"/>
       <c r="AN300" s="5"/>
-    </row>
-    <row r="301" spans="2:40" x14ac:dyDescent="0.25">
+      <c r="AO300" s="5"/>
+      <c r="AP300" s="5"/>
+    </row>
+    <row r="301" spans="2:42" x14ac:dyDescent="0.25">
       <c r="B301" s="36" t="s">
         <v>49</v>
       </c>
-      <c r="C301" s="95">
-[...17 lines deleted...]
-      <c r="I301" s="48">
+      <c r="C301" s="95"/>
+      <c r="D301" s="95"/>
+      <c r="E301" s="95"/>
+      <c r="F301" s="95"/>
+      <c r="G301" s="95"/>
+      <c r="H301" s="95"/>
+      <c r="I301" s="48"/>
+      <c r="J301" s="48">
         <v>7.0789186507936508</v>
       </c>
-      <c r="J301" s="48">
+      <c r="K301" s="48">
         <v>7.2362790697674422</v>
       </c>
-      <c r="K301" s="48">
+      <c r="L301" s="48">
         <v>7.3187810945273633</v>
       </c>
-      <c r="L301" s="48">
+      <c r="M301" s="48">
         <v>8.8217977811396882</v>
       </c>
-      <c r="M301" s="48">
+      <c r="N301" s="48">
         <v>7.9915028665028665</v>
       </c>
-      <c r="N301" s="48">
+      <c r="O301" s="48">
         <v>23</v>
       </c>
-      <c r="O301" s="48">
+      <c r="P301" s="48">
         <v>7.7259941256213285</v>
       </c>
-      <c r="P301" s="48">
+      <c r="Q301" s="48">
         <v>9.081603504094458</v>
       </c>
-      <c r="Q301" s="48">
+      <c r="R301" s="48">
         <v>8.412357743691242</v>
       </c>
-      <c r="R301" s="48">
+      <c r="S301" s="48">
         <v>7.5555613961312025</v>
       </c>
-      <c r="S301" s="48">
+      <c r="T301" s="48">
         <v>8.0687732342007443</v>
       </c>
-      <c r="T301" s="49">
+      <c r="U301" s="49">
         <v>8.7213021594414677</v>
       </c>
-      <c r="U301" s="49">
+      <c r="V301" s="49">
         <v>8.149723036819811</v>
       </c>
-      <c r="V301" s="47">
+      <c r="W301" s="47">
         <v>8.631183521863921</v>
       </c>
-      <c r="W301" s="48">
+      <c r="X301" s="48">
         <v>9.2699790481891657</v>
       </c>
-      <c r="X301" s="48">
+      <c r="Y301" s="48">
         <v>8.87800875273523</v>
       </c>
-      <c r="Y301" s="49">
+      <c r="Z301" s="49">
         <v>9.2351453855878631</v>
       </c>
-      <c r="Z301" s="49">
+      <c r="AA301" s="49">
         <v>8.6036042504307861</v>
       </c>
-      <c r="AA301" s="47">
+      <c r="AB301" s="47">
         <v>9.0833333333333339</v>
       </c>
-      <c r="AB301" s="48">
+      <c r="AC301" s="48">
         <v>9.2593351548269585</v>
       </c>
-      <c r="AC301" s="48">
+      <c r="AD301" s="48">
         <v>9.0201050385688504</v>
       </c>
-      <c r="AD301" s="49">
+      <c r="AE301" s="49">
         <v>8.1079307201458519</v>
       </c>
-      <c r="AE301" s="49">
+      <c r="AF301" s="49">
         <v>9.3012989872302949</v>
       </c>
-      <c r="AF301" s="5"/>
       <c r="AG301" s="5"/>
       <c r="AH301" s="5"/>
       <c r="AI301" s="5"/>
       <c r="AJ301" s="5"/>
       <c r="AK301" s="5"/>
       <c r="AL301" s="5"/>
       <c r="AM301" s="5"/>
       <c r="AN301" s="5"/>
-    </row>
-    <row r="302" spans="2:40" x14ac:dyDescent="0.25">
+      <c r="AO301" s="5"/>
+      <c r="AP301" s="5"/>
+    </row>
+    <row r="302" spans="2:42" x14ac:dyDescent="0.25">
       <c r="B302" s="36" t="s">
         <v>50</v>
       </c>
-      <c r="C302" s="95">
-[...17 lines deleted...]
-      <c r="I302" s="48">
+      <c r="C302" s="95"/>
+      <c r="D302" s="95"/>
+      <c r="E302" s="95"/>
+      <c r="F302" s="95"/>
+      <c r="G302" s="95"/>
+      <c r="H302" s="95"/>
+      <c r="I302" s="48"/>
+      <c r="J302" s="48">
         <v>6.6046114432109304</v>
       </c>
-      <c r="J302" s="48">
+      <c r="K302" s="48">
         <v>6.7718497950548722</v>
       </c>
-      <c r="K302" s="48">
+      <c r="L302" s="48">
         <v>7.2736440677966101</v>
       </c>
-      <c r="L302" s="48">
+      <c r="M302" s="48">
         <v>7.7015761094981334</v>
       </c>
-      <c r="M302" s="48">
+      <c r="N302" s="48">
         <v>7.7522796352583585</v>
       </c>
-      <c r="N302" s="48">
+      <c r="O302" s="48">
         <v>22.44736842105263</v>
       </c>
-      <c r="O302" s="48">
+      <c r="P302" s="48">
         <v>6.6477591822981017</v>
       </c>
-      <c r="P302" s="48">
+      <c r="Q302" s="48">
         <v>7.001720362840163</v>
       </c>
-      <c r="Q302" s="48">
+      <c r="R302" s="48">
         <v>7.686927840603123</v>
       </c>
-      <c r="R302" s="48">
+      <c r="S302" s="48">
         <v>6.9799812030075188</v>
       </c>
-      <c r="S302" s="48">
+      <c r="T302" s="48">
         <v>6.9670669256577789</v>
       </c>
-      <c r="T302" s="49">
+      <c r="U302" s="49">
         <v>7.4538796861377508</v>
       </c>
-      <c r="U302" s="49">
+      <c r="V302" s="49">
         <v>7.3700903719151896</v>
       </c>
-      <c r="V302" s="47">
+      <c r="W302" s="47">
         <v>8.1153004377238354</v>
       </c>
-      <c r="W302" s="48">
+      <c r="X302" s="48">
         <v>8.2002993265153403</v>
       </c>
-      <c r="X302" s="48">
+      <c r="Y302" s="48">
         <v>7.9574628472970064</v>
       </c>
-      <c r="Y302" s="49">
+      <c r="Z302" s="49">
         <v>7.6675660588016372</v>
       </c>
-      <c r="Z302" s="49">
+      <c r="AA302" s="49">
         <v>7.4079621294428062</v>
       </c>
-      <c r="AA302" s="47">
+      <c r="AB302" s="47">
         <v>7.8929860008659256</v>
       </c>
-      <c r="AB302" s="48">
+      <c r="AC302" s="48">
         <v>7.9965494577719358</v>
       </c>
-      <c r="AC302" s="48">
+      <c r="AD302" s="48">
         <v>7.9726457399103143</v>
       </c>
-      <c r="AD302" s="49">
+      <c r="AE302" s="49">
         <v>7.2634243994347623</v>
       </c>
-      <c r="AE302" s="49">
+      <c r="AF302" s="49">
         <v>8.2673755186721998</v>
       </c>
-      <c r="AF302" s="5"/>
       <c r="AG302" s="5"/>
       <c r="AH302" s="5"/>
       <c r="AI302" s="5"/>
       <c r="AJ302" s="5"/>
       <c r="AK302" s="5"/>
       <c r="AL302" s="5"/>
       <c r="AM302" s="5"/>
       <c r="AN302" s="5"/>
-    </row>
-    <row r="303" spans="2:40" x14ac:dyDescent="0.25">
+      <c r="AO302" s="5"/>
+      <c r="AP302" s="5"/>
+    </row>
+    <row r="303" spans="2:42" x14ac:dyDescent="0.25">
       <c r="B303" s="36" t="s">
         <v>19</v>
       </c>
-      <c r="C303" s="95">
-[...17 lines deleted...]
-      <c r="I303" s="48">
+      <c r="C303" s="95"/>
+      <c r="D303" s="95"/>
+      <c r="E303" s="95"/>
+      <c r="F303" s="95"/>
+      <c r="G303" s="95"/>
+      <c r="H303" s="95"/>
+      <c r="I303" s="48"/>
+      <c r="J303" s="48">
         <v>9.264916467780429</v>
       </c>
-      <c r="J303" s="48">
+      <c r="K303" s="48">
         <v>9.4988925802879294</v>
       </c>
-      <c r="K303" s="48">
+      <c r="L303" s="48">
         <v>9.9391415759128758</v>
       </c>
-      <c r="L303" s="48">
+      <c r="M303" s="48">
         <v>10.916845878136201</v>
       </c>
-      <c r="M303" s="48">
+      <c r="N303" s="48">
         <v>14.360045146726863</v>
       </c>
-      <c r="N303" s="48">
+      <c r="O303" s="48">
         <v>18.397435897435898</v>
       </c>
-      <c r="O303" s="48">
+      <c r="P303" s="48">
         <v>10.379890185312286</v>
       </c>
-      <c r="P303" s="48">
+      <c r="Q303" s="48">
         <v>10.655905077262693</v>
       </c>
-      <c r="Q303" s="48">
+      <c r="R303" s="48">
         <v>14.616809116809117</v>
       </c>
-      <c r="R303" s="48">
+      <c r="S303" s="48">
         <v>8.0222222222222221</v>
       </c>
-      <c r="S303" s="48">
+      <c r="T303" s="48">
         <v>7.9731457800511505</v>
       </c>
-      <c r="T303" s="49">
+      <c r="U303" s="49">
         <v>7.9163129169193454</v>
       </c>
-      <c r="U303" s="49">
+      <c r="V303" s="49">
         <v>8.883022774327122</v>
       </c>
-      <c r="V303" s="47">
+      <c r="W303" s="47">
         <v>8.6257941550190598</v>
       </c>
-      <c r="W303" s="48">
+      <c r="X303" s="48">
         <v>7.7220828105395229</v>
       </c>
-      <c r="X303" s="48">
+      <c r="Y303" s="48">
         <v>7.8922291548496881</v>
       </c>
-      <c r="Y303" s="49">
+      <c r="Z303" s="49">
         <v>6.9361078546307153</v>
       </c>
-      <c r="Z303" s="49">
+      <c r="AA303" s="49">
         <v>9.012835820895523</v>
       </c>
-      <c r="AA303" s="47">
+      <c r="AB303" s="47">
         <v>8.6434621492853356</v>
       </c>
-      <c r="AB303" s="48">
+      <c r="AC303" s="48">
         <v>7.9997723132969032</v>
       </c>
-      <c r="AC303" s="48">
+      <c r="AD303" s="48">
         <v>7.5291803278688523</v>
       </c>
-      <c r="AD303" s="49">
+      <c r="AE303" s="49">
         <v>7.395161290322581</v>
       </c>
-      <c r="AE303" s="49">
+      <c r="AF303" s="49">
         <v>7.8779731127197516</v>
       </c>
-      <c r="AF303" s="5"/>
       <c r="AG303" s="5"/>
       <c r="AH303" s="5"/>
       <c r="AI303" s="5"/>
       <c r="AJ303" s="5"/>
       <c r="AK303" s="5"/>
       <c r="AL303" s="5"/>
       <c r="AM303" s="5"/>
       <c r="AN303" s="5"/>
-    </row>
-    <row r="304" spans="2:40" x14ac:dyDescent="0.25">
+      <c r="AO303" s="5"/>
+      <c r="AP303" s="5"/>
+    </row>
+    <row r="304" spans="2:42" x14ac:dyDescent="0.25">
       <c r="B304" s="38" t="s">
         <v>20</v>
       </c>
-      <c r="C304" s="103">
-[...17 lines deleted...]
-      <c r="I304" s="50">
+      <c r="C304" s="103"/>
+      <c r="D304" s="103"/>
+      <c r="E304" s="103"/>
+      <c r="F304" s="103"/>
+      <c r="G304" s="103"/>
+      <c r="H304" s="103"/>
+      <c r="I304" s="50"/>
+      <c r="J304" s="50">
         <v>7.0965552124374405</v>
       </c>
-      <c r="J304" s="50">
+      <c r="K304" s="50">
         <v>7.266409367779878</v>
       </c>
-      <c r="K304" s="50">
+      <c r="L304" s="50">
         <v>7.5654796464744214</v>
       </c>
-      <c r="L304" s="50">
+      <c r="M304" s="50">
         <v>8.6465827973708382</v>
       </c>
-      <c r="M304" s="50">
+      <c r="N304" s="50">
         <v>8.2668676969468518</v>
       </c>
-      <c r="N304" s="50">
+      <c r="O304" s="50">
         <v>20.52469135802469</v>
       </c>
-      <c r="O304" s="50">
+      <c r="P304" s="50">
         <v>7.4275973349989588</v>
       </c>
-      <c r="P304" s="50">
+      <c r="Q304" s="50">
         <v>8.3053429441926134</v>
       </c>
-      <c r="Q304" s="50">
+      <c r="R304" s="50">
         <v>8.2099539809619877</v>
       </c>
-      <c r="R304" s="50">
+      <c r="S304" s="50">
         <v>7.4186918147745136</v>
       </c>
-      <c r="S304" s="50">
+      <c r="T304" s="50">
         <v>7.6359170675520023</v>
       </c>
-      <c r="T304" s="50">
+      <c r="U304" s="50">
         <v>8.0865760909695048</v>
       </c>
-      <c r="U304" s="50">
+      <c r="V304" s="50">
         <v>7.8931114609099771</v>
       </c>
-      <c r="V304" s="50">
+      <c r="W304" s="50">
         <v>8.4234608320689937</v>
       </c>
-      <c r="W304" s="50">
+      <c r="X304" s="50">
         <v>8.7200651200651205</v>
       </c>
-      <c r="X304" s="50">
+      <c r="Y304" s="50">
         <v>8.4084661043423932</v>
       </c>
-      <c r="Y304" s="50">
+      <c r="Z304" s="50">
         <v>8.2565982404692075</v>
       </c>
-      <c r="Z304" s="50">
+      <c r="AA304" s="50">
         <v>8.1382774167882239</v>
       </c>
-      <c r="AA304" s="50">
+      <c r="AB304" s="50">
         <v>8.5070458296305702</v>
       </c>
-      <c r="AB304" s="50">
+      <c r="AC304" s="50">
         <v>8.5564895763281772</v>
       </c>
-      <c r="AC304" s="50">
+      <c r="AD304" s="50">
         <v>8.445065408180163</v>
       </c>
-      <c r="AD304" s="50">
+      <c r="AE304" s="50">
         <v>7.7022641855348795</v>
       </c>
-      <c r="AE304" s="50">
+      <c r="AF304" s="50">
         <v>8.7286171916711162</v>
       </c>
-      <c r="AF304" s="5"/>
       <c r="AG304" s="5"/>
       <c r="AH304" s="5"/>
       <c r="AI304" s="5"/>
       <c r="AJ304" s="5"/>
       <c r="AK304" s="5"/>
       <c r="AL304" s="5"/>
       <c r="AM304" s="5"/>
       <c r="AN304" s="5"/>
-    </row>
-    <row r="305" spans="2:40" x14ac:dyDescent="0.25">
+      <c r="AO304" s="5"/>
+      <c r="AP304" s="5"/>
+    </row>
+    <row r="305" spans="2:42" x14ac:dyDescent="0.25">
       <c r="B305" s="36" t="s">
         <v>21</v>
       </c>
       <c r="C305" s="95"/>
       <c r="D305" s="95"/>
       <c r="E305" s="95"/>
       <c r="F305" s="95"/>
       <c r="G305" s="95"/>
       <c r="H305" s="95"/>
       <c r="I305" s="48"/>
       <c r="J305" s="48">
+        <v>7.668133802816901</v>
+      </c>
+      <c r="K305" s="48">
         <v>6.940112540192926</v>
       </c>
-      <c r="K305" s="48">
+      <c r="L305" s="48">
         <v>7.9170335252285815</v>
       </c>
-      <c r="L305" s="48">
+      <c r="M305" s="48">
         <v>8.3706452590124201</v>
       </c>
-      <c r="M305" s="48">
+      <c r="N305" s="48">
         <v>9.8470935130581303</v>
       </c>
-      <c r="N305" s="48">
+      <c r="O305" s="48">
         <v>19.729629629629631</v>
       </c>
-      <c r="O305" s="48">
+      <c r="P305" s="48">
         <v>8.5095948827292105</v>
       </c>
-      <c r="P305" s="48">
+      <c r="Q305" s="48">
         <v>9.0250174947515749</v>
       </c>
-      <c r="Q305" s="48">
+      <c r="R305" s="48">
         <v>17.352990033222593</v>
       </c>
-      <c r="R305" s="48">
+      <c r="S305" s="48">
         <v>6.6586568083795443</v>
       </c>
-      <c r="S305" s="48">
+      <c r="T305" s="48">
         <v>6.6291798662442805</v>
       </c>
-      <c r="T305" s="49">
+      <c r="U305" s="49">
         <v>7.9997763864042932</v>
       </c>
-      <c r="U305" s="49">
+      <c r="V305" s="49">
         <v>7.171929065743945</v>
       </c>
-      <c r="V305" s="47">
+      <c r="W305" s="47">
         <v>6.9771399106222072</v>
       </c>
-      <c r="W305" s="48">
+      <c r="X305" s="48">
         <v>7.9292988640814732</v>
       </c>
-      <c r="X305" s="48">
+      <c r="Y305" s="48">
         <v>7.3222259810554799</v>
       </c>
-      <c r="Y305" s="49">
+      <c r="Z305" s="49">
         <v>6.9586264656616414</v>
       </c>
-      <c r="Z305" s="49">
+      <c r="AA305" s="49">
         <v>8.1351293103448281</v>
       </c>
-      <c r="AA305" s="47">
+      <c r="AB305" s="47">
         <v>8.1194239550403928</v>
       </c>
-      <c r="AB305" s="48">
+      <c r="AC305" s="48">
         <v>8.2115001989653802</v>
       </c>
-      <c r="AC305" s="48">
+      <c r="AD305" s="48">
         <v>8.3041089345437165</v>
       </c>
-      <c r="AD305" s="49">
+      <c r="AE305" s="49">
         <v>8.5726238286479255</v>
       </c>
-      <c r="AE305" s="49">
+      <c r="AF305" s="49">
         <v>7.86857476635514</v>
       </c>
-      <c r="AF305" s="5"/>
       <c r="AG305" s="5"/>
       <c r="AH305" s="5"/>
       <c r="AI305" s="5"/>
       <c r="AJ305" s="5"/>
       <c r="AK305" s="5"/>
       <c r="AL305" s="5"/>
       <c r="AM305" s="5"/>
       <c r="AN305" s="5"/>
-    </row>
-    <row r="306" spans="2:40" x14ac:dyDescent="0.25">
+      <c r="AO305" s="5"/>
+      <c r="AP305" s="5"/>
+    </row>
+    <row r="306" spans="2:42" x14ac:dyDescent="0.25">
       <c r="B306" s="36" t="s">
         <v>22</v>
       </c>
       <c r="C306" s="95"/>
       <c r="D306" s="95"/>
       <c r="E306" s="95"/>
       <c r="F306" s="95"/>
       <c r="G306" s="95"/>
       <c r="H306" s="95"/>
       <c r="I306" s="48"/>
       <c r="J306" s="48">
+        <v>6.1586936981923497</v>
+      </c>
+      <c r="K306" s="48">
         <v>6.1727681438664099</v>
       </c>
-      <c r="K306" s="48">
+      <c r="L306" s="48">
         <v>6.3700968523002421</v>
       </c>
-      <c r="L306" s="48">
+      <c r="M306" s="48">
         <v>6.8849360755975546</v>
       </c>
-      <c r="M306" s="48">
+      <c r="N306" s="48">
         <v>7.3511441901799603</v>
       </c>
-      <c r="N306" s="48">
+      <c r="O306" s="48">
         <v>10.764423076923077</v>
       </c>
-      <c r="O306" s="48">
+      <c r="P306" s="48">
         <v>6.8230303827436538</v>
       </c>
-      <c r="P306" s="48">
+      <c r="Q306" s="48">
         <v>7.637898363479759</v>
       </c>
-      <c r="Q306" s="48">
+      <c r="R306" s="48">
         <v>16.277521170130871</v>
       </c>
-      <c r="R306" s="48">
+      <c r="S306" s="48">
         <v>6.6021046210157088</v>
       </c>
-      <c r="S306" s="48">
+      <c r="T306" s="48">
         <v>6.628458829448264</v>
       </c>
-      <c r="T306" s="49">
+      <c r="U306" s="49">
         <v>6.7084417696811975</v>
       </c>
-      <c r="U306" s="49">
+      <c r="V306" s="49">
         <v>6.8023549201009255</v>
       </c>
-      <c r="V306" s="47">
+      <c r="W306" s="47">
         <v>7.1887765628223645</v>
       </c>
-      <c r="W306" s="48">
+      <c r="X306" s="48">
         <v>6.9966818023052744</v>
       </c>
-      <c r="X306" s="48">
+      <c r="Y306" s="48">
         <v>7.055054671014771</v>
       </c>
-      <c r="Y306" s="49">
+      <c r="Z306" s="49">
         <v>7.2140951990151825</v>
       </c>
-      <c r="Z306" s="49">
+      <c r="AA306" s="49">
         <v>7.3684751335799428</v>
       </c>
-      <c r="AA306" s="47">
+      <c r="AB306" s="47">
         <v>7.2649678377041065</v>
       </c>
-      <c r="AB306" s="48">
+      <c r="AC306" s="48">
         <v>6.8335194639438415</v>
       </c>
-      <c r="AC306" s="48">
+      <c r="AD306" s="48">
         <v>7.1221093202522772</v>
       </c>
-      <c r="AD306" s="49">
+      <c r="AE306" s="49">
         <v>7.6010204081632651</v>
       </c>
-      <c r="AE306" s="49">
+      <c r="AF306" s="49">
         <v>7.2501651618586216</v>
       </c>
-      <c r="AF306" s="5"/>
       <c r="AG306" s="5"/>
       <c r="AH306" s="5"/>
       <c r="AI306" s="5"/>
       <c r="AJ306" s="5"/>
       <c r="AK306" s="5"/>
       <c r="AL306" s="5"/>
       <c r="AM306" s="5"/>
       <c r="AN306" s="5"/>
-    </row>
-    <row r="307" spans="2:40" x14ac:dyDescent="0.25">
+      <c r="AO306" s="5"/>
+      <c r="AP306" s="5"/>
+    </row>
+    <row r="307" spans="2:42" x14ac:dyDescent="0.25">
       <c r="B307" s="36" t="s">
         <v>23</v>
       </c>
       <c r="C307" s="95"/>
       <c r="D307" s="95"/>
       <c r="E307" s="95"/>
       <c r="F307" s="95"/>
       <c r="G307" s="95"/>
       <c r="H307" s="95"/>
       <c r="I307" s="48"/>
       <c r="J307" s="48">
+        <v>6.60013816925734</v>
+      </c>
+      <c r="K307" s="48">
         <v>6.7342294585384321</v>
       </c>
-      <c r="K307" s="48">
+      <c r="L307" s="48">
         <v>7.0431578050443084</v>
       </c>
-      <c r="L307" s="48">
+      <c r="M307" s="48">
         <v>8.0062387649360254</v>
       </c>
-      <c r="M307" s="48">
+      <c r="N307" s="48">
         <v>8.729670672701733</v>
       </c>
-      <c r="N307" s="48">
+      <c r="O307" s="48">
         <v>11.704769114307343</v>
       </c>
-      <c r="O307" s="48">
+      <c r="P307" s="48">
         <v>7.9407681394406158</v>
       </c>
-      <c r="P307" s="48">
+      <c r="Q307" s="48">
         <v>8.7013904094591634</v>
       </c>
-      <c r="Q307" s="48">
+      <c r="R307" s="48">
         <v>13.721687211093991</v>
       </c>
-      <c r="R307" s="48">
+      <c r="S307" s="48">
         <v>8.1932911095472676</v>
       </c>
-      <c r="S307" s="48">
+      <c r="T307" s="48">
         <v>8.2905340389704119</v>
       </c>
-      <c r="T307" s="49">
+      <c r="U307" s="49">
         <v>8.3001516211803121</v>
       </c>
-      <c r="U307" s="49">
+      <c r="V307" s="49">
         <v>8.8161126271396668</v>
       </c>
-      <c r="V307" s="47">
+      <c r="W307" s="47">
         <v>8.5208160442600285</v>
       </c>
-      <c r="W307" s="48">
+      <c r="X307" s="48">
         <v>8.9613727742676623</v>
       </c>
-      <c r="X307" s="48">
+      <c r="Y307" s="48">
         <v>8.8941555768966936</v>
       </c>
-      <c r="Y307" s="49">
+      <c r="Z307" s="49">
         <v>9.1389013285565017</v>
       </c>
-      <c r="Z307" s="49">
+      <c r="AA307" s="49">
         <v>9.7724621689785618</v>
       </c>
-      <c r="AA307" s="47">
+      <c r="AB307" s="47">
         <v>9.1361163992385102</v>
       </c>
-      <c r="AB307" s="48">
+      <c r="AC307" s="48">
         <v>8.5347740908534337</v>
       </c>
-      <c r="AC307" s="48">
+      <c r="AD307" s="48">
         <v>9.0445837441893229</v>
       </c>
-      <c r="AD307" s="49">
+      <c r="AE307" s="49">
         <v>9.6837726879861705</v>
       </c>
-      <c r="AE307" s="49">
+      <c r="AF307" s="49">
         <v>9.1481032392170452</v>
       </c>
-      <c r="AF307" s="5"/>
       <c r="AG307" s="5"/>
       <c r="AH307" s="5"/>
       <c r="AI307" s="5"/>
       <c r="AJ307" s="5"/>
       <c r="AK307" s="5"/>
       <c r="AL307" s="5"/>
+      <c r="AM307" s="5"/>
       <c r="AN307" s="5"/>
-    </row>
-    <row r="308" spans="2:40" x14ac:dyDescent="0.25">
+      <c r="AP307" s="5"/>
+    </row>
+    <row r="308" spans="2:42" x14ac:dyDescent="0.25">
       <c r="B308" s="38" t="s">
         <v>24</v>
       </c>
       <c r="C308" s="103"/>
       <c r="D308" s="103"/>
       <c r="E308" s="103"/>
       <c r="F308" s="103"/>
       <c r="G308" s="103"/>
       <c r="H308" s="103"/>
       <c r="I308" s="50"/>
       <c r="J308" s="50">
+        <v>6.5721608832807572</v>
+      </c>
+      <c r="K308" s="50">
         <v>6.5638722934662654</v>
       </c>
-      <c r="K308" s="50">
+      <c r="L308" s="50">
         <v>6.9133513442851537</v>
       </c>
-      <c r="L308" s="50">
+      <c r="M308" s="50">
         <v>7.6621479402626038</v>
       </c>
-      <c r="M308" s="50">
+      <c r="N308" s="50">
         <v>8.3263331955353443</v>
       </c>
-      <c r="N308" s="50">
+      <c r="O308" s="50">
         <v>11.943509615384615</v>
       </c>
-      <c r="O308" s="50">
+      <c r="P308" s="50">
         <v>7.6007394626571356</v>
       </c>
-      <c r="P308" s="50">
+      <c r="Q308" s="50">
         <v>8.4064730010675959</v>
       </c>
-      <c r="Q308" s="50">
+      <c r="R308" s="50">
         <v>14.946075161218591</v>
       </c>
-      <c r="R308" s="50">
+      <c r="S308" s="50">
         <v>7.3522832669540072</v>
       </c>
-      <c r="S308" s="50">
+      <c r="T308" s="50">
         <v>7.4358277836195814</v>
       </c>
-      <c r="T308" s="50">
+      <c r="U308" s="50">
         <v>7.6834827220191064</v>
       </c>
-      <c r="U308" s="50">
+      <c r="V308" s="50">
         <v>7.8495618604081132</v>
       </c>
-      <c r="V308" s="50">
+      <c r="W308" s="50">
         <v>7.7903376484719074</v>
       </c>
-      <c r="W308" s="50">
+      <c r="X308" s="50">
         <v>8.050482188545562</v>
       </c>
-      <c r="X308" s="50">
+      <c r="Y308" s="50">
         <v>7.9733471341700088</v>
       </c>
-      <c r="Y308" s="50">
+      <c r="Z308" s="50">
         <v>8.0474309657920049</v>
       </c>
-      <c r="Z308" s="50">
+      <c r="AA308" s="50">
         <v>8.6271249076127123</v>
       </c>
-      <c r="AA308" s="50">
+      <c r="AB308" s="50">
         <v>8.2606062469257253</v>
       </c>
-      <c r="AB308" s="50">
+      <c r="AC308" s="50">
         <v>7.8576528203917864</v>
       </c>
-      <c r="AC308" s="50">
+      <c r="AD308" s="50">
         <v>8.2040939597315443</v>
       </c>
-      <c r="AD308" s="50">
+      <c r="AE308" s="50">
         <v>8.6540543106722367</v>
       </c>
-      <c r="AE308" s="50">
+      <c r="AF308" s="50">
         <v>8.2492931980708466</v>
       </c>
-      <c r="AF308" s="5"/>
       <c r="AG308" s="5"/>
       <c r="AH308" s="5"/>
       <c r="AI308" s="5"/>
       <c r="AJ308" s="5"/>
       <c r="AK308" s="5"/>
       <c r="AL308" s="5"/>
-      <c r="AM308" s="53"/>
+      <c r="AM308" s="5"/>
       <c r="AN308" s="5"/>
-    </row>
-    <row r="309" spans="2:40" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="AO308" s="53"/>
+      <c r="AP308" s="5"/>
+    </row>
+    <row r="309" spans="2:42" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B309" s="40" t="s">
         <v>7</v>
       </c>
       <c r="C309" s="81">
-        <v>24508</v>
+        <v>18933</v>
       </c>
       <c r="D309" s="81">
-        <v>45192</v>
+        <v>30658</v>
       </c>
       <c r="E309" s="81">
-        <v>11219</v>
+        <v>6808</v>
       </c>
       <c r="F309" s="81">
-        <v>1333</v>
+        <v>818</v>
       </c>
       <c r="G309" s="81">
-        <v>4817</v>
+        <v>2443</v>
       </c>
       <c r="H309" s="81">
-        <v>87069</v>
+        <v>59660</v>
       </c>
       <c r="I309" s="52">
-        <v>6.4627881335492541</v>
+        <v>5.9756620851491791</v>
       </c>
       <c r="J309" s="52">
+        <v>6.4893271865350322</v>
+      </c>
+      <c r="K309" s="52">
         <v>6.5141214091849626</v>
       </c>
-      <c r="K309" s="52">
+      <c r="L309" s="52">
         <v>6.7561546318685899</v>
       </c>
-      <c r="L309" s="52">
+      <c r="M309" s="52">
         <v>7.7348993288590604</v>
       </c>
-      <c r="M309" s="52">
+      <c r="N309" s="52">
         <v>8.4930398928672126</v>
       </c>
-      <c r="N309" s="52">
+      <c r="O309" s="52">
         <v>7.7493203577479219</v>
       </c>
-      <c r="O309" s="52">
+      <c r="P309" s="52">
         <v>7.2222961992136305</v>
       </c>
-      <c r="P309" s="52">
+      <c r="Q309" s="52">
         <v>8.6343773494948017</v>
       </c>
-      <c r="Q309" s="52">
+      <c r="R309" s="52">
         <v>8.0512131157148303</v>
       </c>
-      <c r="R309" s="52">
+      <c r="S309" s="52">
         <v>7.0919875313923697</v>
       </c>
-      <c r="S309" s="52">
+      <c r="T309" s="52">
         <v>7.3181054730172601</v>
       </c>
-      <c r="T309" s="52">
+      <c r="U309" s="52">
         <v>7.5147425864038242</v>
       </c>
-      <c r="U309" s="52">
+      <c r="V309" s="52">
         <v>7.5310418717785375</v>
       </c>
-      <c r="V309" s="52">
+      <c r="W309" s="52">
         <v>7.7055473121271136</v>
       </c>
-      <c r="W309" s="52">
+      <c r="X309" s="52">
         <v>7.8273490111426964</v>
       </c>
-      <c r="X309" s="52">
+      <c r="Y309" s="52">
         <v>7.810751959740637</v>
       </c>
-      <c r="Y309" s="52">
+      <c r="Z309" s="52">
         <v>7.9799537061028483</v>
       </c>
-      <c r="Z309" s="52">
+      <c r="AA309" s="52">
         <v>7.9169925164389383</v>
       </c>
-      <c r="AA309" s="52">
+      <c r="AB309" s="52">
         <v>7.6553469324679337</v>
       </c>
-      <c r="AB309" s="52">
+      <c r="AC309" s="52">
         <v>7.9591773800060306</v>
       </c>
-      <c r="AC309" s="52">
+      <c r="AD309" s="52">
         <v>8.1008230784098956</v>
       </c>
-      <c r="AD309" s="52">
+      <c r="AE309" s="52">
         <v>7.8</v>
       </c>
-      <c r="AE309" s="52">
+      <c r="AF309" s="52">
         <v>8.5350101246935957</v>
       </c>
-      <c r="AF309" s="5"/>
       <c r="AG309" s="5"/>
       <c r="AH309" s="5"/>
       <c r="AI309" s="5"/>
       <c r="AJ309" s="5"/>
       <c r="AK309" s="5"/>
       <c r="AL309" s="5"/>
-      <c r="AM309" s="58"/>
+      <c r="AM309" s="5"/>
       <c r="AN309" s="5"/>
-    </row>
-    <row r="310" spans="2:40" x14ac:dyDescent="0.25">
+      <c r="AO309" s="58"/>
+      <c r="AP309" s="5"/>
+    </row>
+    <row r="310" spans="2:42" x14ac:dyDescent="0.25">
       <c r="B310" s="11"/>
       <c r="C310" s="10"/>
       <c r="D310" s="10"/>
       <c r="E310" s="10"/>
       <c r="F310" s="10"/>
       <c r="G310" s="10"/>
       <c r="H310" s="11"/>
       <c r="I310" s="11"/>
       <c r="J310" s="11"/>
       <c r="K310" s="11"/>
       <c r="L310" s="11"/>
       <c r="M310" s="11"/>
       <c r="N310" s="12"/>
       <c r="O310" s="14"/>
       <c r="P310" s="14"/>
       <c r="Q310" s="14"/>
       <c r="R310" s="14"/>
       <c r="S310" s="12"/>
       <c r="T310" s="9"/>
       <c r="U310" s="9"/>
       <c r="V310" s="9"/>
       <c r="W310" s="9"/>
       <c r="X310" s="9"/>
       <c r="Y310" s="9"/>
       <c r="Z310" s="9"/>
       <c r="AA310" s="9"/>
       <c r="AB310" s="9"/>
       <c r="AC310" s="9"/>
       <c r="AD310" s="9"/>
       <c r="AE310" s="9"/>
       <c r="AF310" s="9"/>
       <c r="AG310" s="9"/>
       <c r="AH310" s="9"/>
       <c r="AI310" s="9"/>
-    </row>
-[...1 lines deleted...]
-      <c r="B311" s="107" t="s">
+      <c r="AJ310" s="9"/>
+    </row>
+    <row r="311" spans="2:42" s="53" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B311" s="109" t="s">
         <v>74</v>
       </c>
-      <c r="C311" s="107"/>
-[...4 lines deleted...]
-      <c r="H311" s="109" t="s">
+      <c r="C311" s="109"/>
+      <c r="D311" s="109"/>
+      <c r="E311" s="109"/>
+      <c r="F311" s="109"/>
+      <c r="G311" s="110"/>
+      <c r="H311" s="111" t="s">
         <v>38</v>
       </c>
-      <c r="I311" s="110"/>
-[...3 lines deleted...]
-      <c r="M311" s="112" t="s">
+      <c r="I311" s="112"/>
+      <c r="J311" s="112"/>
+      <c r="K311" s="112"/>
+      <c r="L311" s="113"/>
+      <c r="M311" s="114" t="s">
         <v>42</v>
       </c>
-      <c r="N311" s="112"/>
-[...2 lines deleted...]
-      <c r="Q311" s="112"/>
+      <c r="N311" s="114"/>
+      <c r="O311" s="114"/>
+      <c r="P311" s="114"/>
+      <c r="Q311" s="114"/>
       <c r="R311" s="54"/>
       <c r="S311" s="55"/>
       <c r="T311" s="56"/>
       <c r="U311" s="56"/>
       <c r="V311" s="56"/>
       <c r="W311" s="56"/>
       <c r="X311" s="56"/>
       <c r="Y311" s="57"/>
       <c r="Z311" s="56"/>
       <c r="AA311" s="56"/>
       <c r="AB311" s="56"/>
       <c r="AC311" s="56"/>
       <c r="AD311" s="57"/>
       <c r="AE311" s="57"/>
       <c r="AF311" s="57"/>
       <c r="AG311" s="57"/>
       <c r="AH311" s="57"/>
       <c r="AI311" s="57"/>
-      <c r="AL311" s="27"/>
-[...1 lines deleted...]
-    <row r="312" spans="2:40" s="58" customFormat="1" ht="24.75" x14ac:dyDescent="0.25">
+      <c r="AJ311" s="57"/>
+      <c r="AM311" s="27"/>
+    </row>
+    <row r="312" spans="2:42" s="58" customFormat="1" ht="24.75" x14ac:dyDescent="0.25">
       <c r="B312" s="62" t="s">
         <v>25</v>
       </c>
       <c r="C312" s="34" t="s">
         <v>39</v>
       </c>
       <c r="D312" s="34" t="s">
         <v>40</v>
       </c>
       <c r="E312" s="34" t="s">
         <v>41</v>
       </c>
       <c r="F312" s="34" t="s">
         <v>1</v>
       </c>
       <c r="G312" s="63" t="s">
         <v>7</v>
       </c>
       <c r="H312" s="64" t="s">
         <v>39</v>
       </c>
       <c r="I312" s="34" t="s">
         <v>40</v>
       </c>
       <c r="J312" s="34" t="s">
@@ -23657,1188 +23109,902 @@
       </c>
       <c r="P312" s="34" t="s">
         <v>1</v>
       </c>
       <c r="Q312" s="65" t="s">
         <v>7</v>
       </c>
       <c r="R312" s="59"/>
       <c r="S312" s="59"/>
       <c r="T312" s="60"/>
       <c r="U312" s="60"/>
       <c r="V312" s="60"/>
       <c r="W312" s="8"/>
       <c r="X312" s="8"/>
       <c r="Y312" s="60"/>
       <c r="Z312" s="60"/>
       <c r="AA312" s="8"/>
       <c r="AB312" s="8"/>
       <c r="AC312" s="8"/>
       <c r="AD312" s="60"/>
       <c r="AE312" s="60"/>
       <c r="AF312" s="60"/>
       <c r="AG312" s="60"/>
       <c r="AH312" s="60"/>
       <c r="AI312" s="60"/>
-      <c r="AL312" s="27"/>
-[...1 lines deleted...]
-    <row r="313" spans="2:40" x14ac:dyDescent="0.25">
+      <c r="AJ312" s="60"/>
+      <c r="AM312" s="27"/>
+    </row>
+    <row r="313" spans="2:42" x14ac:dyDescent="0.25">
       <c r="B313" s="36" t="s">
         <v>9</v>
       </c>
       <c r="C313" s="73">
-        <v>106</v>
+        <v>251</v>
       </c>
       <c r="D313" s="77">
-        <v>10630</v>
+        <v>14068</v>
       </c>
       <c r="E313" s="73">
-        <v>4279</v>
+        <v>6075</v>
       </c>
       <c r="F313" s="73">
-        <v>6351</v>
+        <v>7993</v>
       </c>
       <c r="G313" s="78">
-        <v>10736</v>
+        <v>14319</v>
       </c>
       <c r="H313" s="73">
-        <v>4789</v>
+        <v>5769</v>
       </c>
       <c r="I313" s="73">
-        <v>8023</v>
+        <v>9237</v>
       </c>
       <c r="J313" s="73">
-        <v>5821</v>
+        <v>6562</v>
       </c>
       <c r="K313" s="73">
-        <v>2202</v>
+        <v>2675</v>
       </c>
       <c r="L313" s="78">
-        <v>12812</v>
+        <v>15006</v>
       </c>
       <c r="M313" s="73">
-        <v>4895</v>
+        <v>6020</v>
       </c>
       <c r="N313" s="73">
-        <v>18653</v>
+        <v>23305</v>
       </c>
       <c r="O313" s="73">
-        <v>10100</v>
+        <v>12637</v>
       </c>
       <c r="P313" s="73">
-        <v>8553</v>
+        <v>10668</v>
       </c>
       <c r="Q313" s="83">
-        <v>23548</v>
+        <v>29325</v>
       </c>
       <c r="R313" s="2"/>
       <c r="T313" s="5"/>
       <c r="U313" s="5"/>
       <c r="V313" s="5"/>
       <c r="W313" s="5"/>
       <c r="X313" s="5"/>
       <c r="Y313" s="5"/>
       <c r="Z313" s="5"/>
       <c r="AA313" s="5"/>
       <c r="AB313" s="5"/>
       <c r="AC313" s="5"/>
       <c r="AD313" s="5"/>
       <c r="AE313" s="5"/>
       <c r="AF313" s="5"/>
       <c r="AG313" s="5"/>
       <c r="AH313" s="5"/>
       <c r="AI313" s="5"/>
-    </row>
-    <row r="314" spans="2:40" x14ac:dyDescent="0.25">
+      <c r="AJ313" s="5"/>
+    </row>
+    <row r="314" spans="2:42" x14ac:dyDescent="0.25">
       <c r="B314" s="36" t="s">
         <v>10</v>
       </c>
       <c r="C314" s="73">
-        <v>82</v>
+        <v>189</v>
       </c>
       <c r="D314" s="77">
-        <v>11113</v>
+        <v>12184</v>
       </c>
       <c r="E314" s="73">
-        <v>4016</v>
+        <v>5994</v>
       </c>
       <c r="F314" s="73">
-        <v>7097</v>
+        <v>6190</v>
       </c>
       <c r="G314" s="78">
-        <v>11195</v>
+        <v>12373</v>
       </c>
       <c r="H314" s="73">
-        <v>5082</v>
+        <v>5896</v>
       </c>
       <c r="I314" s="73">
-        <v>6809</v>
+        <v>9096</v>
       </c>
       <c r="J314" s="73">
-        <v>5566</v>
+        <v>6804</v>
       </c>
       <c r="K314" s="73">
-        <v>1243</v>
+        <v>2292</v>
       </c>
       <c r="L314" s="78">
-        <v>11891</v>
+        <v>14992</v>
       </c>
       <c r="M314" s="73">
-        <v>5164</v>
+        <v>6085</v>
       </c>
       <c r="N314" s="73">
-        <v>17922</v>
+        <v>21280</v>
       </c>
       <c r="O314" s="73">
-        <v>9582</v>
+        <v>12798</v>
       </c>
       <c r="P314" s="73">
-        <v>8340</v>
+        <v>8482</v>
       </c>
       <c r="Q314" s="83">
-        <v>23086</v>
+        <v>27365</v>
       </c>
       <c r="T314" s="5"/>
       <c r="U314" s="5"/>
       <c r="V314" s="5"/>
       <c r="W314" s="5"/>
       <c r="X314" s="5"/>
       <c r="Y314" s="5"/>
       <c r="Z314" s="5"/>
       <c r="AA314" s="5"/>
       <c r="AB314" s="5"/>
       <c r="AC314" s="5"/>
       <c r="AD314" s="5"/>
       <c r="AE314" s="5"/>
       <c r="AF314" s="5"/>
       <c r="AG314" s="5"/>
       <c r="AH314" s="5"/>
       <c r="AI314" s="5"/>
-    </row>
-    <row r="315" spans="2:40" x14ac:dyDescent="0.25">
+      <c r="AJ314" s="5"/>
+    </row>
+    <row r="315" spans="2:42" x14ac:dyDescent="0.25">
       <c r="B315" s="36" t="s">
         <v>11</v>
       </c>
       <c r="C315" s="73">
-        <v>131</v>
+        <v>177</v>
       </c>
       <c r="D315" s="77">
-        <v>9722</v>
+        <v>16457</v>
       </c>
       <c r="E315" s="73">
-        <v>5058</v>
+        <v>8019</v>
       </c>
       <c r="F315" s="73">
-        <v>4664</v>
+        <v>8438</v>
       </c>
       <c r="G315" s="78">
-        <v>9853</v>
+        <v>16634</v>
       </c>
       <c r="H315" s="73">
-        <v>5789</v>
+        <v>6604</v>
       </c>
       <c r="I315" s="73">
-        <v>6983</v>
+        <v>10089</v>
       </c>
       <c r="J315" s="73">
-        <v>6303</v>
+        <v>7658</v>
       </c>
       <c r="K315" s="73">
-        <v>680</v>
+        <v>2431</v>
       </c>
       <c r="L315" s="78">
-        <v>12772</v>
+        <v>16693</v>
       </c>
       <c r="M315" s="73">
-        <v>5920</v>
+        <v>6781</v>
       </c>
       <c r="N315" s="73">
-        <v>16705</v>
+        <v>26546</v>
       </c>
       <c r="O315" s="73">
-        <v>11361</v>
+        <v>15677</v>
       </c>
       <c r="P315" s="73">
-        <v>5344</v>
+        <v>10869</v>
       </c>
       <c r="Q315" s="83">
-        <v>22625</v>
+        <v>33327</v>
       </c>
       <c r="R315" s="2"/>
       <c r="T315" s="5"/>
       <c r="U315" s="5"/>
       <c r="V315" s="5"/>
       <c r="W315" s="5"/>
       <c r="X315" s="5"/>
       <c r="Y315" s="5"/>
       <c r="Z315" s="5"/>
       <c r="AA315" s="5"/>
       <c r="AB315" s="5"/>
       <c r="AC315" s="5"/>
       <c r="AD315" s="5"/>
       <c r="AE315" s="5"/>
       <c r="AF315" s="5"/>
       <c r="AG315" s="5"/>
       <c r="AH315" s="5"/>
       <c r="AI315" s="5"/>
-    </row>
-    <row r="316" spans="2:40" x14ac:dyDescent="0.25">
+      <c r="AJ315" s="5"/>
+    </row>
+    <row r="316" spans="2:42" x14ac:dyDescent="0.25">
       <c r="B316" s="38" t="s">
         <v>12</v>
       </c>
       <c r="C316" s="75">
-        <v>319</v>
+        <v>617</v>
       </c>
       <c r="D316" s="75">
-        <v>31465</v>
+        <v>42709</v>
       </c>
       <c r="E316" s="75">
-        <v>13353</v>
+        <v>20088</v>
       </c>
       <c r="F316" s="75">
-        <v>18112</v>
+        <v>22621</v>
       </c>
       <c r="G316" s="79">
-        <v>31784</v>
+        <v>43326</v>
       </c>
       <c r="H316" s="75">
-        <v>15660</v>
+        <v>18269</v>
       </c>
       <c r="I316" s="75">
-        <v>21815</v>
+        <v>28422</v>
       </c>
       <c r="J316" s="75">
-        <v>17690</v>
+        <v>21024</v>
       </c>
       <c r="K316" s="75">
-        <v>4125</v>
+        <v>7398</v>
       </c>
       <c r="L316" s="79">
-        <v>37475</v>
+        <v>46691</v>
       </c>
       <c r="M316" s="75">
-        <v>15979</v>
+        <v>18886</v>
       </c>
       <c r="N316" s="75">
-        <v>53280</v>
+        <v>71131</v>
       </c>
       <c r="O316" s="75">
-        <v>31043</v>
+        <v>41112</v>
       </c>
       <c r="P316" s="75">
-        <v>22237</v>
+        <v>30019</v>
       </c>
       <c r="Q316" s="75">
-        <v>69259</v>
+        <v>90017</v>
       </c>
       <c r="T316" s="5"/>
       <c r="U316" s="5"/>
       <c r="V316" s="5"/>
       <c r="W316" s="5"/>
       <c r="X316" s="5"/>
       <c r="Y316" s="5"/>
       <c r="Z316" s="5"/>
       <c r="AA316" s="5"/>
       <c r="AB316" s="5"/>
       <c r="AC316" s="5"/>
       <c r="AD316" s="5"/>
       <c r="AE316" s="5"/>
       <c r="AF316" s="5"/>
       <c r="AG316" s="5"/>
       <c r="AH316" s="5"/>
       <c r="AI316" s="5"/>
-    </row>
-    <row r="317" spans="2:40" x14ac:dyDescent="0.25">
+      <c r="AJ316" s="5"/>
+    </row>
+    <row r="317" spans="2:42" x14ac:dyDescent="0.25">
       <c r="B317" s="36" t="s">
         <v>13</v>
       </c>
       <c r="C317" s="73">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="D317" s="77">
-        <v>8430</v>
+        <v>15088</v>
       </c>
       <c r="E317" s="73">
-        <v>4970</v>
+        <v>9105</v>
       </c>
       <c r="F317" s="73">
-        <v>3460</v>
+        <v>5983</v>
       </c>
       <c r="G317" s="78">
-        <v>8514</v>
+        <v>15176</v>
       </c>
       <c r="H317" s="73">
-        <v>4729</v>
+        <v>5283</v>
       </c>
       <c r="I317" s="73">
-        <v>6616</v>
+        <v>7686</v>
       </c>
       <c r="J317" s="73">
-        <v>5970</v>
+        <v>6485</v>
       </c>
       <c r="K317" s="73">
-        <v>646</v>
+        <v>1201</v>
       </c>
       <c r="L317" s="78">
-        <v>11345</v>
+        <v>12969</v>
       </c>
       <c r="M317" s="73">
-        <v>4813</v>
+        <v>5371</v>
       </c>
       <c r="N317" s="73">
-        <v>15046</v>
+        <v>22774</v>
       </c>
       <c r="O317" s="73">
-        <v>10940</v>
+        <v>15590</v>
       </c>
       <c r="P317" s="73">
-        <v>4106</v>
+        <v>7184</v>
       </c>
       <c r="Q317" s="83">
-        <v>19859</v>
+        <v>28145</v>
       </c>
       <c r="T317" s="5"/>
       <c r="U317" s="5"/>
       <c r="V317" s="5"/>
       <c r="W317" s="5"/>
       <c r="X317" s="5"/>
       <c r="Y317" s="5"/>
       <c r="Z317" s="5"/>
       <c r="AA317" s="5"/>
       <c r="AB317" s="5"/>
       <c r="AC317" s="5"/>
       <c r="AD317" s="5"/>
       <c r="AE317" s="5"/>
       <c r="AF317" s="5"/>
       <c r="AG317" s="5"/>
       <c r="AH317" s="5"/>
       <c r="AI317" s="5"/>
-    </row>
-    <row r="318" spans="2:40" x14ac:dyDescent="0.25">
+      <c r="AJ317" s="5"/>
+    </row>
+    <row r="318" spans="2:42" x14ac:dyDescent="0.25">
       <c r="B318" s="36" t="s">
         <v>14</v>
       </c>
-      <c r="C318" s="73">
-[...43 lines deleted...]
-      </c>
+      <c r="C318" s="73"/>
+      <c r="D318" s="77"/>
+      <c r="E318" s="73"/>
+      <c r="F318" s="73"/>
+      <c r="G318" s="78"/>
+      <c r="H318" s="73"/>
+      <c r="I318" s="73"/>
+      <c r="J318" s="73"/>
+      <c r="K318" s="73"/>
+      <c r="L318" s="78"/>
+      <c r="M318" s="73"/>
+      <c r="N318" s="73"/>
+      <c r="O318" s="73"/>
+      <c r="P318" s="73"/>
+      <c r="Q318" s="83"/>
       <c r="T318" s="5"/>
       <c r="U318" s="5"/>
       <c r="V318" s="5"/>
       <c r="W318" s="5"/>
       <c r="X318" s="5"/>
       <c r="Y318" s="5"/>
       <c r="Z318" s="5"/>
       <c r="AA318" s="5"/>
       <c r="AB318" s="5"/>
       <c r="AC318" s="5"/>
       <c r="AD318" s="5"/>
       <c r="AE318" s="5"/>
       <c r="AF318" s="5"/>
       <c r="AG318" s="5"/>
       <c r="AH318" s="5"/>
       <c r="AI318" s="5"/>
-    </row>
-    <row r="319" spans="2:40" x14ac:dyDescent="0.25">
+      <c r="AJ318" s="5"/>
+    </row>
+    <row r="319" spans="2:42" x14ac:dyDescent="0.25">
       <c r="B319" s="36" t="s">
         <v>15</v>
       </c>
-      <c r="C319" s="73">
-[...43 lines deleted...]
-      </c>
+      <c r="C319" s="73"/>
+      <c r="D319" s="77"/>
+      <c r="E319" s="73"/>
+      <c r="F319" s="73"/>
+      <c r="G319" s="78"/>
+      <c r="H319" s="73"/>
+      <c r="I319" s="73"/>
+      <c r="J319" s="73"/>
+      <c r="K319" s="73"/>
+      <c r="L319" s="78"/>
+      <c r="M319" s="73"/>
+      <c r="N319" s="73"/>
+      <c r="O319" s="73"/>
+      <c r="P319" s="73"/>
+      <c r="Q319" s="83"/>
       <c r="T319" s="5"/>
       <c r="U319" s="5"/>
       <c r="V319" s="5"/>
       <c r="W319" s="5"/>
       <c r="X319" s="5"/>
       <c r="Y319" s="5"/>
       <c r="Z319" s="5"/>
       <c r="AA319" s="5"/>
       <c r="AB319" s="5"/>
       <c r="AC319" s="5"/>
       <c r="AD319" s="5"/>
       <c r="AE319" s="5"/>
       <c r="AF319" s="5"/>
       <c r="AG319" s="5"/>
       <c r="AH319" s="5"/>
       <c r="AI319" s="5"/>
-    </row>
-    <row r="320" spans="2:40" x14ac:dyDescent="0.25">
+      <c r="AJ319" s="5"/>
+    </row>
+    <row r="320" spans="2:42" x14ac:dyDescent="0.25">
       <c r="B320" s="38" t="s">
         <v>16</v>
       </c>
       <c r="C320" s="75">
-        <v>215</v>
+        <v>88</v>
       </c>
       <c r="D320" s="75">
-        <v>26555</v>
+        <v>15088</v>
       </c>
       <c r="E320" s="75">
-        <v>16903</v>
+        <v>9105</v>
       </c>
       <c r="F320" s="75">
-        <v>9652</v>
+        <v>5983</v>
       </c>
       <c r="G320" s="79">
-        <v>26770</v>
+        <v>15176</v>
       </c>
       <c r="H320" s="75">
-        <v>13437</v>
+        <v>5283</v>
       </c>
       <c r="I320" s="75">
-        <v>17375</v>
+        <v>7686</v>
       </c>
       <c r="J320" s="75">
-        <v>15337</v>
+        <v>6485</v>
       </c>
       <c r="K320" s="75">
-        <v>2038</v>
+        <v>1201</v>
       </c>
       <c r="L320" s="79">
-        <v>30812</v>
+        <v>12969</v>
       </c>
       <c r="M320" s="75">
-        <v>13652</v>
+        <v>5371</v>
       </c>
       <c r="N320" s="75">
-        <v>43930</v>
+        <v>22774</v>
       </c>
       <c r="O320" s="75">
-        <v>32240</v>
+        <v>15590</v>
       </c>
       <c r="P320" s="75">
-        <v>11690</v>
+        <v>7184</v>
       </c>
       <c r="Q320" s="75">
-        <v>57582</v>
+        <v>28145</v>
       </c>
       <c r="T320" s="5"/>
       <c r="U320" s="5"/>
       <c r="V320" s="5"/>
       <c r="W320" s="5"/>
       <c r="X320" s="5"/>
       <c r="Y320" s="5"/>
       <c r="Z320" s="5"/>
       <c r="AA320" s="5"/>
       <c r="AB320" s="5"/>
       <c r="AC320" s="5"/>
       <c r="AD320" s="5"/>
       <c r="AE320" s="5"/>
       <c r="AF320" s="5"/>
       <c r="AG320" s="5"/>
       <c r="AH320" s="5"/>
       <c r="AI320" s="5"/>
-    </row>
-    <row r="321" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AJ320" s="5"/>
+    </row>
+    <row r="321" spans="2:36" x14ac:dyDescent="0.25">
       <c r="B321" s="36" t="s">
         <v>17</v>
       </c>
-      <c r="C321" s="73">
-[...43 lines deleted...]
-      </c>
+      <c r="C321" s="73"/>
+      <c r="D321" s="77"/>
+      <c r="E321" s="73"/>
+      <c r="F321" s="73"/>
+      <c r="G321" s="78"/>
+      <c r="H321" s="73"/>
+      <c r="I321" s="73"/>
+      <c r="J321" s="73"/>
+      <c r="K321" s="73"/>
+      <c r="L321" s="78"/>
+      <c r="M321" s="73"/>
+      <c r="N321" s="73"/>
+      <c r="O321" s="73"/>
+      <c r="P321" s="73"/>
+      <c r="Q321" s="83"/>
       <c r="T321" s="5"/>
       <c r="U321" s="5"/>
       <c r="V321" s="5"/>
       <c r="W321" s="5"/>
       <c r="X321" s="5"/>
       <c r="Y321" s="5"/>
       <c r="Z321" s="5"/>
       <c r="AA321" s="5"/>
       <c r="AB321" s="5"/>
       <c r="AC321" s="5"/>
       <c r="AD321" s="5"/>
       <c r="AE321" s="5"/>
       <c r="AF321" s="5"/>
       <c r="AG321" s="5"/>
       <c r="AH321" s="5"/>
       <c r="AI321" s="5"/>
-    </row>
-    <row r="322" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AJ321" s="5"/>
+    </row>
+    <row r="322" spans="2:36" x14ac:dyDescent="0.25">
       <c r="B322" s="36" t="s">
         <v>18</v>
       </c>
-      <c r="C322" s="73">
-[...43 lines deleted...]
-      </c>
+      <c r="C322" s="73"/>
+      <c r="D322" s="77"/>
+      <c r="E322" s="73"/>
+      <c r="F322" s="73"/>
+      <c r="G322" s="78"/>
+      <c r="H322" s="73"/>
+      <c r="I322" s="73"/>
+      <c r="J322" s="73"/>
+      <c r="K322" s="73"/>
+      <c r="L322" s="78"/>
+      <c r="M322" s="73"/>
+      <c r="N322" s="73"/>
+      <c r="O322" s="73"/>
+      <c r="P322" s="73"/>
+      <c r="Q322" s="83"/>
       <c r="T322" s="5"/>
       <c r="U322" s="5"/>
       <c r="V322" s="5"/>
       <c r="W322" s="5"/>
       <c r="X322" s="5"/>
       <c r="Y322" s="5"/>
       <c r="Z322" s="5"/>
       <c r="AA322" s="5"/>
       <c r="AB322" s="5"/>
       <c r="AC322" s="5"/>
       <c r="AD322" s="5"/>
       <c r="AE322" s="5"/>
       <c r="AF322" s="5"/>
       <c r="AG322" s="5"/>
       <c r="AH322" s="5"/>
       <c r="AI322" s="5"/>
-    </row>
-    <row r="323" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AJ322" s="5"/>
+    </row>
+    <row r="323" spans="2:36" x14ac:dyDescent="0.25">
       <c r="B323" s="36" t="s">
         <v>19</v>
       </c>
-      <c r="C323" s="73">
-[...43 lines deleted...]
-      </c>
+      <c r="C323" s="73"/>
+      <c r="D323" s="77"/>
+      <c r="E323" s="73"/>
+      <c r="F323" s="73"/>
+      <c r="G323" s="78"/>
+      <c r="H323" s="73"/>
+      <c r="I323" s="73"/>
+      <c r="J323" s="73"/>
+      <c r="K323" s="73"/>
+      <c r="L323" s="78"/>
+      <c r="M323" s="73"/>
+      <c r="N323" s="73"/>
+      <c r="O323" s="73"/>
+      <c r="P323" s="73"/>
+      <c r="Q323" s="83"/>
       <c r="T323" s="5"/>
       <c r="U323" s="5"/>
       <c r="V323" s="5"/>
       <c r="W323" s="5"/>
       <c r="X323" s="5"/>
       <c r="Y323" s="5"/>
       <c r="Z323" s="5"/>
       <c r="AA323" s="5"/>
       <c r="AB323" s="5"/>
       <c r="AC323" s="5"/>
       <c r="AD323" s="5"/>
       <c r="AE323" s="5"/>
       <c r="AF323" s="5"/>
       <c r="AG323" s="5"/>
       <c r="AH323" s="5"/>
       <c r="AI323" s="5"/>
-    </row>
-    <row r="324" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AJ323" s="5"/>
+    </row>
+    <row r="324" spans="2:36" x14ac:dyDescent="0.25">
       <c r="B324" s="38" t="s">
         <v>20</v>
       </c>
-      <c r="C324" s="75">
-[...43 lines deleted...]
-      </c>
+      <c r="C324" s="75"/>
+      <c r="D324" s="75"/>
+      <c r="E324" s="75"/>
+      <c r="F324" s="75"/>
+      <c r="G324" s="79"/>
+      <c r="H324" s="75"/>
+      <c r="I324" s="75"/>
+      <c r="J324" s="75"/>
+      <c r="K324" s="75"/>
+      <c r="L324" s="79"/>
+      <c r="M324" s="75"/>
+      <c r="N324" s="75"/>
+      <c r="O324" s="75"/>
+      <c r="P324" s="75"/>
+      <c r="Q324" s="75"/>
       <c r="T324" s="5"/>
       <c r="U324" s="5"/>
       <c r="V324" s="5"/>
       <c r="W324" s="5"/>
       <c r="X324" s="5"/>
       <c r="Y324" s="5"/>
       <c r="Z324" s="5"/>
       <c r="AA324" s="5"/>
       <c r="AB324" s="5"/>
       <c r="AC324" s="5"/>
       <c r="AD324" s="5"/>
       <c r="AE324" s="5"/>
       <c r="AF324" s="5"/>
       <c r="AG324" s="5"/>
       <c r="AH324" s="5"/>
       <c r="AI324" s="5"/>
-    </row>
-    <row r="325" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AJ324" s="5"/>
+    </row>
+    <row r="325" spans="2:36" x14ac:dyDescent="0.25">
       <c r="B325" s="36" t="s">
         <v>21</v>
       </c>
-      <c r="C325" s="73">
-[...43 lines deleted...]
-      </c>
+      <c r="C325" s="73"/>
+      <c r="D325" s="77"/>
+      <c r="E325" s="73"/>
+      <c r="F325" s="73"/>
+      <c r="G325" s="78"/>
+      <c r="H325" s="73"/>
+      <c r="I325" s="73"/>
+      <c r="J325" s="73"/>
+      <c r="K325" s="73"/>
+      <c r="L325" s="78"/>
+      <c r="M325" s="73"/>
+      <c r="N325" s="73"/>
+      <c r="O325" s="73"/>
+      <c r="P325" s="73"/>
+      <c r="Q325" s="83"/>
       <c r="T325" s="5"/>
       <c r="U325" s="5"/>
       <c r="V325" s="5"/>
       <c r="W325" s="5"/>
       <c r="X325" s="5"/>
       <c r="Y325" s="5"/>
       <c r="Z325" s="5"/>
       <c r="AA325" s="5"/>
       <c r="AB325" s="5"/>
       <c r="AC325" s="5"/>
       <c r="AD325" s="5"/>
       <c r="AE325" s="5"/>
       <c r="AF325" s="5"/>
       <c r="AG325" s="5"/>
       <c r="AH325" s="5"/>
       <c r="AI325" s="5"/>
-    </row>
-    <row r="326" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="AJ325" s="5"/>
+    </row>
+    <row r="326" spans="2:36" x14ac:dyDescent="0.25">
       <c r="B326" s="36" t="s">
         <v>22</v>
       </c>
-      <c r="C326" s="73">
-[...45 lines deleted...]
-    <row r="327" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C326" s="73"/>
+      <c r="D326" s="77"/>
+      <c r="E326" s="73"/>
+      <c r="F326" s="73"/>
+      <c r="G326" s="78"/>
+      <c r="H326" s="73"/>
+      <c r="I326" s="73"/>
+      <c r="J326" s="73"/>
+      <c r="K326" s="73"/>
+      <c r="L326" s="78"/>
+      <c r="M326" s="73"/>
+      <c r="N326" s="73"/>
+      <c r="O326" s="73"/>
+      <c r="P326" s="73"/>
+      <c r="Q326" s="83"/>
+    </row>
+    <row r="327" spans="2:36" x14ac:dyDescent="0.25">
       <c r="B327" s="36" t="s">
         <v>23</v>
       </c>
-      <c r="C327" s="73">
-[...45 lines deleted...]
-    <row r="328" spans="2:35" x14ac:dyDescent="0.25">
+      <c r="C327" s="73"/>
+      <c r="D327" s="77"/>
+      <c r="E327" s="73"/>
+      <c r="F327" s="73"/>
+      <c r="G327" s="78"/>
+      <c r="H327" s="73"/>
+      <c r="I327" s="73"/>
+      <c r="J327" s="73"/>
+      <c r="K327" s="73"/>
+      <c r="L327" s="78"/>
+      <c r="M327" s="73"/>
+      <c r="N327" s="73"/>
+      <c r="O327" s="73"/>
+      <c r="P327" s="73"/>
+      <c r="Q327" s="83"/>
+    </row>
+    <row r="328" spans="2:36" x14ac:dyDescent="0.25">
       <c r="B328" s="38" t="s">
         <v>24</v>
       </c>
-      <c r="C328" s="75">
-[...45 lines deleted...]
-    <row r="329" spans="2:35" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C328" s="75"/>
+      <c r="D328" s="75"/>
+      <c r="E328" s="75"/>
+      <c r="F328" s="75"/>
+      <c r="G328" s="79"/>
+      <c r="H328" s="75"/>
+      <c r="I328" s="75"/>
+      <c r="J328" s="75"/>
+      <c r="K328" s="75"/>
+      <c r="L328" s="79"/>
+      <c r="M328" s="75"/>
+      <c r="N328" s="75"/>
+      <c r="O328" s="75"/>
+      <c r="P328" s="75"/>
+      <c r="Q328" s="75"/>
+    </row>
+    <row r="329" spans="2:36" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B329" s="61" t="s">
         <v>0</v>
       </c>
       <c r="C329" s="76">
         <v>705</v>
       </c>
       <c r="D329" s="76">
-        <v>87923</v>
+        <v>57797</v>
       </c>
       <c r="E329" s="76">
-        <v>46961</v>
+        <v>29193</v>
       </c>
       <c r="F329" s="76">
-        <v>40962</v>
+        <v>28604</v>
       </c>
       <c r="G329" s="80">
-        <v>88628</v>
+        <v>58502</v>
       </c>
       <c r="H329" s="76">
-        <v>35998</v>
+        <v>23552</v>
       </c>
       <c r="I329" s="76">
-        <v>51148</v>
+        <v>36108</v>
       </c>
       <c r="J329" s="76">
-        <v>44299</v>
+        <v>27509</v>
       </c>
       <c r="K329" s="76">
-        <v>6849</v>
+        <v>8599</v>
       </c>
       <c r="L329" s="80">
-        <v>87146</v>
+        <v>59660</v>
       </c>
       <c r="M329" s="76">
-        <v>36703</v>
+        <v>24257</v>
       </c>
       <c r="N329" s="76">
-        <v>139071</v>
+        <v>93905</v>
       </c>
       <c r="O329" s="76">
-        <v>91260</v>
+        <v>56702</v>
       </c>
       <c r="P329" s="76">
-        <v>47811</v>
+        <v>37203</v>
       </c>
       <c r="Q329" s="84">
-        <v>175774</v>
-[...2 lines deleted...]
-    <row r="330" spans="2:35" x14ac:dyDescent="0.25">
+        <v>118162</v>
+      </c>
+    </row>
+    <row r="330" spans="2:36" x14ac:dyDescent="0.25">
       <c r="B330" s="2"/>
       <c r="C330" s="2"/>
       <c r="D330" s="2"/>
       <c r="E330" s="2"/>
       <c r="F330" s="2"/>
       <c r="G330" s="2"/>
       <c r="H330" s="2"/>
       <c r="I330" s="2"/>
       <c r="J330" s="2"/>
       <c r="K330" s="2"/>
       <c r="L330" s="2"/>
       <c r="M330" s="3"/>
     </row>
-    <row r="331" spans="2:35" x14ac:dyDescent="0.25">
+    <row r="331" spans="2:36" x14ac:dyDescent="0.25">
       <c r="B331" s="2"/>
       <c r="C331" s="2"/>
       <c r="D331" s="2"/>
       <c r="E331" s="2"/>
       <c r="F331" s="2"/>
       <c r="G331" s="2"/>
       <c r="H331" s="2"/>
       <c r="I331" s="2"/>
       <c r="J331" s="5"/>
       <c r="K331" s="5"/>
       <c r="L331" s="6"/>
       <c r="M331" s="13"/>
       <c r="N331" s="13"/>
       <c r="O331" s="13"/>
       <c r="P331" s="13"/>
       <c r="Q331" s="13"/>
     </row>
-    <row r="332" spans="2:35" x14ac:dyDescent="0.25">
+    <row r="332" spans="2:36" x14ac:dyDescent="0.25">
       <c r="B332" s="2"/>
       <c r="C332" s="2"/>
       <c r="D332" s="2"/>
       <c r="E332" s="2"/>
       <c r="F332" s="2"/>
       <c r="G332" s="2"/>
       <c r="H332" s="2"/>
       <c r="I332" s="2"/>
       <c r="J332" s="5"/>
       <c r="K332" s="2"/>
       <c r="L332" s="7"/>
     </row>
-    <row r="333" spans="2:35" x14ac:dyDescent="0.25">
+    <row r="333" spans="2:36" x14ac:dyDescent="0.25">
       <c r="B333" s="2"/>
       <c r="C333" s="2"/>
       <c r="D333" s="2"/>
       <c r="E333" s="2"/>
       <c r="F333" s="2"/>
       <c r="G333" s="2"/>
       <c r="H333" s="2"/>
       <c r="I333" s="2"/>
     </row>
-    <row r="334" spans="2:35" x14ac:dyDescent="0.25">
+    <row r="334" spans="2:36" x14ac:dyDescent="0.25">
       <c r="B334" s="2"/>
       <c r="C334" s="2"/>
       <c r="D334" s="2"/>
       <c r="E334" s="2"/>
       <c r="F334" s="2"/>
       <c r="G334" s="2"/>
       <c r="H334" s="2"/>
       <c r="I334" s="2"/>
     </row>
-    <row r="335" spans="2:35" x14ac:dyDescent="0.25">
+    <row r="335" spans="2:36" x14ac:dyDescent="0.25">
       <c r="B335" s="2"/>
       <c r="C335" s="2"/>
       <c r="D335" s="2"/>
       <c r="E335" s="2"/>
       <c r="F335" s="2"/>
       <c r="G335" s="2"/>
       <c r="H335" s="2"/>
       <c r="I335" s="2"/>
     </row>
-    <row r="336" spans="2:35" x14ac:dyDescent="0.25">
+    <row r="336" spans="2:36" x14ac:dyDescent="0.25">
       <c r="B336" s="2"/>
       <c r="C336" s="2"/>
       <c r="D336" s="2"/>
       <c r="E336" s="2"/>
       <c r="F336" s="2"/>
       <c r="G336" s="2"/>
       <c r="H336" s="2"/>
       <c r="I336" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B11:AD11"/>
     <mergeCell ref="B311:G311"/>
     <mergeCell ref="H311:L311"/>
     <mergeCell ref="M311:Q311"/>
   </mergeCells>
   <pageMargins left="0.47" right="0.17" top="0.19" bottom="0.19" header="0.17" footer="0.17"/>
   <pageSetup paperSize="5" scale="66" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="210" manualBreakCount="210">
     <brk id="50" max="16383" man="1"/>
     <brk id="90" max="16383" man="1"/>
     <brk id="292" max="16383" man="1"/>
     <brk id="360" max="16383" man="1"/>
     <brk id="394" max="16383" man="1"/>
@@ -25028,105 +24194,105 @@
     <brk id="6649" max="16383" man="1"/>
     <brk id="6683" max="16383" man="1"/>
     <brk id="6717" max="16383" man="1"/>
     <brk id="6751" max="16383" man="1"/>
     <brk id="6785" max="16383" man="1"/>
     <brk id="6819" max="16383" man="1"/>
     <brk id="6853" max="16383" man="1"/>
     <brk id="6887" max="16383" man="1"/>
     <brk id="6921" max="16383" man="1"/>
     <brk id="6955" max="16383" man="1"/>
     <brk id="6989" max="16383" man="1"/>
     <brk id="7023" max="16383" man="1"/>
     <brk id="7057" max="16383" man="1"/>
     <brk id="7091" max="16383" man="1"/>
     <brk id="7125" max="16383" man="1"/>
     <brk id="7159" max="16383" man="1"/>
     <brk id="7193" max="16383" man="1"/>
     <brk id="7227" max="16383" man="1"/>
     <brk id="7261" max="16383" man="1"/>
     <brk id="7295" max="16383" man="1"/>
     <brk id="7329" max="16383" man="1"/>
     <brk id="7363" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="32" manualBreakCount="32">
     <brk id="21" max="1048575" man="1"/>
-    <brk id="38" max="1048575" man="1"/>
-[...29 lines deleted...]
-    <brk id="249" max="1048575" man="1"/>
+    <brk id="39" max="1048575" man="1"/>
+    <brk id="47" max="1048575" man="1"/>
+    <brk id="54" max="1048575" man="1"/>
+    <brk id="61" max="1048575" man="1"/>
+    <brk id="68" max="1048575" man="1"/>
+    <brk id="75" max="1048575" man="1"/>
+    <brk id="82" max="1048575" man="1"/>
+    <brk id="89" max="1048575" man="1"/>
+    <brk id="96" max="1048575" man="1"/>
+    <brk id="103" max="1048575" man="1"/>
+    <brk id="110" max="1048575" man="1"/>
+    <brk id="117" max="1048575" man="1"/>
+    <brk id="124" max="1048575" man="1"/>
+    <brk id="131" max="1048575" man="1"/>
+    <brk id="138" max="1048575" man="1"/>
+    <brk id="145" max="1048575" man="1"/>
+    <brk id="152" max="1048575" man="1"/>
+    <brk id="159" max="1048575" man="1"/>
+    <brk id="166" max="1048575" man="1"/>
+    <brk id="173" max="1048575" man="1"/>
+    <brk id="180" max="1048575" man="1"/>
+    <brk id="187" max="1048575" man="1"/>
+    <brk id="194" max="1048575" man="1"/>
+    <brk id="201" max="1048575" man="1"/>
+    <brk id="208" max="1048575" man="1"/>
+    <brk id="215" max="1048575" man="1"/>
+    <brk id="222" max="1048575" man="1"/>
+    <brk id="229" max="1048575" man="1"/>
+    <brk id="236" max="1048575" man="1"/>
+    <brk id="243" max="1048575" man="1"/>
+    <brk id="250" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>Tourism Summary September 2025</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>'Tourism Summary September 2025'!PRINT_AREA_MI</vt:lpstr>
+      <vt:lpstr>Tourism Summary April 2026</vt:lpstr>
+      <vt:lpstr>'Tourism Summary April 2026'!Print_Area</vt:lpstr>
+      <vt:lpstr>'Tourism Summary April 2026'!PRINT_AREA_MI</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Government of Anguilla</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Avonelle Caragliano</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>